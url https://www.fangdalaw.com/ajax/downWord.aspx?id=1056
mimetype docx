--- v0 (2026-06-19)
+++ v1 (2026-06-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="09E8CCA0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="03E943FB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006513A4">
+            <w:r w:rsidRPr="00C26BFC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵立行</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="42FEDCA2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+          <w:p w14:paraId="706EB16B" w14:textId="26E19EBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006513A4">
+            <w:r w:rsidRPr="00C26BFC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="466309C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+          <w:p w14:paraId="6199424A" w14:textId="3893BF75" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006513A4">
+            <w:r w:rsidRPr="00C26BFC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="607A9904" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+          <w:p w14:paraId="4F910ACA" w14:textId="1724BC94" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006513A4">
+            <w:r w:rsidRPr="00C26BFC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="756C12CF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006513A4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="49B92E98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E1A7F84" wp14:editId="3EEF455B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="603D655E" wp14:editId="6BD31636">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5A4D0F1C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006513A4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="776341C5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006513A4">
+            <w:r w:rsidRPr="00C26BFC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵立行律师专长劳动法。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4F135A" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7899ABDB" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1177 +438,1177 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036B93B6" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="453B84E8" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师拥有十年以上处理劳动法非讼类和诉讼类业务的专业和全面经验。其主要业务内容包括但不限于：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1）帮助客户建立和完善企业劳动人事制度和雇佣文件（包括但不限于录用通知、劳动合同、保密与竞业限制协议、培训协议、劳务派遣协议、劳务外包协议、员工手册及各专项规章制度等）；（2）就企业日常经营中遇到的劳动人事问题（包括但不限于有关招聘、工资福利、休息休假、培训、工伤、社会保险、外籍人员就业、劳务派遣、劳动关系的变更与解除等问题）提供法律咨询和建议；（3）在企业股权转让、资产出售、重组等交易和企业关闭过程中，提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动法尽职调查，设计与交易方案相配套的员工安置与补偿方案，并指导、协助实施；（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4）拟制企业裁员方案；（5）参与员工不当行为调查并就违纪员工处理提供法律意见；（6）帮助客户拟定、审查和修改员工股权激励计划及相关法律文件；（7）代表客户进行劳动争议仲裁、诉讼与和解等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11805E9A" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="5239804F" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师在公司法领域亦拥有较为丰富的经验。其曾担任多家企业的外部常年法律顾问，并代表客户为在医药、教育、高科技等领域的境内和境外投资交易提供法律服务。这使其具备更敏锐的商业视角，能够针对客户的商业需求提供更切合实际的劳动用工方案及法律建议，并擅长处理劳动法与其他领域的交叉问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D6B997" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="50441CA7" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC800FE" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="20A74770" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非讼类项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BBCDCA" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="64C49035" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向爱文世界学校提供常年法律顾问服务，就其在中国运营所面临的员工招聘、解聘、用工方式架构、内部政策制定、外籍人员雇佣等劳动法律问题提供法律意见，并起草、审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD7D456" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="0AFD9355" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向迈兰制药提供常年法律顾问服务，帮助其起草、审阅及修改包括但不限于猎头顾问合同、劳务派遣合同、劳务外包合同、人力资源服务合同、劳动合同、保密协议、竞业限制协议、员工转移协议、员工手册、高管特别约定等在内的各项法律文件，并帮助其理解和适应中国劳动法律规范及司法实践</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190F3D66" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="740218D8" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向黑石提供常年法律顾问服务，就其中国关联公司的各项劳动人事事务提供法律意见，并起草、审阅及修改法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FDC75D" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4433918D" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴、蚂蚁金服、中信资本等机构及其下属公司就拟进行的并购、重组和投融资等商业交易进行劳动法尽职调查并就相关人员处置提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5841D5" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="3DE69506" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向亚洲开发银行就其中国常设代表机构在中国雇用及管理中国员工相关事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2F079F" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="652142CA" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向礼来亚洲基金及其孵化公司就其高级管理人员和顾问的境内及境外雇佣模式、雇佣协议内容以及相关条款在域外的执行问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D2D8BF" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="70EBA95B" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家知名地产公司就其位于北京的商业综合体项目及相关成员单位涉及的劳动人事法律文件、内部规章制度及相关法律问题提供全面意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9F5AA5" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="21F1CEB9" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家欧洲旅行支付管理公司就其中国子公司及其股东、董事因一起高级管理人员劳动纠纷所可能面临的潜在法律责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D51D8DA" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="570460B7" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家国有商业银行就总行对其海外分支机构外籍高级管理人员雇佣关系的管理问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DA7976" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="01A4956C" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家美国大型零售公司就其在华独资企业遭遇危机时境外法定代表人的潜在责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737B75D0" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4AEC9475" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球知名股权投资公司提供有关中国基金从业人员资格和双重劳动关系架构问题的法律意见，并审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6797B7E9" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="1C7A4067" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国高校校办企业成功处理一起因政府政策变化和企业重组导致的职工安置项目，该项目同时涉及事业编职工、企业编职工、劳务派遣工以及劳务外包工的遣散和转移，服务内容包括提供法律意见、准备法律文件、制定行动计划、以及参与职工谈判等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB42B22" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="36BC83A5" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制药企业处理一起与业务合并相关的人员安置项目，包括直接雇佣员工的转移、劳务派遣工的转移以及劳务派遣和人事代理机构的调整等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A874A86" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="2711B1E5" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业处理一起因其下属酒店关闭导致的员工安置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEE43F6" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="1728AF83" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家信息技术领域的高科技企业处理一起因公司提前解散而导致的员工遣散事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8EB07E" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="236F9B50" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司就其一家中国关联公司员工涉嫌存在的贿赂行为参与内部调查并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23244374" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="02616C04" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制造商就其一家中国子公司的数名员工涉嫌存在的违规情形参与内部调查及员工访谈，并就相关员工的劳动关系处理事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2940D7" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="539E0680" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家保险经纪公司应对一起前外籍雇员提起的劳动行政投诉以及由此引发的劳动行政监察程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675C612E" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="0D44CE03" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT公司起草和审阅员工持股平台协议、境外员工股权激励计划及相关股权激励文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E76744F" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="1D585072" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动争议仲裁和诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C06D64D" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="54EFB5D0" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡地产集团下属的两家在华企业应对一起前外籍高级管理人员因解除雇佣关系而提起的主张福利待遇、经济补偿金及赔偿金的劳动争议，并通过针对如何判定该外籍高管的劳动关系归属和法律适用等焦点问题的成功答辩，获得二审胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D0D479" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="1790F307" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家顶尖的丹麦涂料供应商应对一名因违反利益冲突政策被解除劳动合同的销售经理提起的违法解除赔偿之诉，并在仲裁、一审诉讼和二审诉讼中胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B6B48C" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="65A06BE0" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网金融企业应对一起有关向前员工回购限制性股票单位的股权回购纠纷，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D09619" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="0D70CDA2" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有电信运营商的下属单位应对一起与某管理人员之间因人事改革及历史遗留问题引发的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB84DD4" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="7A11AFE8" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家行业领先的融资租赁企业应对一起前管理人员提起的有关劳动合同终止及福利待遇和经济补偿支付的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失近</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>99%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555D6645" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4B508140" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家国家级高新技术企业应对一起与前管理人员之间的名誉侵权案件的二审诉讼和再审，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37394974" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4725C6C4" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球知名的电子和医疗产品制造商发起一起关于要求一名前关键员工履行竞业限制义务并支付违约赔偿的劳动争议仲裁，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADF4101" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4B65D234" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国政策性保险公司应对一起与三期女员工之间有关解除劳动合同的二审诉讼，并获得维持原判的有利判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5045C8D6" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="022D45F9" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有财险公司应对一名中层管理人员提起的由岗位和薪酬福利调整而引发的劳动争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6A0108" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="3BFC6497" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国体育公司应对一名市场经理提起的有关不胜任工作的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B69E1A" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="53F17530" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名美国化妆品公司应对一名公关总监提起的有关严重违纪行为的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBA8CF3" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="6A2239E5" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF37B25" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="6990508B" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EC82A8" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="3D868460" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B83C9EE" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="6B355626" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C341BF4" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="60FCFE41" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5D2C08" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="5CD4CB07" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED82ABB" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="57216E65" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A214C20" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="0E2333F9" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662532F8" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="02AEF628" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13012ACE" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="20BFF75F" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师曾就职于另两家中国“红圈”律师事务所，分别担任律师和合伙人，并曾在一家美国律师事务所实习一年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7A053F" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4876476F" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5439DAAB" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4A18954A" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4117C783" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="68BC1DAB" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《有关劳务派遣岗位</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>临时性</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的研究》（共同著作，《中国劳动》2012年第5期，转载于《律商中国法律透视》2012年04期）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF41AEC" w14:textId="77777777" w:rsidR="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="5FF14E3C" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1E522216" w:rsidR="00A46A04" w:rsidRPr="006513A4" w:rsidRDefault="006513A4" w:rsidP="006513A4">
+    <w:p w14:paraId="4F0A196B" w14:textId="612C684B" w:rsidR="00A46A04" w:rsidRPr="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006513A4">
+      <w:r w:rsidRPr="00C26BFC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">赵立行律师现任北京市律师协会法律风险与合规管理法律事务专业委员会委员，并为北京市劳动和社会保障法学会会员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006513A4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C26BFC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1814,1219 +1814,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00741697"/>
+    <w:nsid w:val="014E31EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8306F8E6"/>
+    <w:tmpl w:val="DC289062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03AE4E46"/>
+    <w:nsid w:val="01FF397C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D862C8D6"/>
+    <w:tmpl w:val="2FE60036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="045444CC"/>
+    <w:nsid w:val="033F4942"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E6C3D2A"/>
+    <w:tmpl w:val="0E760964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06146051"/>
+    <w:nsid w:val="06790C09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA76DD08"/>
+    <w:tmpl w:val="84EE139C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06551823"/>
+    <w:nsid w:val="083056D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="468251E6"/>
+    <w:tmpl w:val="6994E5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094B2468"/>
+    <w:nsid w:val="0B503068"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9522BE86"/>
+    <w:tmpl w:val="79448AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AFA52E5"/>
+    <w:nsid w:val="0C82178D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C227964"/>
+    <w:tmpl w:val="108AD648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF32521"/>
+    <w:nsid w:val="0E713699"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7FA1C46"/>
+    <w:tmpl w:val="7DA8FC7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB07BF4"/>
+    <w:nsid w:val="1593548E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CE255EA"/>
+    <w:tmpl w:val="F7A06804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="111213E8"/>
+    <w:nsid w:val="198B2D9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AE23BD0"/>
+    <w:tmpl w:val="3E687F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16696194"/>
+    <w:nsid w:val="1D4F231D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43D6DB7A"/>
+    <w:tmpl w:val="93E650A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4878EA"/>
+    <w:nsid w:val="274C556C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AF80DB0"/>
+    <w:tmpl w:val="FC4EEFFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B9A2619"/>
+    <w:nsid w:val="27AE75AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D52546C"/>
+    <w:tmpl w:val="FF506B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C743B69"/>
+    <w:nsid w:val="2837792C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43E2B646"/>
+    <w:tmpl w:val="A382659A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2159008D"/>
+    <w:nsid w:val="28BD1E82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE90A0C2"/>
+    <w:tmpl w:val="6414F278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="223C1E93"/>
+    <w:nsid w:val="2C474821"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC72CF7A"/>
+    <w:tmpl w:val="E1B45486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="228B79B2"/>
+    <w:nsid w:val="2E3E3958"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D30AC8E2"/>
+    <w:tmpl w:val="9AC4C04E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="239D7DD7"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343F01E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59545E9E"/>
+    <w:tmpl w:val="4002DB16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="245F7EC4"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36FF13E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB00E892"/>
+    <w:tmpl w:val="3F5E481C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F87665"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E1F6760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="775A2FDE"/>
+    <w:tmpl w:val="2F88CA50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B017A6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E365135"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78C21E1A"/>
+    <w:tmpl w:val="238E856C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29FB44A7"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF332D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C24EDD6C"/>
+    <w:tmpl w:val="87462394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D234838"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1E1EFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="420E9400"/>
+    <w:tmpl w:val="FF506B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="38957902"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5B4117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F870682E"/>
+    <w:tmpl w:val="EBAA6462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CFC4E0E"/>
+    <w:nsid w:val="408742B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22BCC772"/>
+    <w:tmpl w:val="89C6FD64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40ED0619"/>
+    <w:nsid w:val="418960D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="504C0746"/>
+    <w:tmpl w:val="B426BE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43141DF2"/>
+    <w:nsid w:val="4580756D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B55E5B04"/>
+    <w:tmpl w:val="116CCE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F70390"/>
+    <w:nsid w:val="484252B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE3A57EC"/>
+    <w:tmpl w:val="70D28CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47EB3C9C"/>
+    <w:nsid w:val="4B3578B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B164E906"/>
+    <w:tmpl w:val="BD109436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52AB215C"/>
+    <w:nsid w:val="536B7256"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06A43BB6"/>
+    <w:tmpl w:val="713EB1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561B1A6A"/>
+    <w:nsid w:val="55A55CD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7B85B4C"/>
+    <w:tmpl w:val="B30A3B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5687334D"/>
+    <w:nsid w:val="56FA7FB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FE24266"/>
+    <w:tmpl w:val="1F7A0B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569C5401"/>
+    <w:nsid w:val="5C7944EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="835ABAE4"/>
+    <w:tmpl w:val="20F47384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597C25E9"/>
+    <w:nsid w:val="699A06CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60CE1986"/>
+    <w:tmpl w:val="69A41196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633D6E91"/>
+    <w:nsid w:val="72447654"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B58F21A"/>
+    <w:tmpl w:val="2D72EA3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66AD43E2"/>
+    <w:nsid w:val="73265B7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FE24266"/>
+    <w:tmpl w:val="9C109AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7102391F"/>
+    <w:nsid w:val="758671F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C54014A"/>
+    <w:tmpl w:val="0560A1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75702A16"/>
+    <w:nsid w:val="78C4489D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34EEE53C"/>
+    <w:tmpl w:val="7EC4CCE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB32143"/>
+    <w:nsid w:val="7ACA6F79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B4A3216"/>
+    <w:tmpl w:val="F6C81006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
-[...23 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="13">
-[...5 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
-[...35 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3081,51 +3081,50 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="006513A4"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -3146,50 +3145,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C26BFC"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4260,61 +4260,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006513A4"/>
+    <w:rsid w:val="00C26BFC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006513A4"/>
+    <w:rsid w:val="00C26BFC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4600,51 +4600,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B33D4FC-8A0E-4A75-BAF3-E6E51C75BA9F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD71250B-527A-46FE-B424-15472640C912}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>410</Words>
   <Characters>2340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>