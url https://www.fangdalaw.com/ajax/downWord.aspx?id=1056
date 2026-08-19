--- v1 (2026-06-21)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="03E943FB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1FF18CF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C26BFC">
+            <w:r w:rsidRPr="00F60CC4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵立行</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="26E19EBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+          <w:p w14:paraId="706EB16B" w14:textId="10B980ED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C26BFC">
+            <w:r w:rsidRPr="00F60CC4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3893BF75" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+          <w:p w14:paraId="6199424A" w14:textId="3793C97B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C26BFC">
+            <w:r w:rsidRPr="00F60CC4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1724BC94" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+          <w:p w14:paraId="4F910ACA" w14:textId="3BA5552A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C26BFC">
+            <w:r w:rsidRPr="00F60CC4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="49B92E98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="22D263E7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="603D655E" wp14:editId="6BD31636">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C4F52BB" wp14:editId="2C0BBF6D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="776341C5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C26BFC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="50C11229" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C26BFC">
+            <w:r w:rsidRPr="00F60CC4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵立行律师专长劳动法。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7899ABDB" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="092D640C" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1177 +438,1177 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453B84E8" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="47101637" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师拥有十年以上处理劳动法非讼类和诉讼类业务的专业和全面经验。其主要业务内容包括但不限于：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1）帮助客户建立和完善企业劳动人事制度和雇佣文件（包括但不限于录用通知、劳动合同、保密与竞业限制协议、培训协议、劳务派遣协议、劳务外包协议、员工手册及各专项规章制度等）；（2）就企业日常经营中遇到的劳动人事问题（包括但不限于有关招聘、工资福利、休息休假、培训、工伤、社会保险、外籍人员就业、劳务派遣、劳动关系的变更与解除等问题）提供法律咨询和建议；（3）在企业股权转让、资产出售、重组等交易和企业关闭过程中，提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动法尽职调查，设计与交易方案相配套的员工安置与补偿方案，并指导、协助实施；（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4）拟制企业裁员方案；（5）参与员工不当行为调查并就违纪员工处理提供法律意见；（6）帮助客户拟定、审查和修改员工股权激励计划及相关法律文件；（7）代表客户进行劳动争议仲裁、诉讼与和解等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5239804F" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="45BB0215" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师在公司法领域亦拥有较为丰富的经验。其曾担任多家企业的外部常年法律顾问，并代表客户为在医药、教育、高科技等领域的境内和境外投资交易提供法律服务。这使其具备更敏锐的商业视角，能够针对客户的商业需求提供更切合实际的劳动用工方案及法律建议，并擅长处理劳动法与其他领域的交叉问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50441CA7" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="6DCBDDAF" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A74770" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="4A0A48C8" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非讼类项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C49035" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="58185281" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向爱文世界学校提供常年法律顾问服务，就其在中国运营所面临的员工招聘、解聘、用工方式架构、内部政策制定、外籍人员雇佣等劳动法律问题提供法律意见，并起草、审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFD9355" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="36EFC7BA" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向迈兰制药提供常年法律顾问服务，帮助其起草、审阅及修改包括但不限于猎头顾问合同、劳务派遣合同、劳务外包合同、人力资源服务合同、劳动合同、保密协议、竞业限制协议、员工转移协议、员工手册、高管特别约定等在内的各项法律文件，并帮助其理解和适应中国劳动法律规范及司法实践</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740218D8" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="54539F1B" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向黑石提供常年法律顾问服务，就其中国关联公司的各项劳动人事事务提供法律意见，并起草、审阅及修改法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4433918D" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="289443A7" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴、蚂蚁金服、中信资本等机构及其下属公司就拟进行的并购、重组和投融资等商业交易进行劳动法尽职调查并就相关人员处置提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE69506" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="7735B359" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向亚洲开发银行就其中国常设代表机构在中国雇用及管理中国员工相关事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652142CA" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="52EDA6BF" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向礼来亚洲基金及其孵化公司就其高级管理人员和顾问的境内及境外雇佣模式、雇佣协议内容以及相关条款在域外的执行问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EBA95B" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="58015011" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家知名地产公司就其位于北京的商业综合体项目及相关成员单位涉及的劳动人事法律文件、内部规章制度及相关法律问题提供全面意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F1CEB9" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="575A61DB" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家欧洲旅行支付管理公司就其中国子公司及其股东、董事因一起高级管理人员劳动纠纷所可能面临的潜在法律责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570460B7" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="38111F9E" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家国有商业银行就总行对其海外分支机构外籍高级管理人员雇佣关系的管理问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A4956C" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="28729CFE" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家美国大型零售公司就其在华独资企业遭遇危机时境外法定代表人的潜在责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEC9475" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="3B62240A" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球知名股权投资公司提供有关中国基金从业人员资格和双重劳动关系架构问题的法律意见，并审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7A4067" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="4CA3B142" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国高校校办企业成功处理一起因政府政策变化和企业重组导致的职工安置项目，该项目同时涉及事业编职工、企业编职工、劳务派遣工以及劳务外包工的遣散和转移，服务内容包括提供法律意见、准备法律文件、制定行动计划、以及参与职工谈判等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BC83A5" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="38EC8718" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制药企业处理一起与业务合并相关的人员安置项目，包括直接雇佣员工的转移、劳务派遣工的转移以及劳务派遣和人事代理机构的调整等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2711B1E5" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="7A0F91A9" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业处理一起因其下属酒店关闭导致的员工安置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1728AF83" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="068474F7" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家信息技术领域的高科技企业处理一起因公司提前解散而导致的员工遣散事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236F9B50" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="77A070F9" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司就其一家中国关联公司员工涉嫌存在的贿赂行为参与内部调查并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02616C04" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="78D415C0" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制造商就其一家中国子公司的数名员工涉嫌存在的违规情形参与内部调查及员工访谈，并就相关员工的劳动关系处理事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539E0680" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="700ABA70" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家保险经纪公司应对一起前外籍雇员提起的劳动行政投诉以及由此引发的劳动行政监察程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D44CE03" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="6BCF5DF1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT公司起草和审阅员工持股平台协议、境外员工股权激励计划及相关股权激励文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D585072" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="6E66C080" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动争议仲裁和诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EFB5D0" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="29EC1EA4" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡地产集团下属的两家在华企业应对一起前外籍高级管理人员因解除雇佣关系而提起的主张福利待遇、经济补偿金及赔偿金的劳动争议，并通过针对如何判定该外籍高管的劳动关系归属和法律适用等焦点问题的成功答辩，获得二审胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1790F307" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="72B05EFC" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家顶尖的丹麦涂料供应商应对一名因违反利益冲突政策被解除劳动合同的销售经理提起的违法解除赔偿之诉，并在仲裁、一审诉讼和二审诉讼中胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A06BE0" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="7E19B2EA" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网金融企业应对一起有关向前员工回购限制性股票单位的股权回购纠纷，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D70CDA2" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="732721C3" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有电信运营商的下属单位应对一起与某管理人员之间因人事改革及历史遗留问题引发的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A11AFE8" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="60D5294D" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家行业领先的融资租赁企业应对一起前管理人员提起的有关劳动合同终止及福利待遇和经济补偿支付的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>99%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B508140" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="514ACD61" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家国家级高新技术企业应对一起与前管理人员之间的名誉侵权案件的二审诉讼和再审，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4725C6C4" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="32EDCA86" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球知名的电子和医疗产品制造商发起一起关于要求一名前关键员工履行竞业限制义务并支付违约赔偿的劳动争议仲裁，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B65D234" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="126EC8C1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国政策性保险公司应对一起与三期女员工之间有关解除劳动合同的二审诉讼，并获得维持原判的有利判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022D45F9" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="081FC3B1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有财险公司应对一名中层管理人员提起的由岗位和薪酬福利调整而引发的劳动争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFC6497" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="204D40FB" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国体育公司应对一名市场经理提起的有关不胜任工作的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F17530" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="10E9DA94" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名美国化妆品公司应对一名公关总监提起的有关严重违纪行为的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2239E5" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="2D0E3B76" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6990508B" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="25217778" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D868460" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="460C9D55" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B355626" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="420747B0" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FCFE41" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="5A5C5C5F" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD4CB07" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="7F26C6A1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57216E65" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="336E2768" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2333F9" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="25DD1B7E" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AEF628" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="1F947081" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BFF75F" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="13D4736A" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师曾就职于另两家中国“红圈”律师事务所，分别担任律师和合伙人，并曾在一家美国律师事务所实习一年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4876476F" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="64245AB8" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A18954A" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="3C677A28" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BC1DAB" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="191BB2CA" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《有关劳务派遣岗位</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>临时性</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的研究》（共同著作，《中国劳动》2012年第5期，转载于《律商中国法律透视》2012年04期）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF14E3C" w14:textId="77777777" w:rsidR="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="11BCC9AC" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="612C684B" w:rsidR="00A46A04" w:rsidRPr="00C26BFC" w:rsidRDefault="00C26BFC" w:rsidP="00C26BFC">
+    <w:p w14:paraId="4F0A196B" w14:textId="7198625B" w:rsidR="00A46A04" w:rsidRPr="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26BFC">
+      <w:r w:rsidRPr="00F60CC4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">赵立行律师现任北京市律师协会法律风险与合规管理法律事务专业委员会委员，并为北京市劳动和社会保障法学会会员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C26BFC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F60CC4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1814,1219 +1814,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014E31EF"/>
+    <w:nsid w:val="043B6BBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC289062"/>
+    <w:tmpl w:val="16C26708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FF397C"/>
+    <w:nsid w:val="04F55CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FE60036"/>
+    <w:tmpl w:val="C524A58C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033F4942"/>
+    <w:nsid w:val="05ED773A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E760964"/>
+    <w:tmpl w:val="0B5E5078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06790C09"/>
+    <w:nsid w:val="088F0EB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84EE139C"/>
+    <w:tmpl w:val="4C3AB99C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083056D1"/>
+    <w:nsid w:val="0B1D14AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6994E5C6"/>
+    <w:tmpl w:val="75D02A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B503068"/>
+    <w:nsid w:val="0C705CBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79448AA4"/>
+    <w:tmpl w:val="FC026E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C82178D"/>
+    <w:nsid w:val="0D645A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="108AD648"/>
+    <w:tmpl w:val="C9BE05EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E713699"/>
+    <w:nsid w:val="0F585650"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DA8FC7C"/>
+    <w:tmpl w:val="4D82E9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1593548E"/>
+    <w:nsid w:val="124063E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7A06804"/>
+    <w:tmpl w:val="FC026E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198B2D9E"/>
+    <w:nsid w:val="1D951D7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E687F4C"/>
+    <w:tmpl w:val="FB24167A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D4F231D"/>
+    <w:nsid w:val="1E4C7802"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93E650A6"/>
+    <w:tmpl w:val="8BFA6E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274C556C"/>
+    <w:nsid w:val="23A1065B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC4EEFFC"/>
+    <w:tmpl w:val="D0C49236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27AE75AA"/>
+    <w:nsid w:val="2A8313C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF506B00"/>
+    <w:tmpl w:val="98AEE15E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2837792C"/>
+    <w:nsid w:val="2D154C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A382659A"/>
+    <w:tmpl w:val="51860BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28BD1E82"/>
+    <w:nsid w:val="2D4321C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6414F278"/>
+    <w:tmpl w:val="0414ED4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C474821"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35D856FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1B45486"/>
+    <w:tmpl w:val="8B641A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E3E3958"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36562ED7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AC4C04E"/>
+    <w:tmpl w:val="438CDC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343F01E6"/>
+    <w:nsid w:val="3882216D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4002DB16"/>
+    <w:tmpl w:val="3FBA4268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36FF13E3"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4592448B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5E481C"/>
+    <w:tmpl w:val="C7443906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E1F6760"/>
+    <w:nsid w:val="46531C1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F88CA50"/>
+    <w:tmpl w:val="34F04CFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E365135"/>
+    <w:nsid w:val="47CE6123"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="238E856C"/>
+    <w:tmpl w:val="E9086AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF332D5"/>
+    <w:nsid w:val="4F6D4CE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87462394"/>
+    <w:tmpl w:val="58FAE514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1E1EFC"/>
+    <w:nsid w:val="52DF7C13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF506B00"/>
+    <w:tmpl w:val="12F8F6C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F5B4117"/>
+    <w:nsid w:val="5566745E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBAA6462"/>
+    <w:tmpl w:val="5C2429E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="408742B0"/>
+    <w:nsid w:val="56485A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89C6FD64"/>
+    <w:tmpl w:val="0EDE99DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418960D1"/>
+    <w:nsid w:val="59E569C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B426BE52"/>
+    <w:tmpl w:val="21401442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4580756D"/>
+    <w:nsid w:val="5A5377FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="116CCE98"/>
+    <w:tmpl w:val="3752C56E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484252B0"/>
+    <w:nsid w:val="5A902298"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70D28CA8"/>
+    <w:tmpl w:val="C5CA4E20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3578B3"/>
+    <w:nsid w:val="5AFB2841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD109436"/>
+    <w:tmpl w:val="CEE4A46A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536B7256"/>
+    <w:nsid w:val="613B7244"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="713EB1CC"/>
+    <w:tmpl w:val="45568188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A55CD8"/>
+    <w:nsid w:val="63160953"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B30A3B30"/>
+    <w:tmpl w:val="4F945D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FA7FB1"/>
+    <w:nsid w:val="65D67DE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F7A0B12"/>
+    <w:tmpl w:val="044E6CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7944EC"/>
+    <w:nsid w:val="6C1D65F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20F47384"/>
+    <w:tmpl w:val="9FA282BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="699A06CF"/>
+    <w:nsid w:val="6C792F29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A41196"/>
+    <w:tmpl w:val="F33283F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72447654"/>
+    <w:nsid w:val="717C7408"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D72EA3A"/>
+    <w:tmpl w:val="3CF63C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73265B7E"/>
+    <w:nsid w:val="73A54356"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C109AF8"/>
+    <w:tmpl w:val="D414A5FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="758671F0"/>
+    <w:nsid w:val="7470312D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0560A1C0"/>
+    <w:tmpl w:val="1C6EEE40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78C4489D"/>
+    <w:nsid w:val="777805D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EC4CCE6"/>
+    <w:tmpl w:val="F3803A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ACA6F79"/>
+    <w:nsid w:val="7D7F361F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6C81006"/>
+    <w:tmpl w:val="2E086880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3145,73 +3145,73 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C26BFC"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
+    <w:rsid w:val="00F60CC4"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4260,61 +4260,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C26BFC"/>
+    <w:rsid w:val="00F60CC4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C26BFC"/>
+    <w:rsid w:val="00F60CC4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4600,51 +4600,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD71250B-527A-46FE-B424-15472640C912}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503045B2-140F-4915-9CB7-A5DE66CBF4A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>410</Words>
   <Characters>2340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>