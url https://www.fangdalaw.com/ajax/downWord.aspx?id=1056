--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1FF18CF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="630FEE97" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F60CC4">
+            <w:r w:rsidRPr="004C35E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵立行</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10B980ED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+          <w:p w14:paraId="706EB16B" w14:textId="7540F231" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F60CC4">
+            <w:r w:rsidRPr="004C35E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3793C97B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+          <w:p w14:paraId="6199424A" w14:textId="57982BC0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F60CC4">
+            <w:r w:rsidRPr="004C35E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3BA5552A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+          <w:p w14:paraId="4F910ACA" w14:textId="03D33899" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F60CC4">
+            <w:r w:rsidRPr="004C35E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="22D263E7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="14CF5C55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004C35E0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C4F52BB" wp14:editId="2C0BBF6D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7215DB74" wp14:editId="5A8F2A04">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="50C11229" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F60CC4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="592F02DF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004C35E0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F60CC4">
+            <w:r w:rsidRPr="004C35E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵立行律师专长劳动法。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092D640C" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1228DC65" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1177 +438,1177 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47101637" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="00D730F3" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师拥有十年以上处理劳动法非讼类和诉讼类业务的专业和全面经验。其主要业务内容包括但不限于：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1）帮助客户建立和完善企业劳动人事制度和雇佣文件（包括但不限于录用通知、劳动合同、保密与竞业限制协议、培训协议、劳务派遣协议、劳务外包协议、员工手册及各专项规章制度等）；（2）就企业日常经营中遇到的劳动人事问题（包括但不限于有关招聘、工资福利、休息休假、培训、工伤、社会保险、外籍人员就业、劳务派遣、劳动关系的变更与解除等问题）提供法律咨询和建议；（3）在企业股权转让、资产出售、重组等交易和企业关闭过程中，提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动法尽职调查，设计与交易方案相配套的员工安置与补偿方案，并指导、协助实施；（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4）拟制企业裁员方案；（5）参与员工不当行为调查并就违纪员工处理提供法律意见；（6）帮助客户拟定、审查和修改员工股权激励计划及相关法律文件；（7）代表客户进行劳动争议仲裁、诉讼与和解等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BB0215" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="629862FD" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师在公司法领域亦拥有较为丰富的经验。其曾担任多家企业的外部常年法律顾问，并代表客户为在医药、教育、高科技等领域的境内和境外投资交易提供法律服务。这使其具备更敏锐的商业视角，能够针对客户的商业需求提供更切合实际的劳动用工方案及法律建议，并擅长处理劳动法与其他领域的交叉问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCBDDAF" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="2EC7C6D6" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0A48C8" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="2A6B0DD2" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非讼类项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58185281" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="46492939" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向爱文世界学校提供常年法律顾问服务，就其在中国运营所面临的员工招聘、解聘、用工方式架构、内部政策制定、外籍人员雇佣等劳动法律问题提供法律意见，并起草、审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EFC7BA" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="3ADE8352" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向迈兰制药提供常年法律顾问服务，帮助其起草、审阅及修改包括但不限于猎头顾问合同、劳务派遣合同、劳务外包合同、人力资源服务合同、劳动合同、保密协议、竞业限制协议、员工转移协议、员工手册、高管特别约定等在内的各项法律文件，并帮助其理解和适应中国劳动法律规范及司法实践</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54539F1B" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="572DB4E9" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向黑石提供常年法律顾问服务，就其中国关联公司的各项劳动人事事务提供法律意见，并起草、审阅及修改法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289443A7" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="0E09C63E" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴、蚂蚁金服、中信资本等机构及其下属公司就拟进行的并购、重组和投融资等商业交易进行劳动法尽职调查并就相关人员处置提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7735B359" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="076EFAB6" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向亚洲开发银行就其中国常设代表机构在中国雇用及管理中国员工相关事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EDA6BF" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="2512C86B" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向礼来亚洲基金及其孵化公司就其高级管理人员和顾问的境内及境外雇佣模式、雇佣协议内容以及相关条款在域外的执行问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58015011" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="3A56ADB0" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家知名地产公司就其位于北京的商业综合体项目及相关成员单位涉及的劳动人事法律文件、内部规章制度及相关法律问题提供全面意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575A61DB" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="79335437" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家欧洲旅行支付管理公司就其中国子公司及其股东、董事因一起高级管理人员劳动纠纷所可能面临的潜在法律责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38111F9E" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="2181F3FB" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家国有商业银行就总行对其海外分支机构外籍高级管理人员雇佣关系的管理问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28729CFE" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="155D1C6C" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家美国大型零售公司就其在华独资企业遭遇危机时境外法定代表人的潜在责任问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B62240A" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="2B1BF384" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球知名股权投资公司提供有关中国基金从业人员资格和双重劳动关系架构问题的法律意见，并审阅及修改相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA3B142" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="0F70B1D0" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国高校校办企业成功处理一起因政府政策变化和企业重组导致的职工安置项目，该项目同时涉及事业编职工、企业编职工、劳务派遣工以及劳务外包工的遣散和转移，服务内容包括提供法律意见、准备法律文件、制定行动计划、以及参与职工谈判等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EC8718" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="36EDF14C" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制药企业处理一起与业务合并相关的人员安置项目，包括直接雇佣员工的转移、劳务派遣工的转移以及劳务派遣和人事代理机构的调整等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0F91A9" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="64B70A31" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业处理一起因其下属酒店关闭导致的员工安置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068474F7" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="6027A815" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家信息技术领域的高科技企业处理一起因公司提前解散而导致的员工遣散事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A070F9" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="1533F0D1" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司就其一家中国关联公司员工涉嫌存在的贿赂行为参与内部调查并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D415C0" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="5CB88E81" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国制造商就其一家中国子公司的数名员工涉嫌存在的违规情形参与内部调查及员工访谈，并就相关员工的劳动关系处理事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700ABA70" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="4977C968" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家保险经纪公司应对一起前外籍雇员提起的劳动行政投诉以及由此引发的劳动行政监察程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCF5DF1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="74DC1E39" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT公司起草和审阅员工持股平台协议、境外员工股权激励计划及相关股权激励文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E66C080" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="7D44CE4B" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>劳动争议仲裁和诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EC1EA4" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="08547D60" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新加坡地产集团下属的两家在华企业应对一起前外籍高级管理人员因解除雇佣关系而提起的主张福利待遇、经济补偿金及赔偿金的劳动争议，并通过针对如何判定该外籍高管的劳动关系归属和法律适用等焦点问题的成功答辩，获得二审胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B05EFC" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="5576FC8A" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家顶尖的丹麦涂料供应商应对一名因违反利益冲突政策被解除劳动合同的销售经理提起的违法解除赔偿之诉，并在仲裁、一审诉讼和二审诉讼中胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E19B2EA" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="52CF780B" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网金融企业应对一起有关向前员工回购限制性股票单位的股权回购纠纷，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732721C3" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="06D47957" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有电信运营商的下属单位应对一起与某管理人员之间因人事改革及历史遗留问题引发的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D5294D" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="79F7855D" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家行业领先的融资租赁企业应对一起前管理人员提起的有关劳动合同终止及福利待遇和经济补偿支付的劳动争议案件，并在仲裁阶段帮助客户挽回经济损失近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>99%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514ACD61" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="297387C3" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家国家级高新技术企业应对一起与前管理人员之间的名誉侵权案件的二审诉讼和再审，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EDCA86" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="3423DBBB" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球知名的电子和医疗产品制造商发起一起关于要求一名前关键员工履行竞业限制义务并支付违约赔偿的劳动争议仲裁，并获得胜诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126EC8C1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="4677097F" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国政策性保险公司应对一起与三期女员工之间有关解除劳动合同的二审诉讼，并获得维持原判的有利判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081FC3B1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="1C5E0476" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有财险公司应对一名中层管理人员提起的由岗位和薪酬福利调整而引发的劳动争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204D40FB" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="37824D72" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国体育公司应对一名市场经理提起的有关不胜任工作的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E9DA94" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="7504CEAD" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名美国化妆品公司应对一名公关总监提起的有关严重违纪行为的劳动合同解除争议，并与员工在仲裁阶段达成调解协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0E3B76" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="48587A14" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25217778" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="0438E3D5" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460C9D55" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="06510A93" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420747B0" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="1D65F73E" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5C5C5F" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="1D28544B" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F26C6A1" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="0D1BA675" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336E2768" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="312D1FAA" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DD1B7E" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="2834D9E8" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F947081" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="1CE381CE" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D4736A" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="338829FE" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵立行律师曾就职于另两家中国“红圈”律师事务所，分别担任律师和合伙人，并曾在一家美国律师事务所实习一年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64245AB8" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="34C75BC6" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C677A28" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="3F80D01E" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191BB2CA" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="585391C0" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《有关劳务派遣岗位</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>临时性</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的研究》（共同著作，《中国劳动》2012年第5期，转载于《律商中国法律透视》2012年04期）。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BCC9AC" w14:textId="77777777" w:rsidR="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="745E9C68" w14:textId="77777777" w:rsidR="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7198625B" w:rsidR="00A46A04" w:rsidRPr="00F60CC4" w:rsidRDefault="00F60CC4" w:rsidP="00F60CC4">
+    <w:p w14:paraId="4F0A196B" w14:textId="4E46D0F2" w:rsidR="00A46A04" w:rsidRPr="004C35E0" w:rsidRDefault="004C35E0" w:rsidP="004C35E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60CC4">
+      <w:r w:rsidRPr="004C35E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">赵立行律师现任北京市律师协会法律风险与合规管理法律事务专业委员会委员，并为北京市劳动和社会保障法学会会员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F60CC4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004C35E0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1814,347 +1814,347 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043B6BBF"/>
+    <w:nsid w:val="02620A32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C26708"/>
+    <w:tmpl w:val="CF50C47A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F55CBB"/>
+    <w:nsid w:val="043B0BBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C524A58C"/>
+    <w:tmpl w:val="B9CC65C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05ED773A"/>
+    <w:nsid w:val="05356F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B5E5078"/>
+    <w:tmpl w:val="22E6237E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088F0EB9"/>
+    <w:nsid w:val="0A9B1141"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C3AB99C"/>
+    <w:tmpl w:val="D4C4F29A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B1D14AB"/>
+    <w:nsid w:val="0DA0722A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75D02A72"/>
+    <w:tmpl w:val="3C9A4936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C705CBC"/>
+    <w:nsid w:val="181D3A27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC026E84"/>
+    <w:tmpl w:val="B4C22F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D645A52"/>
+    <w:nsid w:val="1A6F48C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9BE05EE"/>
+    <w:tmpl w:val="DE447606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F585650"/>
+    <w:nsid w:val="1B537F6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D82E9B8"/>
+    <w:tmpl w:val="879C1282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="124063E9"/>
+    <w:nsid w:val="1BCF1D27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC026E84"/>
+    <w:tmpl w:val="5A5870D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D951D7C"/>
+    <w:nsid w:val="1C71572F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB24167A"/>
+    <w:tmpl w:val="1B9468EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4C7802"/>
+    <w:nsid w:val="1E722161"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BFA6E8A"/>
+    <w:tmpl w:val="4F9ED0FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A1065B"/>
+    <w:nsid w:val="210F6C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0C49236"/>
+    <w:tmpl w:val="0920564C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8313C7"/>
+    <w:nsid w:val="2890561B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98AEE15E"/>
+    <w:tmpl w:val="1B9468EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D154C11"/>
+    <w:nsid w:val="29AC5532"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51860BA2"/>
+    <w:tmpl w:val="1FE63A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4321C3"/>
+    <w:nsid w:val="2CFE4A32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0414ED4A"/>
+    <w:tmpl w:val="8BD878C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2242,791 +2242,791 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35D856FB"/>
+    <w:nsid w:val="33B27A63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B641A38"/>
+    <w:tmpl w:val="DB504DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36562ED7"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D92460E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="438CDC8E"/>
+    <w:tmpl w:val="8942351E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3882216D"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE90960"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FBA4268"/>
+    <w:tmpl w:val="5FC0B4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4592448B"/>
+    <w:nsid w:val="44EE11F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7443906"/>
+    <w:tmpl w:val="E61C5566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46531C1C"/>
+    <w:nsid w:val="45115C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34F04CFC"/>
+    <w:tmpl w:val="CCD0D58C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CE6123"/>
+    <w:nsid w:val="46283995"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9086AFC"/>
+    <w:tmpl w:val="AF50FCFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6D4CE3"/>
+    <w:nsid w:val="4B6D5C92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58FAE514"/>
+    <w:tmpl w:val="C02A88A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52DF7C13"/>
+    <w:nsid w:val="4B8D2BDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12F8F6C6"/>
+    <w:tmpl w:val="D43A2F78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5566745E"/>
+    <w:nsid w:val="4D2601BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C2429E4"/>
+    <w:tmpl w:val="201E9A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56485A1E"/>
+    <w:nsid w:val="54A03D96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EDE99DC"/>
+    <w:tmpl w:val="5EC66BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E569C7"/>
+    <w:nsid w:val="59542E0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21401442"/>
+    <w:tmpl w:val="7A823016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A5377FE"/>
+    <w:nsid w:val="5E971D6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3752C56E"/>
+    <w:tmpl w:val="26280E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A902298"/>
+    <w:nsid w:val="714005FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5CA4E20"/>
+    <w:tmpl w:val="689A4F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AFB2841"/>
+    <w:nsid w:val="72B25F12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEE4A46A"/>
+    <w:tmpl w:val="41608C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="613B7244"/>
+    <w:nsid w:val="748A1D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45568188"/>
+    <w:tmpl w:val="043027A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63160953"/>
+    <w:nsid w:val="75935DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F945D8A"/>
+    <w:tmpl w:val="B9E299AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65D67DE3"/>
+    <w:nsid w:val="76AE5381"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="044E6CF2"/>
+    <w:tmpl w:val="AB58BE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C1D65F0"/>
+    <w:nsid w:val="77526582"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FA282BC"/>
+    <w:tmpl w:val="439036CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C792F29"/>
+    <w:nsid w:val="77FD6899"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F33283F6"/>
+    <w:tmpl w:val="4AA891B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="717C7408"/>
+    <w:nsid w:val="79935839"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CF63C04"/>
+    <w:tmpl w:val="A6EEA7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73A54356"/>
+    <w:nsid w:val="7CFA467C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D414A5FC"/>
+    <w:tmpl w:val="4FF020A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7470312D"/>
+    <w:nsid w:val="7EF14521"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C6EEE40"/>
+    <w:tmpl w:val="49A82430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="777805D0"/>
+    <w:nsid w:val="7F110576"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3803A84"/>
+    <w:tmpl w:val="578E5C02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D7F361F"/>
+    <w:nsid w:val="7F9B2CFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E086880"/>
+    <w:tmpl w:val="3B0ED330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-[...11 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14">
-[...79 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3068,50 +3068,51 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004C35E0"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -3167,51 +3168,50 @@
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
-    <w:rsid w:val="00F60CC4"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4260,61 +4260,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F60CC4"/>
+    <w:rsid w:val="004C35E0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F60CC4"/>
+    <w:rsid w:val="004C35E0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4600,60 +4600,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503045B2-140F-4915-9CB7-A5DE66CBF4A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E7A6086-19CC-43FF-95B2-5A250700C108}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>410</Words>
   <Characters>2340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>