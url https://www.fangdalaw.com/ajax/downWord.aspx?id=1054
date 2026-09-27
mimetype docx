--- v0 (2026-05-20)
+++ v1 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0EFA9FD4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="48A30AD3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003549BD">
+            <w:r w:rsidRPr="001F48AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>冯璐</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3FD23A38" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+          <w:p w14:paraId="706EB16B" w14:textId="31E312A0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003549BD">
+            <w:r w:rsidRPr="001F48AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7F1044A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+          <w:p w14:paraId="6199424A" w14:textId="6F4E5306" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003549BD">
+            <w:r w:rsidRPr="001F48AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1164 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2E2640AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+          <w:p w14:paraId="4F910ACA" w14:textId="2AD3F149" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003549BD">
+            <w:r w:rsidRPr="001F48AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sophia.feng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="75871F3E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003549BD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="21C2927B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F48AB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BC674EC" wp14:editId="2B2B8C49">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="407A2E55" wp14:editId="4A496CBA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0C8B819E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003549BD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1FDC4AC6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001F48AB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003549BD">
+            <w:r w:rsidRPr="001F48AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>冯璐律师的主要执业领域为商事争议解决和合规与政府执法等事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790BB751" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="23EA2A59" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1317 +438,1317 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DC325B" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="5E27F6D4" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>冯律师的主要执业领域为商事争议解决（包括诉讼仲裁）和合规与政府执法等事项，尤其专长证券、期货及衍生品、私募基金等具有“大资管行业”因素的金融争议案件。在合规与政府执法领域，冯律师经常在针对</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司及其实控人、董监高，以及有关中介机构的疑难监管执法事件中担任顾问，为客户提供纠纷化解的综合法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C99896E" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="63E7D672" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733B678B" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0C5E9A00" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融监管执法事件处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486F5DBC" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0193F60D" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国知名对冲基金的境内子公司就中国证监会针对其发起的证券交易调查提供综合法律服务，涉案金额达数人民币十亿元，并成功达成行政和解结案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67396EFE" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="16939633" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某私募基金管理人的实控人就中国证监会针对其发起的涉嫌违反“慢走规则”的违法违规行为的行政调查提供综合法律服务，包括申请行政听证、申请适用当事人承诺制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34459A96" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="3C84F92D" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内知名装备制造业企业上市公司就中国证监会针对其发起的涉嫌信息披露违规的行政调查提供综合法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEE29D0" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="567B1D59" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内知名医药化工企业上市公司处理交易所发起的针对其信息披露涉嫌违规“蹭热点”问题的证券调查案件，提供危机处置综合法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E25D071" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="084B28F4" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内知名会计师事务所处理中国证监会针对其发起的因某知名上市公司财务造假涉嫌未勤勉尽责事宜的证券调查案件，提供危机处置综合法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC77C61" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="6170CFCB" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名私募基金实控人就上海监管局针对其发起的涉嫌非法利用未公开信息交易违规的行政调查提供综合法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18ED8578" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="5787DFE8" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名资管公司就有关交易是否涉嫌内幕交易违规提供法律分析及风险防范建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E166DC" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="38E0D6B4" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名集团公司就浙江监管局针对其发起的涉嫌信息披露违规的行政调查提供综合法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E87D044" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="5443081D" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内领先的资产管理公司就深圳监管局针对其提供的有关保荐服务未勤勉尽责而作出的行政监管措施决定提供综合法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320F25F2" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="04668768" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B28729" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="73E2675A" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家银行共同处理其与一家境外投资实体之间一笔金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美金的银团贷款违约纠纷，该案同时涉及跨多个法域的法律行动救济措施的综合协调与处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A546D7B" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="10ECD948" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名私募股权投资基金处理其与目标公司及其实控人之间有关股权回购事宜的争议，案件涉案金额约达人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AC1DB4" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="49F20E58" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名私募股权投资基金处理其与有限合伙人之间有关超额报酬收益及基金投资退出的争议，并代表该基金参加相关仲裁程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E36990" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="2860DEB3" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表业内领先的中外合资证券公司处理因该司作为主板</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股股票上市公司重大重组项目的独立财务顾问出具的财顾报告涉嫌虚假陈述而导致的诸多投资者在广州中院提起的系列证券虚假陈述责任纠纷案件，涉案金额达人民币700余万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539481D4" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="57AFA124" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某上市公司实际控制人处理因该上市公司存在多年财务报告造假及欺诈发行而导致的诸多投资者在北京金融法院提起的系列证券虚假陈述责任纠纷案件，案件涉案金额约达人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>46亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E3B237" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="50B63BD1" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内知名会计师事务所处理因该司作为某知名上市公司审计机构出具的历年审计报告涉嫌虚假陈述而导致的多名投资者在上海金融法院提起的系列证券虚假陈述责任纠纷案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74142EC6" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="5D84FA85" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某中外合资证券公司处理因该司作为某恢复上市公司督导期内出具的督导报告涉嫌虚假陈述而导致的诸多投资者在上海金融法院提起的系列证券虚假陈述责任纠纷案件，其中两例案件为上海金融法院确定的该系列案件的示范案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBB52F6" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="1FCC1D26" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内领先的财富管理公司及其关联公司处理因其管理的基金底层资产（超人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元）涉及刑事诈骗案件而导致的与基金投资人间的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC0099E" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="70AB1AF8" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表业内知名的另类投资机构境外投资管理的关联公司处理一起境外债券违约后的境内保证担保合同纠纷仲裁案，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1294D8DC" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="4E5A943C" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内知名银行和其分行在上海金融法院处理一起有关信用证欺诈纠纷诉讼案件，标的金额超人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿元，并代为处理该案件同时涉及的在新加坡的相关诉讼和在中国境内的刑事程序的相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390EC5F7" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="6382766A" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大连房地产投资公司及其实际控制人处理其与股权投资合作中的股权受让方之间的债权转让合同纠纷诉讼，涉案金额近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123D5483" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="107883E0" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某农商行就其基于信托贷款合同、股权质押合同持有的债权申请参加债务人个人美国破产法第</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11章重整程序提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C9522C" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0DCE72FE" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为知名中外合资证券公司就其作为债券受托管理人的上市公司可交换债业务的相关合规管控事宜等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5B00AE" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="4381EAAE" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国有银行港资投行就其关联公司认购的境外债券违约纠纷在境内的民事诉讼程序提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E2E93D" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0EC871D3" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他商事争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7C8519" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="4524552C" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名空气处理解决方案的外资公司处理其与一家主要配件供应商之间的货款纠纷及相关公司高管损害公司利益争议，涉案金额达人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11902494" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="245C67F1" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家全球领先的乘用车及其组件系统制造商处理其与一家采购商之间有关因设备组装引发的系列产品质量索赔纠纷提供法律服务并代表该公司参加相关民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B236EC4" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="062983CE" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家主流的美国能源商品贸易公司处理其与沥青仓储公司之间有关价值人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元的大宗商品库存灭失的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA6ABB6" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="38101B79" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的供应链集团就其中国子公司与一家德国零售批发公司之间的货物买卖合同纠纷提供法律服务并代表该子公司参与相关民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280850B5" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="53E1A34A" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名德国汽车品牌就其境内合作伙伴的相关汽车销售业务提供日常法律服务（包括合同审阅、法律培训等）并代表其处理一系列有关汽车买卖合同纠纷的仲裁和诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF3B961" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="7F1ECA6F" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名意大利汽车制造公司就其境内子公司与其供应商之间的服务合同纠纷提供法律服务并代表该司参与相关仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27436F6A" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0D23850D" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家美国知名汽车零部件供应商就其境内子公司与其供应商之间的服务合同纠纷提供法律服务并代表该司参与相关仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23585A50" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="175F217A" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名加拿大马戏表演公司就其与境内文化公司之间的演出服务纠纷提供法律服务并代表该司提起相关民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443A476A" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="759D49EA" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名法国皮肤健康公司就其与境内经销商之间的经销合同纠纷提供法律服务并代表该司参与相关仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316EBE7C" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="36945E2D" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名意大利男装品牌在仓库租赁、店铺合作事宜以及相关房屋租赁纠纷、债券追索纠纷提供法律服务并代表其境内合作伙伴处理系列民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467F5C38" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="71DE591D" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家能源科技公司就其与一家电器股份有限公司之间的销售合同纠纷供法律服务并参与相关民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D71B4E7" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="75753555" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1D8250" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0EA63D20" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学凯原法学院，法律硕士（法学）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DA5727" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0CFDF888" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>威斯康星大学麦迪逊分校法学院，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474B3579" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="2D2E4197" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学凯原法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644EA75F" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="20D03822" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A87282" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="71AA8118" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D69544" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="687684DA" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCC96E0" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="0413E838" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2483A240" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="312AFF6D" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2821327E" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="7E313EF0" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279653CD" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="6809A1F4" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>冯律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所，并工作至今。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDA148B" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="5E5041D0" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D8D2A9" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="00C7F580" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FE7073" w14:textId="77777777" w:rsidR="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="24F80ED5" w14:textId="77777777" w:rsidR="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Legal 500: Country Comparative Guides - ENFORCEMENT OF JUDGMENTS IN CIVIL AND COMMERCIAL MATTERS, The Legal 500 - 民商事判决的执行 - 中国章节 (2023) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1441A01C" w:rsidR="00A46A04" w:rsidRPr="003549BD" w:rsidRDefault="003549BD" w:rsidP="003549BD">
+    <w:p w14:paraId="4F0A196B" w14:textId="3A034CC7" w:rsidR="00A46A04" w:rsidRPr="001F48AB" w:rsidRDefault="001F48AB" w:rsidP="001F48AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GIR Guide to International Enforcement of the Securities Laws, Global Investigations Review </w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 证券法国际执行指南 </w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="003549BD">
+      <w:r w:rsidRPr="001F48AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国章节 (2023) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003549BD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001F48AB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1954,344 +1954,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B540EF"/>
+    <w:nsid w:val="063D0729"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEBAACA2"/>
+    <w:tmpl w:val="2DA0E1C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AFD3F60"/>
+    <w:nsid w:val="0795104F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43B85444"/>
+    <w:tmpl w:val="ECFE82A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB26F84"/>
+    <w:nsid w:val="095115B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1E0F016"/>
+    <w:tmpl w:val="82B49D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11DB2AC9"/>
+    <w:nsid w:val="0B515F80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39945250"/>
+    <w:tmpl w:val="8534C0C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1842532C"/>
+    <w:nsid w:val="0C3E493C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2876A76E"/>
+    <w:tmpl w:val="8DC2CC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA47CD6"/>
+    <w:nsid w:val="0E6C07DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D084FB14"/>
+    <w:tmpl w:val="8E70FF0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E2A5F4D"/>
+    <w:nsid w:val="128A726B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6506592"/>
+    <w:tmpl w:val="BB809614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED33F79"/>
+    <w:nsid w:val="137A65EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEBAA6A6"/>
+    <w:tmpl w:val="F70414A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F040E28"/>
+    <w:nsid w:val="139A37BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D22ED7A2"/>
+    <w:tmpl w:val="2DD4A390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8F5FA6"/>
+    <w:nsid w:val="146E7451"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A420C0"/>
+    <w:tmpl w:val="20CC94C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250329CC"/>
+    <w:nsid w:val="156F7580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60924908"/>
+    <w:tmpl w:val="9CF4E3F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26025E73"/>
+    <w:nsid w:val="166376B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C068FFE"/>
+    <w:tmpl w:val="43DCA730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2819110B"/>
+    <w:nsid w:val="174A38F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC429E26"/>
+    <w:tmpl w:val="74E03B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3C03B3"/>
+    <w:nsid w:val="185224EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5C43C70"/>
+    <w:tmpl w:val="50984C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22512B60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A74434A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="261E7DDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="265CDD9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26735333"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A506728"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26CC0F52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25D839D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B940D60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2146F87A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9E66AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B68A3A66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2360,156 +2486,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC260EA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F2F5669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D0463E8"/>
+    <w:tmpl w:val="5748F714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="351521AE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30742055"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7318D33E"/>
+    <w:tmpl w:val="5748F714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36FF17AD"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33981E6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C9E65E0"/>
+    <w:tmpl w:val="DDD0208E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38ED2455"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37602BF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="141E13A6"/>
+    <w:tmpl w:val="C7AC867C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A103109"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="394B2705"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FCE4070"/>
+    <w:tmpl w:val="95962E46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2581,709 +2707,583 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D2D27BF"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45576723"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65B2C5AE"/>
+    <w:tmpl w:val="30E079F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E3B1ACA"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD357E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="694E5D66"/>
+    <w:tmpl w:val="340C25BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EB15CB5"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523D3913"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C70F51C"/>
+    <w:tmpl w:val="B17A0278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42102E65"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55BA793F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90B29CBE"/>
+    <w:tmpl w:val="F314D1B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44C61CEC"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A2A3F63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C4A9B7E"/>
+    <w:tmpl w:val="82CC719E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BB22D4A"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EB50516"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5268FA8"/>
+    <w:tmpl w:val="3A68EF88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C9713C7"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0226E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15E65F70"/>
+    <w:tmpl w:val="604C9B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E665A1F"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60B07CF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E3A2A1A"/>
+    <w:tmpl w:val="25A80DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F041986"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="659E2BBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D026D044"/>
+    <w:tmpl w:val="4A260B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DC4E52"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67921B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35822154"/>
+    <w:tmpl w:val="8BD619E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51351D66"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69122425"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23C6E0E6"/>
+    <w:tmpl w:val="FDB01714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A31D50"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AA46A59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCB21EE8"/>
+    <w:tmpl w:val="A45E292E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536877CA"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D15DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C870097C"/>
+    <w:tmpl w:val="A6801330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D710802"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FC2DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B0022C0"/>
+    <w:tmpl w:val="8D487738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65414522"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73AB27F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="744ADD70"/>
+    <w:tmpl w:val="3A16B47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6782279A"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="746A46D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="749ABD30"/>
+    <w:tmpl w:val="C1882672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C874E6D"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A880A47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB4676F0"/>
+    <w:tmpl w:val="50F8B0E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="724A5843"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7D4746"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="581449C6"/>
+    <w:tmpl w:val="F0EACED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72730394"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EB371A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="694E5D66"/>
+    <w:tmpl w:val="A02AEAC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="10">
-[...17 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18">
-[...20 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26">
-[...38 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="40">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -3301,69 +3301,69 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001F48AB"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
-    <w:rsid w:val="003549BD"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
@@ -4520,61 +4520,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003549BD"/>
+    <w:rsid w:val="001F48AB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003549BD"/>
+    <w:rsid w:val="001F48AB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4860,51 +4860,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{268B556C-E3FB-4356-9949-C3C4D0CFFEDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8BC5D61-0FA0-4755-B406-A40C8BBF625F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>423</Words>
   <Characters>2417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2835</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>