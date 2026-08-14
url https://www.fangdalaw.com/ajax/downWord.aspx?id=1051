--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="76340B07" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="69AAB48B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008215D5">
+            <w:r w:rsidRPr="00EC60B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张望</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="45981496" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+          <w:p w14:paraId="706EB16B" w14:textId="54DD1C73" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008215D5">
+            <w:r w:rsidRPr="00EC60B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="765AA0DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+          <w:p w14:paraId="6199424A" w14:textId="41994D75" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008215D5">
+            <w:r w:rsidRPr="00EC60B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1160 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0DDA77D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+          <w:p w14:paraId="4F910ACA" w14:textId="313D47A3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008215D5">
+            <w:r w:rsidRPr="00EC60B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wang.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5454C728" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008215D5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="41DE5EFE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5369331B" wp14:editId="1CD63F0E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AEF0780" wp14:editId="728D7EB8">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="11331027" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008215D5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="16F212A8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008215D5">
+            <w:r w:rsidRPr="00EC60B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张望律师的主要执业领域为破产与重组，和商事争议解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7317BDE5" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="65B3AA96" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1028 +438,1028 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64767B2F" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="1784301D" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC680B7" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="2B056C9E" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产与重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11393572" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="29DE2F01" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上市公司上海全筑控股集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603030）预重整及重整案中担任临时管理人及管理人负责人，该案为全国首例在上海证券交易所上市的可转换公司债券发行人重整案，也是上海首例上市公司预重整转重整案，该案获评2023年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全国破产经典案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名奖、上海破产法庭2023年度经典案例、上海破产法庭2023年度十佳管理人优秀履职案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B31807E" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="4F66B68C" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上市公司花王生态工程股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603007）预重整及重整案、其控股股东重整案中担任临时管理人及管理人执行负责人，花王股份预重整案为全国首例上市公司可转换公司债券发行人预重整案，是2024年</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新国九条</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>实施后全国首家受理重整并在年内重整成功的上市公司案例，获评2024年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全国破产经典案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名奖、江苏省高级人民法院发布的江苏法院2024年度十大典型案例中唯一的破产案例、江苏法院2024年度破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC2D7FA" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="0FB3558C" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中科建设开发总公司预重整及重整案中担任临时管理人及管理人执行负责人，该案为上海首例引入信托计划的重整案件、首例预重整转重整案件，涉及资产负债共近千亿，同时当选</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度十大</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全国破产经典案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、上海破产法庭2021年度十佳管理人优秀履职案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60433DD5" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="5855A70F" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上海生南实业发展有限公司重整案中担任管理人负责人，该案为全国首例有法规支撑的、法院根据申请人提名指定管理人的重整案件，也是上海市浦东新区人民法院破产审判庭成立后受理的首例重整案件，同时当选上海浦东新区人民法院</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677E49EC" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="7C14FB17" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在鼎立置业（上海）有限公司预重整及重整案中担任临时管理人及管理人负责人，该案为《上海破产法庭预重整案件办理规程（试行）》颁布后，上海破产法庭受理的首起预重整案件，同时当选上海破产法庭</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度典型案例、2022年度十佳管理人优秀履职案例综合评分第一名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C9976E" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="53871C48" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上海三盛宏业投资（集团）有限责任公司破产案中担任管理人负责人，该案涉及负债规模人民币上百亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545B086D" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="37A1BDE0" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某主要债权人及原投资者参与上市公司凯撒同盛发展股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000796）预重整及重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BD0663" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="7212CE51" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在新光集团及其关联企业的破产重整案件中担任政府及管理人顾问，该案涉及负债规模人民币数百亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3FE7D9" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="3B3A04DD" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在搜狐旗下上海晶茂文化传播有限公司破产清算案中担任管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669DCAD2" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="1297F161" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国科学院控股有限公司及多家中科院下属科研机构开展企业清理工作或向其提供咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D521AE9" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="5034D756" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的粘胶纤维跨国公司通过破产程序收购一家中国相关产业的公司，该案当选江苏省高级人民法院</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年江苏法院破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F086DA" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="5A8A5591" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方前海作为投资人参与处理多起破产重整</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/清算项目，涉及四川、江西等地</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBA96B9" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="4A0A032E" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在南通明德破产案中代表债权人会议主席</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C088B" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="6C1F8A3A" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在新加坡共和国高等法院的一项法律程序中为一家中国船舶公司就中国破产法问题提供咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C80526" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="1978F2C8" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外银团参与大连</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>STX破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEB855D" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="51FF86B3" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某境外特殊机会投资基金参与对深圳、湖北等多地房地产破产项目收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502229AD" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="12DC6F81" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外商投资企业处理其在中国设立实体的自主清算案件或向其提供咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D644553" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="5BF734BD" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6217A960" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="71028B34" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大证券处理与暴风集团的争议并作为代理人参与诉讼，该争议由一起标志性的跨境并购所产生，争议涉及金额约人民币数十亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493F9E73" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="602B65D3" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家纳斯达克上市公司的香港子公司处理其与一家中国国有企业在中国国际经济贸易仲裁委员会的合资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC9DDD0" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="0BC9DBEA" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在德国的跨国制药及生命科学公司处理在一系列知名兼并收购交易中产生的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C8D4DF" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="4EB8B337" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在美国的生物技术产品开发公司的中国子公司处理在中国国际经济贸易仲裁委员会的经销协议纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431EED17" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="52C74956" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在英国的跨国工程公司处理多起关于买卖合同及经销合同的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39696C79" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="2905CAE8" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家法兰克福证券交易所上市的专用化学品公司的中国子公司在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理一起技术转让纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD3FA16" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="1BFCB2F4" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在德国的全球领先的建筑工程公司处理一起在上海仲裁委员会的工程合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B72232" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="5B0DE204" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际媒体与娱乐巨头在中国国际经济贸易仲裁委员会处理关于许可协议的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1700D3A7" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="0811EAE9" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的汽车公司在中国法院处理多起因重大事故引发的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E72E879" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="597C3D19" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家海外公司向中国法院申请承认与执行境外仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EA16C9" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="1B95D37B" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在国际银团贷款有关的系列争议中代表一位中国的借款方</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057EA9D8" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="1021B896" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C54C725" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="5C86F8E7" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国威斯康星大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDE8EE0" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="699B62B0" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB9B3B8" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="189983AF" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F85C6BD" w14:textId="77777777" w:rsidR="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="6F899D06" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3A2601E3" w:rsidR="00A46A04" w:rsidRPr="008215D5" w:rsidRDefault="008215D5" w:rsidP="008215D5">
+    <w:p w14:paraId="4F0A196B" w14:textId="0D59D1CA" w:rsidR="00A46A04" w:rsidRPr="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008215D5">
+      <w:r w:rsidRPr="00EC60B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国威斯康星州</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008215D5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC60B6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1665,1075 +1665,1075 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016E146F"/>
+    <w:nsid w:val="01EA1F14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE44C6E8"/>
+    <w:tmpl w:val="572CC7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033A0368"/>
+    <w:nsid w:val="0F085D8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1E25122"/>
+    <w:tmpl w:val="35C89AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE16D53"/>
+    <w:nsid w:val="13171EFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C70E02C"/>
+    <w:tmpl w:val="7CE603D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19B14591"/>
+    <w:nsid w:val="1DB71BFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE44C6E8"/>
+    <w:tmpl w:val="F0B02EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B2C0C57"/>
+    <w:nsid w:val="1EB12919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F03CF770"/>
+    <w:tmpl w:val="93A2294A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F4261A7"/>
+    <w:nsid w:val="24226CDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EEAF020"/>
+    <w:tmpl w:val="49D2891A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="209F19E2"/>
+    <w:nsid w:val="2A1E0823"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36C22956"/>
+    <w:tmpl w:val="4524CEF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21642A2D"/>
+    <w:nsid w:val="2AF94924"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30E65A7E"/>
+    <w:tmpl w:val="93A2294A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22990D96"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373E0E38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1638AB86"/>
+    <w:tmpl w:val="CEAAE2A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28FA2C96"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="385851B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D9E5DAC"/>
+    <w:tmpl w:val="800855A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0D7DE1"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E766C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1542CF2"/>
+    <w:tmpl w:val="1DC2DD5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8A52BA"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EFF7863"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9189EBC"/>
+    <w:tmpl w:val="A85E8CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="3058667F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424D57E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BBC6AA6"/>
+    <w:tmpl w:val="25A821E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308473C6"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A526857"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5678A28C"/>
+    <w:tmpl w:val="B33ED884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329B303A"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ABB37F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00B68B60"/>
+    <w:tmpl w:val="6A328AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A769FD"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ABC545B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D38C17DE"/>
+    <w:tmpl w:val="D9B8F9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42BF6DF5"/>
+    <w:nsid w:val="4EAC5060"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96AA62D0"/>
+    <w:tmpl w:val="EB8E2E96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DB2A31"/>
+    <w:nsid w:val="5029097D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BD6E3DE"/>
+    <w:tmpl w:val="BB02F192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="469D3AF6"/>
+    <w:nsid w:val="50EF2CC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA126244"/>
+    <w:tmpl w:val="ABD46ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48937F94"/>
+    <w:nsid w:val="541D1B3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D241B3E"/>
+    <w:tmpl w:val="B774657E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E5E306A"/>
+    <w:nsid w:val="5B6326E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71704F86"/>
+    <w:tmpl w:val="38A45926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E72390C"/>
+    <w:nsid w:val="5DFE2263"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68C01844"/>
+    <w:tmpl w:val="4E0452CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FCF7B7F"/>
+    <w:nsid w:val="5EEB334C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC0A191C"/>
+    <w:tmpl w:val="37287D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579A7821"/>
+    <w:nsid w:val="62B91E18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A71C6770"/>
+    <w:tmpl w:val="D2385BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A2E5307"/>
+    <w:nsid w:val="63127897"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D94BAE0"/>
+    <w:tmpl w:val="699C248C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ABD56C7"/>
+    <w:nsid w:val="633B13D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C306FE2"/>
+    <w:tmpl w:val="AD1C94DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6949C0"/>
+    <w:nsid w:val="69511EC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D26ACF00"/>
+    <w:tmpl w:val="F516FE1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E1106F1"/>
+    <w:nsid w:val="6A225CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1EA5684"/>
+    <w:tmpl w:val="F3384D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62396D03"/>
+    <w:nsid w:val="6AB20793"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0B00E7E"/>
+    <w:tmpl w:val="9314F5F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="690952A4"/>
+    <w:nsid w:val="6E8B1FD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F82BC10"/>
+    <w:tmpl w:val="79F2D70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="740F2972"/>
+    <w:nsid w:val="76352655"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DF47940"/>
+    <w:tmpl w:val="ABD49962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="797717B6"/>
+    <w:nsid w:val="784C3E03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="288E36F4"/>
+    <w:tmpl w:val="BB509002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0D7F57"/>
+    <w:nsid w:val="7B2C1E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F5A2638"/>
+    <w:tmpl w:val="9B466922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="16">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="26">
-[...11 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="31">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2808,51 +2808,50 @@
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
-    <w:rsid w:val="008215D5"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
@@ -2872,50 +2871,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EC60B6"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3967,61 +3967,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008215D5"/>
+    <w:rsid w:val="00EC60B6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008215D5"/>
+    <w:rsid w:val="00EC60B6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4307,51 +4307,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75374258-43B9-4EEA-BF05-02E57CCAABEC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCCFF02B-11F8-46B3-819F-2C05C4DA0E94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>279</Words>
   <Characters>1595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>