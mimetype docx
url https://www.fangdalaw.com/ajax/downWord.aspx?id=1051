--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="69AAB48B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2190385A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EC60B6">
+            <w:r w:rsidRPr="00185FC7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张望</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="54DD1C73" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+          <w:p w14:paraId="706EB16B" w14:textId="34CE8912" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EC60B6">
+            <w:r w:rsidRPr="00185FC7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="41994D75" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+          <w:p w14:paraId="6199424A" w14:textId="726D501A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EC60B6">
+            <w:r w:rsidRPr="00185FC7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1160 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="313D47A3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+          <w:p w14:paraId="4F910ACA" w14:textId="66A6EA1B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EC60B6">
+            <w:r w:rsidRPr="00185FC7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wang.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="41DE5EFE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7989E281" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00185FC7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AEF0780" wp14:editId="728D7EB8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39C36699" wp14:editId="7F4904FF">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="16F212A8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC60B6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2C7006F8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00185FC7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EC60B6">
+            <w:r w:rsidRPr="00185FC7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张望律师的主要执业领域为破产与重组，和商事争议解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B3AA96" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6D1374D4" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1028 +438,1028 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1784301D" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="2B3F591C" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B056C9E" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="75D68682" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产与重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DE2F01" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="1810F9C0" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上市公司上海全筑控股集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603030）预重整及重整案中担任临时管理人及管理人负责人，该案为全国首例在上海证券交易所上市的可转换公司债券发行人重整案，也是上海首例上市公司预重整转重整案，该案获评2023年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全国破产经典案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名奖、上海破产法庭2023年度经典案例、上海破产法庭2023年度十佳管理人优秀履职案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F66B68C" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="0419911D" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上市公司花王生态工程股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603007）预重整及重整案、其控股股东重整案中担任临时管理人及管理人执行负责人，花王股份预重整案为全国首例上市公司可转换公司债券发行人预重整案，是2024年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新国九条</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>实施后全国首家受理重整并在年内重整成功的上市公司案例，获评2024年度</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全国破产经典案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名奖、江苏省高级人民法院发布的江苏法院2024年度十大典型案例中唯一的破产案例、江苏法院2024年度破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB3558C" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="1FE4A2EC" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中科建设开发总公司预重整及重整案中担任临时管理人及管理人执行负责人，该案为上海首例引入信托计划的重整案件、首例预重整转重整案件，涉及资产负债共近千亿，同时当选</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度十大</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全国破产经典案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、上海破产法庭2021年度十佳管理人优秀履职案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5855A70F" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="6A4330FF" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上海生南实业发展有限公司重整案中担任管理人负责人，该案为全国首例有法规支撑的、法院根据申请人提名指定管理人的重整案件，也是上海市浦东新区人民法院破产审判庭成立后受理的首例重整案件，同时当选上海浦东新区人民法院</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C14FB17" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="7355842E" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在鼎立置业（上海）有限公司预重整及重整案中担任临时管理人及管理人负责人，该案为《上海破产法庭预重整案件办理规程（试行）》颁布后，上海破产法庭受理的首起预重整案件，同时当选上海破产法庭</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度典型案例、2022年度十佳管理人优秀履职案例综合评分第一名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53871C48" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="2A42A8D5" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在上海三盛宏业投资（集团）有限责任公司破产案中担任管理人负责人，该案涉及负债规模人民币上百亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A1BDE0" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="545D9AFF" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某主要债权人及原投资者参与上市公司凯撒同盛发展股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000796）预重整及重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7212CE51" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="53DC02E3" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在新光集团及其关联企业的破产重整案件中担任政府及管理人顾问，该案涉及负债规模人民币数百亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3A04DD" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="6FD518AB" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在搜狐旗下上海晶茂文化传播有限公司破产清算案中担任管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1297F161" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="59E1E07B" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国科学院控股有限公司及多家中科院下属科研机构开展企业清理工作或向其提供咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5034D756" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="1444057B" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的粘胶纤维跨国公司通过破产程序收购一家中国相关产业的公司，该案当选江苏省高级人民法院</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年江苏法院破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8A5591" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="30261A51" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方前海作为投资人参与处理多起破产重整</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/清算项目，涉及四川、江西等地</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0A032E" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="69724B75" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在南通明德破产案中代表债权人会议主席</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1F8A3A" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="3993ED5D" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在新加坡共和国高等法院的一项法律程序中为一家中国船舶公司就中国破产法问题提供咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1978F2C8" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="410066E7" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外银团参与大连</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>STX破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FF86B3" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="1633F952" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某境外特殊机会投资基金参与对深圳、湖北等多地房地产破产项目收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DC6F81" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="5A209D67" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外商投资企业处理其在中国设立实体的自主清算案件或向其提供咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF734BD" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="2B4956DE" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71028B34" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="0B37A38C" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大证券处理与暴风集团的争议并作为代理人参与诉讼，该争议由一起标志性的跨境并购所产生，争议涉及金额约人民币数十亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602B65D3" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="79A6A5DC" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家纳斯达克上市公司的香港子公司处理其与一家中国国有企业在中国国际经济贸易仲裁委员会的合资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC9DBEA" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="74FF07A7" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在德国的跨国制药及生命科学公司处理在一系列知名兼并收购交易中产生的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB8B337" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="0A175CE6" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在美国的生物技术产品开发公司的中国子公司处理在中国国际经济贸易仲裁委员会的经销协议纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C74956" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="26875E45" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在英国的跨国工程公司处理多起关于买卖合同及经销合同的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2905CAE8" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="24E772AE" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家法兰克福证券交易所上市的专用化学品公司的中国子公司在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理一起技术转让纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFCB2F4" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="0A8A0B36" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部设在德国的全球领先的建筑工程公司处理一起在上海仲裁委员会的工程合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0DE204" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="68BD2BB2" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际媒体与娱乐巨头在中国国际经济贸易仲裁委员会处理关于许可协议的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0811EAE9" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="1610B209" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的汽车公司在中国法院处理多起因重大事故引发的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597C3D19" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="10FEA55C" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家海外公司向中国法院申请承认与执行境外仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B95D37B" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="7C30A3DA" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在国际银团贷款有关的系列争议中代表一位中国的借款方</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1021B896" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="008A783A" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C86F8E7" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="2A2BFC58" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国威斯康星大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699B62B0" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="1190847F" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189983AF" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="238F9143" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F899D06" w14:textId="77777777" w:rsidR="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="6C03EDA5" w14:textId="77777777" w:rsidR="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0D59D1CA" w:rsidR="00A46A04" w:rsidRPr="00EC60B6" w:rsidRDefault="00EC60B6" w:rsidP="00EC60B6">
+    <w:p w14:paraId="4F0A196B" w14:textId="6DC0D025" w:rsidR="00A46A04" w:rsidRPr="00185FC7" w:rsidRDefault="00185FC7" w:rsidP="00185FC7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC60B6">
+      <w:r w:rsidRPr="00185FC7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国威斯康星州</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC60B6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00185FC7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1665,218 +1665,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01EA1F14"/>
+    <w:nsid w:val="088D2E04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="572CC7A6"/>
+    <w:tmpl w:val="2E4A4E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F085D8F"/>
+    <w:nsid w:val="09246D67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35C89AE6"/>
+    <w:tmpl w:val="C6181C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13171EFD"/>
+    <w:nsid w:val="0CD74B20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CE603D0"/>
+    <w:tmpl w:val="98E62314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB71BFD"/>
+    <w:nsid w:val="0D5232CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0B02EDA"/>
+    <w:tmpl w:val="6A2ECDB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB12919"/>
+    <w:nsid w:val="11482FE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93A2294A"/>
+    <w:tmpl w:val="79867EB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24226CDF"/>
+    <w:nsid w:val="144E2C8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49D2891A"/>
+    <w:tmpl w:val="A2A2C8D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A1E0823"/>
+    <w:nsid w:val="1C453F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4524CEF2"/>
+    <w:tmpl w:val="A84AC306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF94924"/>
+    <w:nsid w:val="1D697F44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93A2294A"/>
+    <w:tmpl w:val="7B18E0C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F8A233B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9EC3CA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27DD0D1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36C0CA10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B190C12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAB215B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3D112A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="558C397E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1945,93 +2029,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373E0E38"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FF45C6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEAAE2A6"/>
+    <w:tmpl w:val="31FAC972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385851B7"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="322D3118"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="800855A4"/>
+    <w:tmpl w:val="0D58247A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="335C0D37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D48C802C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34415FC8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D4019DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="376D0C93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F452871E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2103,637 +2250,490 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E766C94"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D1E6BDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DC2DD5C"/>
+    <w:tmpl w:val="449215F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EFF7863"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D5B0BFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A85E8CF2"/>
+    <w:tmpl w:val="E6B428EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424D57E8"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6C7181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25A821E8"/>
+    <w:tmpl w:val="6C36E7AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A526857"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491609A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B33ED884"/>
+    <w:tmpl w:val="76ECAC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ABB37F1"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC12745"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A328AF6"/>
+    <w:tmpl w:val="31FAC972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ABC545B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50202129"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9B8F9F0"/>
+    <w:tmpl w:val="E0C6A514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EAC5060"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505179D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB8E2E96"/>
+    <w:tmpl w:val="DA708AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5029097D"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50895495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB02F192"/>
+    <w:tmpl w:val="B736250E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50EF2CC7"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51364E26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABD46ACE"/>
+    <w:tmpl w:val="414463C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541D1B3A"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554C7DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B774657E"/>
+    <w:tmpl w:val="7A26A102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B6326E1"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57900933"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38A45926"/>
+    <w:tmpl w:val="E5DCEA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DFE2263"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E62E2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E0452CC"/>
+    <w:tmpl w:val="25DCB67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EEB334C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B56F5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37287D4A"/>
+    <w:tmpl w:val="2244CF60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62B91E18"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69757499"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2385BC2"/>
+    <w:tmpl w:val="E6CE243A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63127897"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75CF6639"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="699C248C"/>
+    <w:tmpl w:val="2230DF9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633B13D3"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3F0C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD1C94DE"/>
+    <w:tmpl w:val="F576309C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
-[...17 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
-[...44 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2744,50 +2744,51 @@
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
+    <w:rsid w:val="00185FC7"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
@@ -2871,51 +2872,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EC60B6"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3967,61 +3967,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC60B6"/>
+    <w:rsid w:val="00185FC7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EC60B6"/>
+    <w:rsid w:val="00185FC7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4307,51 +4307,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCCFF02B-11F8-46B3-819F-2C05C4DA0E94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10528786-4861-486C-95B6-8A453836BE8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>279</Words>
   <Characters>1595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>