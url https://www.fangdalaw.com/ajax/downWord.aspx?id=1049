--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="110CB2A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="510F90C7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FE056E">
+            <w:r w:rsidRPr="00E246D6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>肖春晖</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2B8C6079" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+          <w:p w14:paraId="706EB16B" w14:textId="64AD72F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FE056E">
+            <w:r w:rsidRPr="00E246D6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE056E">
+            <w:r w:rsidRPr="00E246D6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="435DC5B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+          <w:p w14:paraId="6199424A" w14:textId="6D20B5F0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FE056E">
+            <w:r w:rsidRPr="00E246D6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5937 / +86 755 8159 3519 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7F75F8EE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+          <w:p w14:paraId="4F910ACA" w14:textId="1AF09F37" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FE056E">
+            <w:r w:rsidRPr="00E246D6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>patrick.xiao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3F916635" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE056E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="31781B51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="480ADB1E" wp14:editId="583469CD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67BCB8A2" wp14:editId="0B51926C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6BDBB64C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FE056E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1C18D188" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FE056E">
+            <w:r w:rsidRPr="00E246D6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>肖春晖律师的执业领域为争议解决与合规事务</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5B7436" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="48B16C29" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1298 +447,1298 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C86C04" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="48AE6C0E" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>肖春晖律师经常代表上市公司、股权投资基金、私募基金、金融机构以及外商投资企业处理大型复杂的商事争议，案件类型包括上市公司并购重组争议、投融资争议、合资公司争议、公司治理及控制权争夺、各类商事合同争议以及民刑交叉案件等。此外，肖律师在证券市场行政执法、反腐败调查、海关等合规领域具有相当的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EEDCFF" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="7E5E9CCC" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337CD3BF" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="411A6697" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与上市公司相关的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1780B579" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="64A17AD4" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市企业处理其与目标公司原股东之间因重大资产重组及业绩对赌安排产生的一系列争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D215096" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="0ADBE8B1" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就因重大资产重组及业绩对赌安排产生的业绩对赌争议和公司控制权纠纷，为另一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D302DCD" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="5AB84280" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司的母公司股权收购事宜，向一家知名的大型国有企业下属投资公司提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53712B28" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="67107A00" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就因重大资产重组及业绩对赌安排产生的争议，向一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77208459" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="28624D77" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私募股权投资基金，就某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司单方面终止重大资产重组方案的违约行为采取法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FA5CC1" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="331EAE97" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/合资公司/公司控制权争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDB8958" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="0249064F" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名医疗器械生产企业处理其与合作伙伴之间关于中国子公司的增资及股权转让的一系列纠纷（争议标的总金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21亿元）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E5E1B2" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="3419D99C" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就投资过程中的合资公司争议，向一家金融集团下属企业提供法律分析意见（争议标的金额人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿元）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D6D1B" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="327C18BE" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名服装品牌处理其与合作伙伴之间关于合资公司的一系列纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8E1D9A" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="0868479E" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家家族信托基金处理其在华投资的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5家企业的公司控制权争夺纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F561BB0" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="15D1D0B8" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型集团企业处理与一宗大型国际股权收购交易中涉及中国部分的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F4FB8B" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="275FC4CF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他类型的商事争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462963AA" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="3EB5CAC4" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家汽车消费品、快速消费品、医药企业，处理其与经销商、分销商之间的经销协议纠纷，并代表其提起并参加与解除经销协议相关的诉讼或仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B414508" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="2CCDBCF7" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名零售企业，处理其旗下大卖场与业主之间的租赁协议纠纷，代表其提起并参加与解除租赁协议相关的诉讼或仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04880BEC" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="21576955" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内外多家贸易企业，处理与大型设备及大宗商品相关的国际货物买卖纠纷，代表其提起并参加诉讼或仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35380189" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="09EE6810" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家高科技创业公司，处理其与员工之间的股权激励合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53579FD7" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="5335F283" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的汽车座椅制造企业，处理其与物流供应商之间的物流服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B86C976" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="1D7F30B6" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券市场行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDDE154" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="0B6E1A33" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家投资机构应对证监会对其涉嫌市场操纵行为而开展的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F73A0F" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="2F27733E" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就交易所作出的限制交易决定书以及证监会启动的行政调查，向一家私募证券投资基金提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024C5F5F" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="75D0B06C" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反腐败调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56897443" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="3B55EEAC" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>多家协助跨国药企进行内部合规调查，起草调查报告并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2837E3A2" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="57DA106F" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在华美资企业调查财务部与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT部门的舞弊事件，代表该企业向公安机关报案，并处理相关劳动仲裁及商业诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1D9860" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="5F5BD3CF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在华欧洲知名企业调查其销售人员的舞弊事件并提供分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660354CF" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="39233CF5" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在华日资企业调查销售人员的舞弊事件并提供分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED3ADB4" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="63006B97" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就员工与供应商之间的舞弊案件，代表多家跨国企业在华子公司开展内部合规调查（涉及的行业包括大卖场、汽车膜、建筑膜、工程器械、汽车销售等），并代表客户向涉事员工及供应商提起民事诉讼及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或刑事举报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCE83B2" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="5C7A1481" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>海关法与贸易合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB491C4" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="4495D6AD" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家美资物流企业提供内部法律调查服务，调查保税货物“账货不实”的原因并分析海关法律风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3202F32D" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="7F4B5AEF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家欧洲奢侈品集团提供内部法律调查服务，查实其申报的货物商品编码是否正确并分析海关法律风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4544DE07" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="5C9EBC54" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先汽车企业提供内部法律调查服务，查实是否存在低报运费并分析海关法律风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA41042" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="7FEE88FF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先快速消费品企业，作为其辩护人参加其涉嫌低报进口货物成交价格的刑事案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3958EEF9" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="12737FA0" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国食品企业提供在收购交易中与海关及贸易合规相关的法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7275EF63" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="407CE3D3" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的跨境电商企业提供与进口、出口电商相关的合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CFB514" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="6BCF0D41" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国制造企业提供与海关主动披露相关的合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650A8FA1" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="4B16BB10" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F12419" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="36F2D022" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFCAFD4" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="487FEA44" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学法学院，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173A04DB" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="1A8CE9D3" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D4BC2C" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="24493D2D" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740B63AD" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="69025B54" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4342C3E5" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="4C0213B0" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC39A14" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="35E0CA2D" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4143E9" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="7A732FB1" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>肖春晖律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011年加入方达律师事务所。在加入方达所之前，肖律师供职于两家知名律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C071E8" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="7753D0AC" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679985A8" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="18D30B2F" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3643C453" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="240D2FB4" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《上市公司重大资产重组中的业绩对赌：标的资产公司治理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>攻守之道</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EB2C00" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="151F1B06" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《上市公司重大资产重组中的业绩对赌：纠纷的早期诊断及律师介入时点》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D75AB83" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="4BD67D0B" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《上市公司重大资产重组中的业绩对赌：警惕业绩补偿股质押的危险信号》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A53ED" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="2175A205" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《上市公司重大资产重组中的业绩对赌：常见的解决方案》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C91EB1" w14:textId="77777777" w:rsidR="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="20316365" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《浅析归类争议中申报不实与归类差错的认定》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="67DD50B8" w:rsidR="00A46A04" w:rsidRPr="00FE056E" w:rsidRDefault="00FE056E" w:rsidP="00FE056E">
+    <w:p w14:paraId="4F0A196B" w14:textId="33D3EE20" w:rsidR="00A46A04" w:rsidRPr="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE056E">
+      <w:r w:rsidRPr="00E246D6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从一则案例看转让定价安排中申报不实的认定》 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FE056E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E246D6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1944,281 +1944,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E24E44"/>
+    <w:nsid w:val="02B17600"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48BA898C"/>
+    <w:tmpl w:val="A59E1A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05ED0F09"/>
+    <w:nsid w:val="037C5C55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="431E3EC2"/>
+    <w:tmpl w:val="ABCC643A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06906726"/>
+    <w:nsid w:val="05E260A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54C81748"/>
+    <w:tmpl w:val="4A005ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D9A7553"/>
+    <w:nsid w:val="0AD253CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="580ADB74"/>
+    <w:tmpl w:val="73A60E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10FE0A7A"/>
+    <w:nsid w:val="1370589E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B441086"/>
+    <w:tmpl w:val="64C68E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11192852"/>
+    <w:nsid w:val="1425790B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3A815C6"/>
+    <w:tmpl w:val="E79E40CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11732AB6"/>
+    <w:nsid w:val="1C6A4B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93CA10AC"/>
+    <w:tmpl w:val="DB0E463E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21266C57"/>
+    <w:nsid w:val="1D4E747E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03064D30"/>
+    <w:tmpl w:val="27A424EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26571107"/>
+    <w:nsid w:val="207F6903"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B14E774E"/>
+    <w:tmpl w:val="830E0EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A2C1048"/>
+    <w:nsid w:val="21C5379B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE9CF5CA"/>
+    <w:tmpl w:val="29F86AB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D1234B2"/>
+    <w:nsid w:val="23DC59C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5EC155C"/>
+    <w:tmpl w:val="BCD007D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25B67DBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6360E394"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25DF1438"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EE48A06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27D13888"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48346BEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299500CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E304907C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2287,948 +2371,864 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B37DD2"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F545593"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CF08A9E"/>
+    <w:tmpl w:val="EA6E1DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="311F258A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F70B4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04C8C366"/>
+    <w:tmpl w:val="43126F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34061B2F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA569AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C56463A"/>
+    <w:tmpl w:val="4440AFBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C427214"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C827BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60DC3944"/>
+    <w:tmpl w:val="39BAF67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40250A4E"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E086825"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60DC3944"/>
+    <w:tmpl w:val="C8C48E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41285377"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402C16F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B91038A8"/>
+    <w:tmpl w:val="25B03B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41F64F47"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="405830A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2890915C"/>
+    <w:tmpl w:val="3154E19C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436F347C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45B869CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="397A627C"/>
+    <w:tmpl w:val="D52A3778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43793180"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C0D565C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="329E473C"/>
+    <w:tmpl w:val="0AF6E988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473F0B94"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D8C4B6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BFC3DD2"/>
+    <w:tmpl w:val="6EC84994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475A7C97"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="503A0A68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72025AE4"/>
+    <w:tmpl w:val="DF16E9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484F3B9A"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53AC2A01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95EAAA60"/>
+    <w:tmpl w:val="C8E0CFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B705A4C"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DE58DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE3E9702"/>
+    <w:tmpl w:val="DD7A265C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9459DE"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57132E01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D0CC986"/>
+    <w:tmpl w:val="97727532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E53009F"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5E10B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5582EDC8"/>
+    <w:tmpl w:val="A454BCB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FDC7873"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BCD12B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="291C8C94"/>
+    <w:tmpl w:val="7136ADC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="502A1281"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE368FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D9ADBF2"/>
+    <w:tmpl w:val="C3762804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D12B63"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="672C4914"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFFCFEC2"/>
+    <w:tmpl w:val="9536E5D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E75CDC"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A2D7D24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3DE62BE"/>
+    <w:tmpl w:val="BBDEB760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522B1152"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DEA0973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2DCD4AE"/>
+    <w:tmpl w:val="CDBC613C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56C174AF"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="728116ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85547A76"/>
+    <w:tmpl w:val="BDE0BE6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C34746B"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72D10E80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="482AD35A"/>
+    <w:tmpl w:val="C8C48E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC621C7"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76FD23D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC945BA4"/>
+    <w:tmpl w:val="5B18261C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60237679"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="781931BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C88C33CC"/>
+    <w:tmpl w:val="A65CB6DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64A9063C"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="795C0BCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74B23506"/>
+    <w:tmpl w:val="D1B0F024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65BA6893"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D659C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD2CB3C2"/>
+    <w:tmpl w:val="8AD0EA10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6700297F"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BEA181E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF94D312"/>
+    <w:tmpl w:val="01D0EDE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="19">
-[...70 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3360,68 +3360,68 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E246D6"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
-    <w:rsid w:val="00FE056E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4462,61 +4462,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE056E"/>
+    <w:rsid w:val="00E246D6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE056E"/>
+    <w:rsid w:val="00E246D6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4802,51 +4802,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1CC99A3-D0E7-4922-B2A5-7F5AC64970B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70295FD4-57B0-482A-B5FA-37E5FE99FA17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>287</Words>
   <Characters>1638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>