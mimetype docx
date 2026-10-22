--- v1 (2026-08-20)
+++ v2 (2026-10-22)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="510F90C7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="154864FA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00652A18" w:rsidP="00652A18">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E246D6">
+            <w:r w:rsidRPr="00652A18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>肖春晖</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="64AD72F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+          <w:p w14:paraId="706EB16B" w14:textId="337CCCAB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00652A18" w:rsidP="00652A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E246D6">
+            <w:r w:rsidRPr="00652A18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E246D6">
+            <w:r w:rsidRPr="00652A18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6D20B5F0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+          <w:p w14:paraId="6199424A" w14:textId="55C49031" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00652A18" w:rsidP="00652A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E246D6">
+            <w:r w:rsidRPr="00652A18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5937 / +86 755 8159 3519 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1AF09F37" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+          <w:p w14:paraId="4F910ACA" w14:textId="70DC79FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00652A18" w:rsidP="00652A18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E246D6">
+            <w:r w:rsidRPr="00652A18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>patrick.xiao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="31781B51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0987EF20" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00652A18" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67BCB8A2" wp14:editId="0B51926C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EED51F4" wp14:editId="0D0DAC7B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1C18D188" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E246D6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="55410F71" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00652A18" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E246D6">
+            <w:r w:rsidRPr="00652A18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>肖春晖律师的执业领域为争议解决与合规事务</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B16C29" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3EE18B2E" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1298 +447,1298 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AE6C0E" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1816DC8D" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>肖春晖律师经常代表上市公司、股权投资基金、私募基金、金融机构以及外商投资企业处理大型复杂的商事争议，案件类型包括上市公司并购重组争议、投融资争议、合资公司争议、公司治理及控制权争夺、各类商事合同争议以及民刑交叉案件等。此外，肖律师在证券市场行政执法、反腐败调查、海关等合规领域具有相当的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5E9CCC" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="2EE9338E" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411A6697" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="294237EA" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与上市公司相关的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A17AD4" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="35CC9E41" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市企业处理其与目标公司原股东之间因重大资产重组及业绩对赌安排产生的一系列争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADBE8B1" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="3EA5D213" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就因重大资产重组及业绩对赌安排产生的业绩对赌争议和公司控制权纠纷，为另一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB84280" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="338D1125" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司的母公司股权收购事宜，向一家知名的大型国有企业下属投资公司提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67107A00" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="2D1FFE27" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就因重大资产重组及业绩对赌安排产生的争议，向一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28624D77" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="568EE2E7" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私募股权投资基金，就某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司单方面终止重大资产重组方案的违约行为采取法律行动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331EAE97" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="083EB985" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/合资公司/公司控制权争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0249064F" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="3B7AE384" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名医疗器械生产企业处理其与合作伙伴之间关于中国子公司的增资及股权转让的一系列纠纷（争议标的总金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21亿元）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3419D99C" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1F1DBF33" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就投资过程中的合资公司争议，向一家金融集团下属企业提供法律分析意见（争议标的金额人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿元）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327C18BE" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="30B3D68E" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名服装品牌处理其与合作伙伴之间关于合资公司的一系列纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0868479E" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="080836D1" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家家族信托基金处理其在华投资的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5家企业的公司控制权争夺纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D1D0B8" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1203D1F8" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型集团企业处理与一宗大型国际股权收购交易中涉及中国部分的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275FC4CF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="2926E5D3" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他类型的商事争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB5CAC4" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1E4760DB" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家汽车消费品、快速消费品、医药企业，处理其与经销商、分销商之间的经销协议纠纷，并代表其提起并参加与解除经销协议相关的诉讼或仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCDBCF7" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="43BA552A" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名零售企业，处理其旗下大卖场与业主之间的租赁协议纠纷，代表其提起并参加与解除租赁协议相关的诉讼或仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21576955" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="6A175296" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内外多家贸易企业，处理与大型设备及大宗商品相关的国际货物买卖纠纷，代表其提起并参加诉讼或仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EE6810" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="4DF9F818" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家高科技创业公司，处理其与员工之间的股权激励合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5335F283" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="4D365F69" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的汽车座椅制造企业，处理其与物流供应商之间的物流服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7F30B6" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="24EE3C89" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券市场行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6E1A33" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1FD6EF40" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家投资机构应对证监会对其涉嫌市场操纵行为而开展的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F27733E" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="42FECCE2" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就交易所作出的限制交易决定书以及证监会启动的行政调查，向一家私募证券投资基金提供法律分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D0B06C" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="0B9A2DB7" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反腐败调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B55EEAC" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="6C89849B" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>多家协助跨国药企进行内部合规调查，起草调查报告并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DA106F" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="0CE31524" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在华美资企业调查财务部与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT部门的舞弊事件，代表该企业向公安机关报案，并处理相关劳动仲裁及商业诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5BD3CF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="61CB1793" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在华欧洲知名企业调查其销售人员的舞弊事件并提供分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39233CF5" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="6C40C574" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在华日资企业调查销售人员的舞弊事件并提供分析意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63006B97" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="79045D02" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就员工与供应商之间的舞弊案件，代表多家跨国企业在华子公司开展内部合规调查（涉及的行业包括大卖场、汽车膜、建筑膜、工程器械、汽车销售等），并代表客户向涉事员工及供应商提起民事诉讼及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或刑事举报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7A1481" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="2872F2A1" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>海关法与贸易合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4495D6AD" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="7D0DC960" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家美资物流企业提供内部法律调查服务，调查保税货物“账货不实”的原因并分析海关法律风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4B5AEF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="5189D0E8" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家欧洲奢侈品集团提供内部法律调查服务，查实其申报的货物商品编码是否正确并分析海关法律风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9EBC54" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="72254CDF" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先汽车企业提供内部法律调查服务，查实是否存在低报运费并分析海关法律风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE88FF" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1C713074" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先快速消费品企业，作为其辩护人参加其涉嫌低报进口货物成交价格的刑事案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12737FA0" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1FFE8109" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国食品企业提供在收购交易中与海关及贸易合规相关的法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407CE3D3" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="48FEC632" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的跨境电商企业提供与进口、出口电商相关的合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCF0D41" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="7159DE45" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国制造企业提供与海关主动披露相关的合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B16BB10" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="52671170" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F2D022" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="403A1661" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487FEA44" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="1DA66F96" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学法学院，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8CE9D3" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="2ADB0CB1" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24493D2D" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="21BD1EF4" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69025B54" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="628F36E9" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0213B0" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="04BE6535" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E0CA2D" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="70CE02F3" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A732FB1" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="7E8454A2" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>肖春晖律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011年加入方达律师事务所。在加入方达所之前，肖律师供职于两家知名律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7753D0AC" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="68043EBB" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D30B2F" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="0F3C9C50" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240D2FB4" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="0DE9CA53" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《上市公司重大资产重组中的业绩对赌：标的资产公司治理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>攻守之道</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151F1B06" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="0B73D513" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《上市公司重大资产重组中的业绩对赌：纠纷的早期诊断及律师介入时点》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD67D0B" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="28E46094" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《上市公司重大资产重组中的业绩对赌：警惕业绩补偿股质押的危险信号》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2175A205" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="23E6184A" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《上市公司重大资产重组中的业绩对赌：常见的解决方案》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20316365" w14:textId="77777777" w:rsidR="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="615F68B6" w14:textId="77777777" w:rsidR="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《浅析归类争议中申报不实与归类差错的认定》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="33D3EE20" w:rsidR="00A46A04" w:rsidRPr="00E246D6" w:rsidRDefault="00E246D6" w:rsidP="00E246D6">
+    <w:p w14:paraId="4F0A196B" w14:textId="6C0091CA" w:rsidR="00A46A04" w:rsidRPr="00652A18" w:rsidRDefault="00652A18" w:rsidP="00652A18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E246D6">
+      <w:r w:rsidRPr="00652A18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从一则案例看转让定价安排中申报不实的认定》 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E246D6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00652A18" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1944,1291 +1944,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B17600"/>
+    <w:nsid w:val="030633E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A59E1A26"/>
+    <w:tmpl w:val="D9CA9762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037C5C55"/>
+    <w:nsid w:val="03EE7EDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABCC643A"/>
+    <w:tmpl w:val="E80A5E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E260A9"/>
+    <w:nsid w:val="082821B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A005ACE"/>
+    <w:tmpl w:val="7E0E7C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD253CF"/>
+    <w:nsid w:val="10647C41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73A60E84"/>
+    <w:tmpl w:val="D9CA9762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1370589E"/>
+    <w:nsid w:val="10926B65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64C68E8A"/>
+    <w:tmpl w:val="DAF8F026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1425790B"/>
+    <w:nsid w:val="129102C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E79E40CC"/>
+    <w:tmpl w:val="ACA48CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C6A4B0D"/>
+    <w:nsid w:val="16A73E90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB0E463E"/>
+    <w:tmpl w:val="1BBA2A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D4E747E"/>
+    <w:nsid w:val="1A747D6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27A424EC"/>
+    <w:tmpl w:val="DD78DA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207F6903"/>
+    <w:nsid w:val="2B7C67DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="830E0EBA"/>
+    <w:tmpl w:val="984E9634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21C5379B"/>
+    <w:nsid w:val="2B9D5A8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29F86AB2"/>
+    <w:tmpl w:val="1C4CEE96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23DC59C3"/>
+    <w:nsid w:val="2C07370B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCD007D8"/>
+    <w:tmpl w:val="614E7268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B67DBB"/>
+    <w:nsid w:val="2CEE65AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6360E394"/>
+    <w:tmpl w:val="19785568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DF1438"/>
+    <w:nsid w:val="2DCA4E38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EE48A06"/>
+    <w:tmpl w:val="FA88BDEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D13888"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300A2F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48346BEE"/>
+    <w:tmpl w:val="19F64CDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299500CD"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3199763A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E304907C"/>
+    <w:tmpl w:val="B32069CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F545593"/>
+    <w:nsid w:val="39791915"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA6E1DCE"/>
+    <w:tmpl w:val="FF9CB19C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F70B4A"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D385169"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43126F22"/>
+    <w:tmpl w:val="AC98D29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BA569AE"/>
+    <w:nsid w:val="47BD7206"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4440AFBC"/>
+    <w:tmpl w:val="D4881D82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C827BF6"/>
+    <w:nsid w:val="48035B30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39BAF67E"/>
+    <w:tmpl w:val="525A9EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E086825"/>
+    <w:nsid w:val="48440C25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8C48E1A"/>
+    <w:tmpl w:val="44C81E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="402C16F9"/>
+    <w:nsid w:val="4C1929C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25B03B74"/>
+    <w:tmpl w:val="76923674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405830A0"/>
+    <w:nsid w:val="518F2B02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3154E19C"/>
+    <w:tmpl w:val="70F4D3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B869CE"/>
+    <w:nsid w:val="51FB4888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D52A3778"/>
+    <w:tmpl w:val="B70A6D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C0D565C"/>
+    <w:nsid w:val="554038EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AF6E988"/>
+    <w:tmpl w:val="3CDC5060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8C4B6F"/>
+    <w:nsid w:val="560F4DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EC84994"/>
+    <w:tmpl w:val="7A406B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503A0A68"/>
+    <w:nsid w:val="5AFF32D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF16E9B6"/>
+    <w:tmpl w:val="9B4AF58C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53AC2A01"/>
+    <w:nsid w:val="5BFA4D6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8E0CFA6"/>
+    <w:tmpl w:val="A7505698"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DE58DB"/>
+    <w:nsid w:val="5D497630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD7A265C"/>
+    <w:tmpl w:val="97C4E0C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57132E01"/>
+    <w:nsid w:val="5ED023DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97727532"/>
+    <w:tmpl w:val="E23EF4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A5E10B1"/>
+    <w:nsid w:val="60A742CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A454BCB2"/>
+    <w:tmpl w:val="048A7310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BCD12B9"/>
+    <w:nsid w:val="622F6BC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7136ADC4"/>
+    <w:tmpl w:val="13C85616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE368FF"/>
+    <w:nsid w:val="6246563B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3762804"/>
+    <w:tmpl w:val="3502E5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="672C4914"/>
+    <w:nsid w:val="627157A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9536E5D8"/>
+    <w:tmpl w:val="91DAD534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A2D7D24"/>
+    <w:nsid w:val="6B4F0166"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBDEB760"/>
+    <w:tmpl w:val="525617C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEA0973"/>
+    <w:nsid w:val="6C80446A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDBC613C"/>
+    <w:tmpl w:val="457E6E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="728116ED"/>
+    <w:nsid w:val="70901B67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDE0BE6E"/>
+    <w:tmpl w:val="9FA4EA04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72D10E80"/>
+    <w:nsid w:val="72410740"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8C48E1A"/>
+    <w:tmpl w:val="BA7E20C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76FD23D1"/>
+    <w:nsid w:val="73403382"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B18261C"/>
+    <w:tmpl w:val="89D2D552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="781931BD"/>
+    <w:nsid w:val="73695050"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A65CB6DE"/>
+    <w:tmpl w:val="DCDEE78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="795C0BCD"/>
+    <w:nsid w:val="7497185A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1B0F024"/>
+    <w:tmpl w:val="ACFCAFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D659C9"/>
+    <w:nsid w:val="74D7388A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AD0EA10"/>
+    <w:tmpl w:val="D6CE242A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BEA181E"/>
+    <w:nsid w:val="75092434"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01D0EDE0"/>
+    <w:tmpl w:val="B5E22272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
-[...5 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
-[...88 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3283,50 +3283,51 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="00652A18"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -3360,51 +3361,50 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00E246D6"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4462,61 +4462,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E246D6"/>
+    <w:rsid w:val="00652A18"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E246D6"/>
+    <w:rsid w:val="00652A18"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4802,60 +4802,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70295FD4-57B0-482A-B5FA-37E5FE99FA17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EEB8918-FC66-4197-BDD7-A9B0F7F5B9F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>287</Words>
   <Characters>1638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>