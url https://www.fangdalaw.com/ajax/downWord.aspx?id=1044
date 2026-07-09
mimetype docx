--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="43B3FB71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="38C5E969" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00254D9E">
+            <w:r w:rsidRPr="00393694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>施静</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6AC208E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+          <w:p w14:paraId="706EB16B" w14:textId="1B983C43" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00254D9E">
+            <w:r w:rsidRPr="00393694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="30DC3A25" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+          <w:p w14:paraId="6199424A" w14:textId="3A4C8505" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00254D9E">
+            <w:r w:rsidRPr="00393694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4275 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0BAF6813" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+          <w:p w14:paraId="4F910ACA" w14:textId="2497F0E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00254D9E">
+            <w:r w:rsidRPr="00393694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>susie.shi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="389F36D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00254D9E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="16AE11B7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F07E093" wp14:editId="40CB879A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EEA4D7B" wp14:editId="3415DD54">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="63385114" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00254D9E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="740095F7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00254D9E">
+            <w:r w:rsidRPr="00393694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>施静的主要执业领域为兼并与收购、私募股权融资、中外合资、境外投资、外商直接投资和一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272BD0B6" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="255194FC" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1198 +438,1198 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9120EB" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="790E0DE3" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094A1A4D" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="10D0C4C6" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233E71F9" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="160057DC" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表倍耐力（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pirelli S.p.A.）参与其与中国化工旗下公司的资产整合、多起在中国的投资以及其在中国的一般公司事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB5F7F3" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="1BF4517A" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DiaSys Diagnostic System GmbH（一家总部位于德国的专注于体外诊断系统方案的研发和生产的跨国公司）及其他小股东向利德曼（一家A股上市公司）出售其持有的两家中国合资公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8017F3" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="560682CD" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纽约证券交易所上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Innovate Corp旗下投资主体向亨通集团有限公司（一家专注于通信领域的A股上市公司）出售其持有的华海通信国际有限公司股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3186D327" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="68D2A69C" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建银投资有限责任公司向欧洲私募股权机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAI Partners出售了其控股的SGD Pharma，SGD Pharma是一家总部位于法国的全球领先制药行业初级玻璃包装制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E06072" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="284157E4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MSU S.A.（阿根廷最大的农业公司之一）完成其对重庆粮食集团有限责任公司控股的阿根廷公司Oro Esperanza Agro S.A.的全资收购，收购通过在重庆联合产权交易所挂牌进场完成</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720AF2E5" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="17289692" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表满帮集团战略投资巴西车货匹配平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Truckpad Tecnologia e Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stica S.A.，并在运营经验和技术支持方面达成战略合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188B1BA9" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="0A014891" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的私募基金拟收购萌蒂制药中国业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A90AF1" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="4087D144" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nexelis Laboratories （一家加拿大CRO企业）就其与昭衍新药的战略合作提供中国法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3039C25E" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="2C0B6BEE" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为迈兰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mylan N.V.）的中国法律顾问，代表其与辉瑞公司（Pfizer Inc.）非专利品牌药和仿制药业务部门辉瑞普强（Upjohn）合并及设立新的全球制药公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402CFDE7" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="7E4A7283" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国医药公司拟与一家中国领先的医药公司设立合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C01465" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="10FEBBF3" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表总部位于美国的互联网医疗科技平台中智全球控股有限公司在中国与李政共同设立中外合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AC9A16" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="1EDE60D5" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中智全球控股有限公司（美国的互联网医疗科技平台）的中国律师，代表其在香港联合交易所主板进行全球发售和上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C28E16" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="7A448642" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴出行与优步中国的合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAD130C" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="47104C87" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信金资本拟收购一家全球医疗器械制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362C27F1" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="04801612" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企拟议收购一家欧洲医疗器械公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43731E2D" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="2D590676" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企拟出售在澳大利亚的两处工厂</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167702FF" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="3EBA724B" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国企业拟向全球最大汽车制造商之一出售所持有的德国上市公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532ED31D" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="25F9534A" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先私募基金拟收购一家计算机软件技术公司的特定业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCD85A1" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="656808E5" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴与埃森哲在中国成立合资企业，共同运营企加云（一家数字化营销服务提供商）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C04E6D3" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="26D87D5C" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名德国薄膜光伏企业拟与一家央企设立中外合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AF1543" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="2CFC547F" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国公司在中国设立中外合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F17AFB" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="420CA920" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金作为领投方参与思路迪诊断业务的股权融资，本次融资涉及总交易金额</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3472AF5C" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="77AC9E83" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本作为领投方参与对禾木生物工程有限公司的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23274236" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="6BC530D2" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华兴新经济完成了对山东威高介入医疗科技有限公司的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮股权投资，交易总金额逾12亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79446AD7" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="2E019FC4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顺为资本投资万怡医学的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资，万怡医学是中国领先的专业医学会组织者之一，专门从事医学学术会议和医疗保健活动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFF214E" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="78DD23F6" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本参与对人力资源一站式云服务商喔趣科技的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>D轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191214CB" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="50E5E1E4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴进行对神州专车价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿人民币的战略投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626DABC7" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="0B6B48DF" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本作为领投方参与飞鹏（航天时代飞鹏股份有限公司）的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F983855" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="7150D512" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智联招聘战略投资程序员智能测试平台猿圈测评</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7E2820" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="2978660C" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表任宸半导体（中信资本旗下投资平台）完成了其对数家半导体行业公司的股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C54D75C" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="79AFE9F7" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家风险投资机构和私募基金进行股权投资和出售，这些机构包括但不限于华平投资、中信资本、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰、云锋基金、华人文化产业投资基金、挚信资本、信金资本、华创资本、顺为资本和IDG资本</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502C7340" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="4288D4FE" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141F293A" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="50EA4424" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚法律学院，法律执业文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C33355" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="294D5374" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097CB4D5" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="6228CDCD" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国西南政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EF2BD1" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="10055E04" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7103EC9B" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="776C7BAA" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337D4DAA" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="2F0301DB" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国加利福尼亚州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217357D3" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="103FC1D4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070889A6" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="79D83D64" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B30EEDF" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="49F343C4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D6ACF1" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="2B802973" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D27CF3" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="25828FCC" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543BFB0F" w14:textId="77777777" w:rsidR="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="666115A8" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6193A3CE" w:rsidR="00A46A04" w:rsidRPr="00254D9E" w:rsidRDefault="00254D9E" w:rsidP="00254D9E">
+    <w:p w14:paraId="4F0A196B" w14:textId="5B59F11B" w:rsidR="00A46A04" w:rsidRPr="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，施静曾先后任职于亚司特律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00254D9E">
+      <w:r w:rsidRPr="00393694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ashurst Australia）和IBM澳大利亚。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00254D9E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00393694" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1835,541 +1835,604 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A71739"/>
+    <w:nsid w:val="002F37FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE3A749E"/>
+    <w:tmpl w:val="CB4CD934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A2F6F56"/>
+    <w:nsid w:val="08C109AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D912080C"/>
+    <w:tmpl w:val="9E6C1576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA32789"/>
+    <w:nsid w:val="10F2594A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B5C2F6C"/>
+    <w:tmpl w:val="4906CB2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F485D87"/>
+    <w:nsid w:val="117D2C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C50C568"/>
+    <w:tmpl w:val="764A65D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17780036"/>
+    <w:nsid w:val="15162E34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C75CAD5E"/>
+    <w:tmpl w:val="0B041D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FD47A6"/>
+    <w:nsid w:val="168D5F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5089E32"/>
+    <w:tmpl w:val="1628554C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19741AB7"/>
+    <w:nsid w:val="1A9A3C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="591882DE"/>
+    <w:tmpl w:val="E410D5E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19CA10F2"/>
+    <w:nsid w:val="1BF8320C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15E42F4A"/>
+    <w:tmpl w:val="8E8E6AE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6010AE"/>
+    <w:nsid w:val="20AD47BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78CA535E"/>
+    <w:tmpl w:val="5E16FCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E49190D"/>
+    <w:nsid w:val="22BB1966"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFFE6AA2"/>
+    <w:tmpl w:val="3FB8EA68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2052323C"/>
+    <w:nsid w:val="271A5C52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFFE6AA2"/>
+    <w:tmpl w:val="D40A02F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2098156E"/>
+    <w:nsid w:val="2B0F1427"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6AA7D28"/>
+    <w:tmpl w:val="7BCCCF50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D752C6D"/>
+    <w:nsid w:val="2C7C5D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8688A260"/>
+    <w:tmpl w:val="55201E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D764A03"/>
+    <w:nsid w:val="2CEC18ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A46C51A8"/>
+    <w:tmpl w:val="F90250F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E731F7E"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="303101B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46269724"/>
+    <w:tmpl w:val="92123174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C76DDF"/>
+    <w:nsid w:val="31BE75E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2618E54C"/>
+    <w:tmpl w:val="BE2AD0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31AF4E1F"/>
+    <w:nsid w:val="324C5B1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1D8FEF8"/>
+    <w:tmpl w:val="9D6E0628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3296629E"/>
+    <w:nsid w:val="32FB78B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE0EF184"/>
+    <w:tmpl w:val="4CD28596"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34BC5437"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F408571E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EA1F48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29504D9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="398B50F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED78B85E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2441,685 +2504,622 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2A59C9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C2C2D58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09322C50"/>
+    <w:tmpl w:val="57B66236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AC3709"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ED53521"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F4ED0C6"/>
+    <w:tmpl w:val="4906CB2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DF73A50"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41F46AC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F34C21E"/>
+    <w:tmpl w:val="CA9C5EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50520E1F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476F3299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A1244DC"/>
+    <w:tmpl w:val="C3FE83FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="509F1700"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5158675F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46BAA796"/>
+    <w:tmpl w:val="F9B2DA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50AA3DB7"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53162F8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5067102"/>
+    <w:tmpl w:val="A4A83BB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559C7C82"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="548412CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76EA4F0E"/>
+    <w:tmpl w:val="F42A85C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568149CE"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E81185"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8334E150"/>
+    <w:tmpl w:val="F58210B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="588E1A46"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="688F09CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CC27BB6"/>
+    <w:tmpl w:val="1E4A5A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="595550C1"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68D0535C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B176790C"/>
+    <w:tmpl w:val="2C229D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59F0170E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E075A66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="241E0DA6"/>
+    <w:tmpl w:val="6CAA4B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B6D3A53"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F1723E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE548092"/>
+    <w:tmpl w:val="7794F7C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C35210A"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F560F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00CE2A72"/>
+    <w:tmpl w:val="A2A2BF4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA245A0"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70535EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ACC6EAC"/>
+    <w:tmpl w:val="F404C1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="664E0EAA"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72E51760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AA09DF2"/>
+    <w:tmpl w:val="84DE98AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69936905"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73861AC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5183C72"/>
+    <w:tmpl w:val="6540E888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A644CF3"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78191AE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07521C6E"/>
+    <w:tmpl w:val="E026A3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DE77408"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A66763B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF18E9BA"/>
+    <w:tmpl w:val="4580A462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A825F8"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C477F11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F688A48"/>
+    <w:tmpl w:val="9634C040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7687761C"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD00EC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="990E1642"/>
+    <w:tmpl w:val="8C06448E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76BB26E9"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D1307AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48C4E632"/>
+    <w:tmpl w:val="2D9E7152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...103 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3141,64 +3141,64 @@
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
-    <w:rsid w:val="00254D9E"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="00393694"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -4353,61 +4353,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00254D9E"/>
+    <w:rsid w:val="00393694"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00254D9E"/>
+    <w:rsid w:val="00393694"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4693,51 +4693,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BB60AEA-EC19-4D9E-B09B-9697F37D05CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DF42880-117C-48C6-84AF-28471A8433D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>264</Words>
   <Characters>1506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>