--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="38C5E969" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
+          <w:p w14:paraId="2C4F11E8" w14:textId="675B9AC5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001424A9" w:rsidP="001424A9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00393694">
+            <w:r w:rsidRPr="001424A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>施静</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1B983C43" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
+          <w:p w14:paraId="706EB16B" w14:textId="404D65F0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001424A9" w:rsidP="001424A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00393694">
+            <w:r w:rsidRPr="001424A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3A4C8505" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
+          <w:p w14:paraId="6199424A" w14:textId="744C7104" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001424A9" w:rsidP="001424A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00393694">
+            <w:r w:rsidRPr="001424A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4275 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2497F0E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="00393694">
+          <w:p w14:paraId="4F910ACA" w14:textId="33989593" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001424A9" w:rsidP="001424A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00393694">
+            <w:r w:rsidRPr="001424A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>susie.shi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="16AE11B7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5522B8B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001424A9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EEA4D7B" wp14:editId="3415DD54">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="301435BE" wp14:editId="4385BED2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="740095F7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00393694" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7FAEEA43" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001424A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00393694">
+            <w:r w:rsidRPr="001424A9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>施静的主要执业领域为兼并与收购、私募股权融资、中外合资、境外投资、外商直接投资和一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255194FC" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0F0A9969" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1198 +438,1198 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790E0DE3" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="7B0609C4" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D0C4C6" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="07FFAFE4" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="160057DC" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="46BDFA5D" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表倍耐力（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pirelli S.p.A.）参与其与中国化工旗下公司的资产整合、多起在中国的投资以及其在中国的一般公司事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF4517A" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="47884725" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DiaSys Diagnostic System GmbH（一家总部位于德国的专注于体外诊断系统方案的研发和生产的跨国公司）及其他小股东向利德曼（一家A股上市公司）出售其持有的两家中国合资公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560682CD" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="3988C2AF" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纽约证券交易所上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Innovate Corp旗下投资主体向亨通集团有限公司（一家专注于通信领域的A股上市公司）出售其持有的华海通信国际有限公司股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D2A69C" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="2ECA7ED9" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建银投资有限责任公司向欧洲私募股权机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAI Partners出售了其控股的SGD Pharma，SGD Pharma是一家总部位于法国的全球领先制药行业初级玻璃包装制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284157E4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="50E09FCD" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MSU S.A.（阿根廷最大的农业公司之一）完成其对重庆粮食集团有限责任公司控股的阿根廷公司Oro Esperanza Agro S.A.的全资收购，收购通过在重庆联合产权交易所挂牌进场完成</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17289692" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="1E964049" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表满帮集团战略投资巴西车货匹配平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Truckpad Tecnologia e Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stica S.A.，并在运营经验和技术支持方面达成战略合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A014891" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="40AEF4D5" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的私募基金拟收购萌蒂制药中国业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4087D144" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="30A1B497" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nexelis Laboratories （一家加拿大CRO企业）就其与昭衍新药的战略合作提供中国法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0B6BEE" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="32832D93" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为迈兰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mylan N.V.）的中国法律顾问，代表其与辉瑞公司（Pfizer Inc.）非专利品牌药和仿制药业务部门辉瑞普强（Upjohn）合并及设立新的全球制药公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4A7283" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="2584BBEB" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国医药公司拟与一家中国领先的医药公司设立合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FEBBF3" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="6B294302" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表总部位于美国的互联网医疗科技平台中智全球控股有限公司在中国与李政共同设立中外合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDE60D5" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="6B768B3C" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中智全球控股有限公司（美国的互联网医疗科技平台）的中国律师，代表其在香港联合交易所主板进行全球发售和上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A448642" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="52EF7016" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴出行与优步中国的合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47104C87" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="2CC38CE4" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信金资本拟收购一家全球医疗器械制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04801612" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="3ACC90AB" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企拟议收购一家欧洲医疗器械公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D590676" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="5EF0E1BB" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企拟出售在澳大利亚的两处工厂</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBA724B" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="6DCB5DE2" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国企业拟向全球最大汽车制造商之一出售所持有的德国上市公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F9534A" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="7E4E817C" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先私募基金拟收购一家计算机软件技术公司的特定业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656808E5" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="34F0E23C" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴与埃森哲在中国成立合资企业，共同运营企加云（一家数字化营销服务提供商）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D87D5C" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="5FFE638B" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名德国薄膜光伏企业拟与一家央企设立中外合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFC547F" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="075A1D3C" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国公司在中国设立中外合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420CA920" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="24D9A54E" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金作为领投方参与思路迪诊断业务的股权融资，本次融资涉及总交易金额</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AC9E83" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="65880B15" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本作为领投方参与对禾木生物工程有限公司的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC530D2" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="7FB45CA4" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华兴新经济完成了对山东威高介入医疗科技有限公司的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮股权投资，交易总金额逾12亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E019FC4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="20E5027A" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顺为资本投资万怡医学的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资，万怡医学是中国领先的专业医学会组织者之一，专门从事医学学术会议和医疗保健活动</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DD23F6" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="223E00AF" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本参与对人力资源一站式云服务商喔趣科技的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>D轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E5E1E4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="1AE4ACE2" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴进行对神州专车价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿人民币的战略投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6B48DF" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="65EDD552" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本作为领投方参与飞鹏（航天时代飞鹏股份有限公司）的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7150D512" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="590673D1" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智联招聘战略投资程序员智能测试平台猿圈测评</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2978660C" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="31286EBB" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表任宸半导体（中信资本旗下投资平台）完成了其对数家半导体行业公司的股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AFE9F7" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="251E718A" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家风险投资机构和私募基金进行股权投资和出售，这些机构包括但不限于华平投资、中信资本、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰、云锋基金、华人文化产业投资基金、挚信资本、信金资本、华创资本、顺为资本和IDG资本</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4288D4FE" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="4BA3E2B7" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EA4424" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="39AC7842" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚法律学院，法律执业文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294D5374" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="2D0876BE" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚悉尼大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6228CDCD" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="065A20B5" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国西南政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10055E04" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="7E7BB36B" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776C7BAA" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="1DAF6A9B" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0301DB" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="62C42D8A" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国加利福尼亚州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103FC1D4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="5F04C816" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D83D64" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="57621522" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F343C4" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="5BCF9AAE" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B802973" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="64ADEDE9" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25828FCC" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="436F2471" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666115A8" w14:textId="77777777" w:rsidR="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="5CF923B9" w14:textId="77777777" w:rsidR="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5B59F11B" w:rsidR="00A46A04" w:rsidRPr="00393694" w:rsidRDefault="00393694" w:rsidP="00393694">
+    <w:p w14:paraId="4F0A196B" w14:textId="0D55FA67" w:rsidR="00A46A04" w:rsidRPr="001424A9" w:rsidRDefault="001424A9" w:rsidP="001424A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，施静曾先后任职于亚司特律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393694">
+      <w:r w:rsidRPr="001424A9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ashurst Australia）和IBM澳大利亚。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00393694" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001424A9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1835,344 +1835,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="002F37FB"/>
+    <w:nsid w:val="013B68F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB4CD934"/>
+    <w:tmpl w:val="6CE62FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C109AE"/>
+    <w:nsid w:val="024C4812"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E6C1576"/>
+    <w:tmpl w:val="6CE62FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F2594A"/>
+    <w:nsid w:val="045974D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4906CB2E"/>
+    <w:tmpl w:val="7B30445A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="117D2C3F"/>
+    <w:nsid w:val="06AB004C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="764A65D0"/>
+    <w:tmpl w:val="76204B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15162E34"/>
+    <w:nsid w:val="08955AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B041D5C"/>
+    <w:tmpl w:val="E5EE61AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168D5F97"/>
+    <w:nsid w:val="0F8510F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1628554C"/>
+    <w:tmpl w:val="DBAE331A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A9A3C4F"/>
+    <w:nsid w:val="15EC2529"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E410D5E4"/>
+    <w:tmpl w:val="FCB690F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF8320C"/>
+    <w:nsid w:val="186508D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E8E6AE8"/>
+    <w:tmpl w:val="435C755A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20AD47BA"/>
+    <w:nsid w:val="1BC051AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E16FCD0"/>
+    <w:tmpl w:val="AD6EE6F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BB1966"/>
+    <w:nsid w:val="1E927A40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FB8EA68"/>
+    <w:tmpl w:val="9676C71A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="271A5C52"/>
+    <w:nsid w:val="1F1D407F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D40A02F4"/>
+    <w:tmpl w:val="54A46F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0F1427"/>
+    <w:nsid w:val="1F813CEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BCCCF50"/>
+    <w:tmpl w:val="74B6C802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C7C5D0F"/>
+    <w:nsid w:val="22183A0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55201E90"/>
+    <w:tmpl w:val="74160F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CEC18ED"/>
+    <w:nsid w:val="2B911208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F90250F0"/>
+    <w:tmpl w:val="0BD2EB60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D69561B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E1ECDCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DB41D81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D630B0B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2241,180 +2283,138 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="303101B8"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35FA018B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92123174"/>
+    <w:tmpl w:val="13C4A5B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31BE75E7"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360510E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE2AD0CE"/>
+    <w:tmpl w:val="6D7A4306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324C5B1D"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397A2E88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D6E0628"/>
+    <w:tmpl w:val="04C2C320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32FB78B4"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F35CF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CD28596"/>
+    <w:tmpl w:val="6E9E1B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34BC5437"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A342A23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F408571E"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="ED78B85E"/>
+    <w:tmpl w:val="6F1E655A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2505,621 +2505,621 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2C2D58"/>
+    <w:nsid w:val="3F6A7B38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B66236"/>
+    <w:tmpl w:val="BAC0DD8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED53521"/>
+    <w:nsid w:val="441A4E87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4906CB2E"/>
+    <w:tmpl w:val="57305280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41F46AC5"/>
+    <w:nsid w:val="45F93383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA9C5EB0"/>
+    <w:tmpl w:val="023636EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476F3299"/>
+    <w:nsid w:val="4B042D41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3FE83FA"/>
+    <w:tmpl w:val="99D6129A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5158675F"/>
+    <w:nsid w:val="4B3D3761"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9B2DA38"/>
+    <w:tmpl w:val="B43A9082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53162F8F"/>
+    <w:nsid w:val="4DC71CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4A83BB4"/>
+    <w:tmpl w:val="EB189F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548412CD"/>
+    <w:nsid w:val="50800C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F42A85C2"/>
+    <w:tmpl w:val="15CC779E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54E81185"/>
+    <w:nsid w:val="53CD2C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F58210B6"/>
+    <w:tmpl w:val="9A46F51A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="688F09CD"/>
+    <w:nsid w:val="62AF14FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E4A5A26"/>
+    <w:tmpl w:val="2ACAE048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D0535C"/>
+    <w:nsid w:val="66F22C8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C229D8A"/>
+    <w:tmpl w:val="83B65370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E075A66"/>
+    <w:nsid w:val="67DA7484"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CAA4B9A"/>
+    <w:tmpl w:val="D162421A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F1723E0"/>
+    <w:nsid w:val="696A552A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7794F7C0"/>
+    <w:tmpl w:val="D95881C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F560F34"/>
+    <w:nsid w:val="69BE705B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2A2BF4C"/>
+    <w:tmpl w:val="37BE02AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70535EBB"/>
+    <w:nsid w:val="6BBD0C56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F404C1C2"/>
+    <w:tmpl w:val="9C88A5DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72E51760"/>
+    <w:nsid w:val="6D082838"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84DE98AE"/>
+    <w:tmpl w:val="E59AD134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73861AC4"/>
+    <w:nsid w:val="6FBE1EB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6540E888"/>
+    <w:tmpl w:val="63CAB66E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78191AE1"/>
+    <w:nsid w:val="71841E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E026A3B0"/>
+    <w:tmpl w:val="D340E7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A66763B"/>
+    <w:nsid w:val="76031395"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4580A462"/>
+    <w:tmpl w:val="05CEF18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C477F11"/>
+    <w:nsid w:val="76A57A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9634C040"/>
+    <w:tmpl w:val="F7D400A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CD00EC0"/>
+    <w:nsid w:val="7B926C72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C06448E"/>
+    <w:tmpl w:val="47A2A922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D1307AF"/>
+    <w:nsid w:val="7F25769D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D9E7152"/>
+    <w:tmpl w:val="9E2C99E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
-[...92 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="42">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3128,77 +3128,77 @@
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
+    <w:rsid w:val="001424A9"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="00393694"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -4353,61 +4353,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00393694"/>
+    <w:rsid w:val="001424A9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00393694"/>
+    <w:rsid w:val="001424A9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4693,51 +4693,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DF42880-117C-48C6-84AF-28471A8433D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA59EB45-FEB9-446C-8F9B-324FF653D675}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>264</Words>
   <Characters>1506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>