--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="313F7D8E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+          <w:p w14:paraId="2C4F11E8" w14:textId="358538F5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00390B24">
+            <w:r w:rsidRPr="00E046BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李凯</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6BC075D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+          <w:p w14:paraId="706EB16B" w14:textId="52E6CC98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00390B24">
+            <w:r w:rsidRPr="00E046BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5174CCD5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+          <w:p w14:paraId="6199424A" w14:textId="7B43C8E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00390B24">
+            <w:r w:rsidRPr="00E046BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1096 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="08E2F59A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+          <w:p w14:paraId="4F910ACA" w14:textId="727EE5AF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00390B24">
+            <w:r w:rsidRPr="00E046BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kli@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="04CC98DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00390B24" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2C5A7D1E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="381089C9" wp14:editId="4894B4AE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="267EB500" wp14:editId="7309C963">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05F4CFD8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00390B24" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="093E6B61" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00390B24">
+            <w:r w:rsidRPr="00E046BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李凯律师的主要执业领域为商事诉讼与仲裁，执行，公司清算及破产。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F628447" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="18D134C1" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,931 +438,931 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABBE170" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="27D48DCB" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0383A198" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="0C659766" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39830BAE" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="1CE96DAD" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家银行处理其与太子奶贷款纠纷诉讼案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02769DD8" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="1B2AE8FC" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行多家分行处理各类贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D9E5F" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="271D4230" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行处理贷款纠纷诉讼案件，涉及标的近亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739038A5" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="4204A95E" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大新银行处理贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFF2F1C" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="6E215C3D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华融资产公司处理不良资产，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0222FB87" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="05F4E6A5" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表长城资产公司处理多次不良资产执行案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BAF3AA" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="700CB461" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家租赁公司处理其与某大型民营企业融资租赁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F87785D" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="6C26C414" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡特比勒公司处理其与山西某公司融资租赁纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFD9977" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="74B964A6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常规争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A2134F" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="47CE346C" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和路雪公司处理其与湖北某公司加工合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0C6A86" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="0E03F7A6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港媒体公司处理其与上海某广告公司户外媒体纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE9EA5E" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="40327E45" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其与沈阳某国有企业股权转让纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF6E8EA" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="61FE3138" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某德国基金处理其与上海某公司房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4AB950" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="5FCAF709" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾基金处理其与某大型国有房地产开发企业房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577E42B2" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="4795720B" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾上市公司处理其与某大型房地产企业租赁合同纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDFBE64" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="11E2CA09" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州富力处理其涉及的仲裁裁决撤销案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE6A88C" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="066D5099" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司清算及破产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A7F293" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="10E0639D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任十余家公司强制清算清算组组长，负责强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4595EF8A" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="36F8D5C3" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其在无锡的合资公司的强制清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A407E53" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="606934AA" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西门子处理其在常州的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46571008" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="3C1DE1FD" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊士曼化工处理其在浙江的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C9F454" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="26DB60EB" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦处理其在北京的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A808706" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="1580EBB6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任数十家破产企业管理人负责人，负责破产清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11990191" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="3E2E6E51" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中粮处理五谷道场破产重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254B26FC" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="479C1664" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某海外上市公司作为重整方法律顾问参与某大型民营企业破产重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209E6AB9" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="0880D845" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受清盘人委托处理福记重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BBAB0F" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="380DF3F6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海信托参与健桥证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB4BA36" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="04377101" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市企业年金发展中心参与华夏证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED33C40" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="584D761D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某股份有限公司参与闽发证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAE59E8" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="55E3A333" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方集团公司处理其子公司破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF23873" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="1A89F7EF" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D60A4A" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="08859230" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厦门大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D14FB66" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="4B73011D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB1F1A5" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="72FFB14B" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5499C784" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="3B4D0BF1" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CDCA76" w14:textId="77777777" w:rsidR="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="1641DB31" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="47890C72" w:rsidR="00A46A04" w:rsidRPr="00390B24" w:rsidRDefault="00390B24" w:rsidP="00390B24">
+    <w:p w14:paraId="4F0A196B" w14:textId="6ADDCB03" w:rsidR="00A46A04" w:rsidRPr="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李凯律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390B24">
+      <w:r w:rsidRPr="00E046BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所。在加入方达律师事务所之前，李律师于2003年至2005年之间就职于上海汇衡律师事务所、于2001年至2003年就职于北京同达律师事务所上海分所。李律师同时也是中国注册会计师协会非执业会员以及上海市律师协会公司解散与破产清算研究会副主任。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00390B24" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E046BB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1568,260 +1568,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03271F48"/>
+    <w:nsid w:val="00A14ECA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="383A7D42"/>
+    <w:tmpl w:val="524C9628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E4474E"/>
+    <w:nsid w:val="029B1449"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6E09FD4"/>
+    <w:tmpl w:val="426A65B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="052A5560"/>
+    <w:nsid w:val="08124A74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBCE99E0"/>
+    <w:tmpl w:val="EBACDE84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081965EE"/>
+    <w:nsid w:val="0A2F623D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF5C62AC"/>
+    <w:tmpl w:val="950A43F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B31001A"/>
+    <w:nsid w:val="0C967827"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0B8E186"/>
+    <w:tmpl w:val="F14CAEB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C52752"/>
+    <w:nsid w:val="0D791CCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA44846E"/>
+    <w:tmpl w:val="EAF08276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C67632F"/>
+    <w:nsid w:val="0FF900E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83A4A8CC"/>
+    <w:tmpl w:val="7C8A4818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26AF3A63"/>
+    <w:nsid w:val="10C34D83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="926A7382"/>
+    <w:tmpl w:val="C61A6A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27B45573"/>
+    <w:nsid w:val="19C00270"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44329126"/>
+    <w:tmpl w:val="CE32E20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A7B6067"/>
+    <w:nsid w:val="1D7E342C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54C6C8F2"/>
+    <w:tmpl w:val="02746AB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FFC4D5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D72BF60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27CD1898"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22B02A7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D8A4E2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA90EC04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1890,753 +1953,690 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32E70C25"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31A00D85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EA245F2"/>
+    <w:tmpl w:val="2F5C211C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39DB4960"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EC7EDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BD08CF2"/>
+    <w:tmpl w:val="988E1142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5902FE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BBF5B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0509E96"/>
+    <w:tmpl w:val="DFC66706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="4262734E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4514455B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E14EFA0A"/>
+    <w:tmpl w:val="BC86F024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44203220"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47537018"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="271493CE"/>
+    <w:tmpl w:val="B3820CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="456912F1"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3568BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26201648"/>
+    <w:tmpl w:val="17FA587C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0C7231"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A56015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66600B4C"/>
+    <w:tmpl w:val="E892D9CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="574126F7"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546F77E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C194BDBC"/>
+    <w:tmpl w:val="AD74C060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AAF2CDB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55CF2222"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40C89C04"/>
+    <w:tmpl w:val="4F2E0F98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7C5855"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612E7A92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D0EA5BC"/>
+    <w:tmpl w:val="B3820CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA673D7"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62940F14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD2E5276"/>
+    <w:tmpl w:val="6BAC299E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F021B68"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="633E7B2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B242FBEE"/>
+    <w:tmpl w:val="665C3E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C44867"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D50FFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3F84D20"/>
+    <w:tmpl w:val="AB8EF784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DE7D66"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66150F3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="774C2B3E"/>
+    <w:tmpl w:val="DA942090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C745BE8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6876343E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31B09566"/>
+    <w:tmpl w:val="5D4A6248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D5E7278"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BCF353C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D7846DC"/>
+    <w:tmpl w:val="4A762138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F294D94"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2F46DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="454E15F2"/>
+    <w:tmpl w:val="6ACA5D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B85D1D"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EF61C8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7640EEA0"/>
+    <w:tmpl w:val="619AB6EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74AA5D0B"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A9B56F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA94E4D6"/>
+    <w:tmpl w:val="55368904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="769C12FA"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FF76C7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AF61DA6"/>
+    <w:tmpl w:val="A4AA9198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-[...50 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
-[...5 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2671,51 +2671,50 @@
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="00390B24"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -2769,50 +2768,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E046BB"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3870,61 +3870,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00390B24"/>
+    <w:rsid w:val="00E046BB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00390B24"/>
+    <w:rsid w:val="00E046BB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4210,51 +4210,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68F8716F-F5CE-4AAA-8EEF-F1A9D989DBB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1433D21-8593-47E4-A9FA-09C9F5580A5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>164</Words>
   <Characters>937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>