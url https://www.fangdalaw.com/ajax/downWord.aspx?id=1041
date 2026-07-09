--- v1 (2026-07-09)
+++ v2 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="358538F5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="579AF7AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E046BB">
+            <w:r w:rsidRPr="00C94ED8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李凯</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="52E6CC98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+          <w:p w14:paraId="706EB16B" w14:textId="6F1C1DCE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E046BB">
+            <w:r w:rsidRPr="00C94ED8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7B43C8E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+          <w:p w14:paraId="6199424A" w14:textId="24B05B01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E046BB">
+            <w:r w:rsidRPr="00C94ED8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1096 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="727EE5AF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+          <w:p w14:paraId="4F910ACA" w14:textId="1C9FEFE3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E046BB">
+            <w:r w:rsidRPr="00C94ED8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kli@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2C5A7D1E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="066F32DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="267EB500" wp14:editId="7309C963">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72FEFBE8" wp14:editId="39C36E78">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="093E6B61" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E046BB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3EC2859F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E046BB">
+            <w:r w:rsidRPr="00C94ED8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李凯律师的主要执业领域为商事诉讼与仲裁，执行，公司清算及破产。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D134C1" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3CA4BDDC" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,931 +438,931 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D48DCB" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="0FAE6254" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C659766" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="6B6860F8" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE96DAD" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="3E1DAB77" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家银行处理其与太子奶贷款纠纷诉讼案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2AE8FC" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="41EC282F" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行多家分行处理各类贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271D4230" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="1B262BB1" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行处理贷款纠纷诉讼案件，涉及标的近亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4204A95E" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="240BC4DD" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大新银行处理贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E215C3D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="63E2752D" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华融资产公司处理不良资产，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F4E6A5" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="63BFD07D" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表长城资产公司处理多次不良资产执行案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700CB461" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="2235FA83" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家租赁公司处理其与某大型民营企业融资租赁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C26C414" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="6E0BEBD7" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡特比勒公司处理其与山西某公司融资租赁纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B964A6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="3AA98CE1" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常规争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CE346C" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="7BD092DD" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和路雪公司处理其与湖北某公司加工合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E03F7A6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="392AF3C1" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港媒体公司处理其与上海某广告公司户外媒体纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40327E45" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="04C73AA6" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其与沈阳某国有企业股权转让纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FE3138" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="631034F8" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某德国基金处理其与上海某公司房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCAF709" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="11B320FA" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾基金处理其与某大型国有房地产开发企业房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4795720B" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="61AB2AC0" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾上市公司处理其与某大型房地产企业租赁合同纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E2CA09" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="148637EB" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州富力处理其涉及的仲裁裁决撤销案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066D5099" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="11FDFA5C" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司清算及破产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E0639D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="617FE4A8" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任十余家公司强制清算清算组组长，负责强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F8D5C3" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="2AB29858" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其在无锡的合资公司的强制清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606934AA" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="04A1F633" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西门子处理其在常州的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1DE1FD" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="32051A0E" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊士曼化工处理其在浙江的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DB60EB" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="2E21875F" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦处理其在北京的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1580EBB6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="042E5017" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任数十家破产企业管理人负责人，负责破产清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2E6E51" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="48FF4DB0" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中粮处理五谷道场破产重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479C1664" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="235DAD10" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某海外上市公司作为重整方法律顾问参与某大型民营企业破产重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0880D845" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="234CC89E" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受清盘人委托处理福记重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380DF3F6" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="45F0B6A2" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海信托参与健桥证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04377101" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="7FB7EBCA" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市企业年金发展中心参与华夏证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584D761D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="4CCA58FC" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某股份有限公司参与闽发证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E3A333" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="0B58196C" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方集团公司处理其子公司破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A89F7EF" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="32B15E58" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08859230" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="6A545F71" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厦门大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B73011D" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="03A33061" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FFB14B" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="48F6D87F" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4D0BF1" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="3966F91B" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1641DB31" w14:textId="77777777" w:rsidR="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="6786D2E3" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6ADDCB03" w:rsidR="00A46A04" w:rsidRPr="00E046BB" w:rsidRDefault="00E046BB" w:rsidP="00E046BB">
+    <w:p w14:paraId="4F0A196B" w14:textId="755EABCD" w:rsidR="00A46A04" w:rsidRPr="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李凯律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E046BB">
+      <w:r w:rsidRPr="00C94ED8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所。在加入方达律师事务所之前，李律师于2003年至2005年之间就职于上海汇衡律师事务所、于2001年至2003年就职于北京同达律师事务所上海分所。李律师同时也是中国注册会计师协会非执业会员以及上海市律师协会公司解散与破产清算研究会副主任。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E046BB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C94ED8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1568,1075 +1568,1075 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A14ECA"/>
+    <w:nsid w:val="00242158"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="524C9628"/>
+    <w:tmpl w:val="14427598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029B1449"/>
+    <w:nsid w:val="05DE50CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="426A65B8"/>
+    <w:tmpl w:val="C3C01CE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08124A74"/>
+    <w:nsid w:val="07F44C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBACDE84"/>
+    <w:tmpl w:val="FD904344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A2F623D"/>
+    <w:nsid w:val="090E1066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="950A43F2"/>
+    <w:tmpl w:val="135866B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C967827"/>
+    <w:nsid w:val="10FA72B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F14CAEB6"/>
+    <w:tmpl w:val="6A8CE44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D791CCB"/>
+    <w:nsid w:val="167B250F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF08276"/>
+    <w:tmpl w:val="3118BB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF900E6"/>
+    <w:nsid w:val="169461B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C8A4818"/>
+    <w:tmpl w:val="D9C6139E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10C34D83"/>
+    <w:nsid w:val="1B105A7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C61A6A46"/>
+    <w:tmpl w:val="BD5AB096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19C00270"/>
+    <w:nsid w:val="28D52ACE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE32E20E"/>
+    <w:tmpl w:val="194820E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D7E342C"/>
+    <w:nsid w:val="293B6C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02746AB8"/>
+    <w:tmpl w:val="FD2AC294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFC4D5D"/>
+    <w:nsid w:val="2D974413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D72BF60"/>
+    <w:tmpl w:val="2B7A5878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27CD1898"/>
+    <w:nsid w:val="2E4266DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22B02A7C"/>
+    <w:tmpl w:val="842AB252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8A4E2B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3743466F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA90EC04"/>
+    <w:tmpl w:val="E7E841CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31A00D85"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40971A86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F5C211C"/>
+    <w:tmpl w:val="64A8116A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EC7EDB"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42B96625"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="988E1142"/>
+    <w:tmpl w:val="F93612AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BBF5B55"/>
+    <w:nsid w:val="44B3569D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFC66706"/>
+    <w:tmpl w:val="70225C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4514455B"/>
+    <w:nsid w:val="460D2F8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC86F024"/>
+    <w:tmpl w:val="C090FD52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47537018"/>
+    <w:nsid w:val="46660B37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3820CC2"/>
+    <w:tmpl w:val="29143B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3568BE"/>
+    <w:nsid w:val="498C5342"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17FA587C"/>
+    <w:tmpl w:val="84D0B238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A56015"/>
+    <w:nsid w:val="49ED5F6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E892D9CC"/>
+    <w:tmpl w:val="8648E148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546F77E6"/>
+    <w:nsid w:val="51491D43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD74C060"/>
+    <w:tmpl w:val="E904F25A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CF2222"/>
+    <w:nsid w:val="556A022B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F2E0F98"/>
+    <w:tmpl w:val="99F24B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612E7A92"/>
+    <w:nsid w:val="58422027"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3820CC2"/>
+    <w:tmpl w:val="52A01752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62940F14"/>
+    <w:nsid w:val="58FF67AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BAC299E"/>
+    <w:tmpl w:val="B72493DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633E7B2B"/>
+    <w:nsid w:val="5950245C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="665C3E3E"/>
+    <w:tmpl w:val="6322937C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64D50FFB"/>
+    <w:nsid w:val="5E842C37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB8EF784"/>
+    <w:tmpl w:val="1588497A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66150F3C"/>
+    <w:nsid w:val="5EF1063B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA942090"/>
+    <w:tmpl w:val="C7CA3250"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6876343E"/>
+    <w:nsid w:val="66755F1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D4A6248"/>
+    <w:tmpl w:val="ACCCA410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BCF353C"/>
+    <w:nsid w:val="6F1C5EFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A762138"/>
+    <w:tmpl w:val="2BF00E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2F46DF"/>
+    <w:nsid w:val="705A0540"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ACA5D30"/>
+    <w:tmpl w:val="97E22800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF61C8D"/>
+    <w:nsid w:val="72F62A00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="619AB6EA"/>
+    <w:tmpl w:val="19C4E904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A9B56F3"/>
+    <w:nsid w:val="75F170E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55368904"/>
+    <w:tmpl w:val="D14830C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FF76C7A"/>
+    <w:nsid w:val="780B7F7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4AA9198"/>
+    <w:tmpl w:val="97E22800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-[...29 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15">
-[...23 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24">
-[...8 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="34"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2755,64 +2755,64 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C94ED8"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00E046BB"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3870,61 +3870,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E046BB"/>
+    <w:rsid w:val="00C94ED8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E046BB"/>
+    <w:rsid w:val="00C94ED8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4210,51 +4210,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1433D21-8593-47E4-A9FA-09C9F5580A5E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3218FB00-2306-4454-A0C4-CADE5E346501}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>164</Words>
   <Characters>937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>