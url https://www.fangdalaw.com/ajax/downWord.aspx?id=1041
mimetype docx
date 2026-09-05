--- v2 (2026-07-09)
+++ v3 (2026-09-05)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="579AF7AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="10568F47" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C94ED8">
+            <w:r w:rsidRPr="00BA1EED">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李凯</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6F1C1DCE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+          <w:p w14:paraId="706EB16B" w14:textId="63C354C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C94ED8">
+            <w:r w:rsidRPr="00BA1EED">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="24B05B01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+          <w:p w14:paraId="6199424A" w14:textId="579778A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C94ED8">
+            <w:r w:rsidRPr="00BA1EED">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1096 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1C9FEFE3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+          <w:p w14:paraId="4F910ACA" w14:textId="68FBB6BE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C94ED8">
+            <w:r w:rsidRPr="00BA1EED">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kli@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="066F32DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3B84F9C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72FEFBE8" wp14:editId="39C36E78">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="776F6E9B" wp14:editId="6D9FD80E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3EC2859F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C94ED8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1B9E7356" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C94ED8">
+            <w:r w:rsidRPr="00BA1EED">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李凯律师的主要执业领域为商事诉讼与仲裁，执行，公司清算及破产。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA4BDDC" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="69A19CDF" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,931 +438,931 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAE6254" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="48CCE5BA" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6860F8" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="22FB9508" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1DAB77" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="256CDFCB" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家银行处理其与太子奶贷款纠纷诉讼案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EC282F" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="6D001E11" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行多家分行处理各类贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B262BB1" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="7C501E50" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行处理贷款纠纷诉讼案件，涉及标的近亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240BC4DD" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="51E35855" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大新银行处理贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E2752D" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="0CDBBB1F" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华融资产公司处理不良资产，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BFD07D" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="1422D8EF" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表长城资产公司处理多次不良资产执行案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2235FA83" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="264EAC93" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家租赁公司处理其与某大型民营企业融资租赁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0BEBD7" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="626D37EC" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡特比勒公司处理其与山西某公司融资租赁纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA98CE1" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="24DE4DD7" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常规争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD092DD" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="657EAC05" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和路雪公司处理其与湖北某公司加工合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392AF3C1" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="6C1F9295" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港媒体公司处理其与上海某广告公司户外媒体纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C73AA6" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="539FD937" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其与沈阳某国有企业股权转让纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631034F8" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="1CD406CC" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某德国基金处理其与上海某公司房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B320FA" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="6041C46E" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾基金处理其与某大型国有房地产开发企业房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AB2AC0" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="0D82AB3C" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾上市公司处理其与某大型房地产企业租赁合同纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148637EB" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="7894BA7A" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州富力处理其涉及的仲裁裁决撤销案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FDFA5C" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="549348DD" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司清算及破产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617FE4A8" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="4C91ECC3" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任十余家公司强制清算清算组组长，负责强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB29858" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="4B48823B" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其在无锡的合资公司的强制清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A1F633" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="11415882" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西门子处理其在常州的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32051A0E" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="493EFB6F" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊士曼化工处理其在浙江的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E21875F" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="4F0A3B04" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦处理其在北京的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042E5017" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="4180BFCF" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任数十家破产企业管理人负责人，负责破产清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FF4DB0" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="5ECA2D5C" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中粮处理五谷道场破产重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235DAD10" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="3945ABC8" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某海外上市公司作为重整方法律顾问参与某大型民营企业破产重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234CC89E" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="5E1D1858" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受清盘人委托处理福记重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F0B6A2" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="60743449" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海信托参与健桥证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB7EBCA" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="0117CE7B" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市企业年金发展中心参与华夏证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCA58FC" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="0E72E878" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某股份有限公司参与闽发证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B58196C" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="4089D454" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方集团公司处理其子公司破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B15E58" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="47523EDC" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A545F71" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="1DF38A99" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厦门大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A33061" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="65C261E5" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F6D87F" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="64EE44DB" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3966F91B" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="172B253B" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6786D2E3" w14:textId="77777777" w:rsidR="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="0D0A1CFA" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="755EABCD" w:rsidR="00A46A04" w:rsidRPr="00C94ED8" w:rsidRDefault="00C94ED8" w:rsidP="00C94ED8">
+    <w:p w14:paraId="4F0A196B" w14:textId="05E19685" w:rsidR="00A46A04" w:rsidRPr="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李凯律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94ED8">
+      <w:r w:rsidRPr="00BA1EED">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所。在加入方达律师事务所之前，李律师于2003年至2005年之间就职于上海汇衡律师事务所、于2001年至2003年就职于北京同达律师事务所上海分所。李律师同时也是中国注册会计师协会非执业会员以及上海市律师协会公司解散与破产清算研究会副主任。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C94ED8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BA1EED" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1568,436 +1568,457 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00242158"/>
+    <w:nsid w:val="08E263E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14427598"/>
+    <w:tmpl w:val="74AEBFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DE50CD"/>
+    <w:nsid w:val="0A910E44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3C01CE8"/>
+    <w:tmpl w:val="3334CD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F44C4F"/>
+    <w:nsid w:val="0C216D21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD904344"/>
+    <w:tmpl w:val="9552FC82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="090E1066"/>
+    <w:nsid w:val="17787A94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="135866B4"/>
+    <w:tmpl w:val="0FA697B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10FA72B7"/>
+    <w:nsid w:val="17E5570E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A8CE44C"/>
+    <w:tmpl w:val="930CA972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167B250F"/>
+    <w:nsid w:val="1E0E2413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3118BB4A"/>
+    <w:tmpl w:val="3D0A0496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169461B2"/>
+    <w:nsid w:val="21C11FED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9C6139E"/>
+    <w:tmpl w:val="A4F4D44A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B105A7E"/>
+    <w:nsid w:val="276B73F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD5AB096"/>
+    <w:tmpl w:val="9A621370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D52ACE"/>
+    <w:nsid w:val="28200FA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="194820E6"/>
+    <w:tmpl w:val="A412F30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="293B6C11"/>
+    <w:nsid w:val="2C0A421E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD2AC294"/>
+    <w:tmpl w:val="1CB23C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D974413"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35006CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B7A5878"/>
+    <w:tmpl w:val="16FC33AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4266DD"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36300491"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="842AB252"/>
+    <w:tmpl w:val="48C4FA94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3743466F"/>
+    <w:nsid w:val="391A4FA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7E841CA"/>
+    <w:tmpl w:val="B4165DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A755112"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3FEB740"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2069,574 +2090,553 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40971A86"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C042DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64A8116A"/>
+    <w:tmpl w:val="7C704B92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42B96625"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40391BB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F93612AC"/>
+    <w:tmpl w:val="58505940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B3569D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="428C26E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70225C18"/>
+    <w:tmpl w:val="9B92CE32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="460D2F8F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43746D83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C090FD52"/>
+    <w:tmpl w:val="511E62FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46660B37"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45C02111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29143B84"/>
+    <w:tmpl w:val="9B1C2BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="498C5342"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45FC0EC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84D0B238"/>
+    <w:tmpl w:val="A1E44FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49ED5F6D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495336AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8648E148"/>
+    <w:tmpl w:val="259A0982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51491D43"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FE269B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E904F25A"/>
+    <w:tmpl w:val="5E3468E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556A022B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52467B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99F24B64"/>
+    <w:tmpl w:val="6E120CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58422027"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D6F42A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52A01752"/>
+    <w:tmpl w:val="36DAD6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58FF67AE"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70827E86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B72493DE"/>
+    <w:tmpl w:val="B4025DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5950245C"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74036444"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6322937C"/>
+    <w:tmpl w:val="74AEBFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E842C37"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7422061E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1588497A"/>
+    <w:tmpl w:val="EE4A1A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF1063B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="742D257B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7CA3250"/>
+    <w:tmpl w:val="FEA6BE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66755F1F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775B229D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACCCA410"/>
+    <w:tmpl w:val="1438F65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F1C5EFC"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78CF686F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BF00E0E"/>
+    <w:tmpl w:val="5AEC9F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705A0540"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E41BF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97E22800"/>
+    <w:tmpl w:val="871009EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F62A00"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8A1C3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19C4E904"/>
+    <w:tmpl w:val="52F2992A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F170E9"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F3262F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D14830C6"/>
+    <w:tmpl w:val="5DEA59D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
-[...17 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="18">
-[...5 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="21">
-[...2 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="23">
-[...5 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="26">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2752,54 +2752,54 @@
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
+    <w:rsid w:val="00BA1EED"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C94ED8"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3870,61 +3870,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C94ED8"/>
+    <w:rsid w:val="00BA1EED"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C94ED8"/>
+    <w:rsid w:val="00BA1EED"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4210,51 +4210,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3218FB00-2306-4454-A0C4-CADE5E346501}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76BE0D29-49F3-49D8-94BC-A6F2BDD2818F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>164</Words>
   <Characters>937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>