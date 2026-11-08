--- v3 (2026-09-05)
+++ v4 (2026-11-08)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="10568F47" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+          <w:p w14:paraId="2C4F11E8" w14:textId="42C21FDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BA1EED">
+            <w:r w:rsidRPr="00E409AD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李凯</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="63C354C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+          <w:p w14:paraId="706EB16B" w14:textId="2C4D848E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BA1EED">
+            <w:r w:rsidRPr="00E409AD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="579778A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+          <w:p w14:paraId="6199424A" w14:textId="34E30D8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BA1EED">
+            <w:r w:rsidRPr="00E409AD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1096 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="68FBB6BE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+          <w:p w14:paraId="4F910ACA" w14:textId="058BF5DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BA1EED">
+            <w:r w:rsidRPr="00E409AD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kli@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3B84F9C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0F7F51F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E409AD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="776F6E9B" wp14:editId="6D9FD80E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="227765BE" wp14:editId="0A7978AA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1B9E7356" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BA1EED" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="656369EF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E409AD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BA1EED">
+            <w:r w:rsidRPr="00E409AD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李凯律师的主要执业领域为商事诉讼与仲裁，执行，公司清算及破产。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A19CDF" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="146DBFE2" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,931 +438,931 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CCE5BA" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="65A74D73" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FB9508" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="442D07A7" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256CDFCB" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="72B41087" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家银行处理其与太子奶贷款纠纷诉讼案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D001E11" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="12B50B0E" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行多家分行处理各类贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C501E50" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="180CA2AB" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行处理贷款纠纷诉讼案件，涉及标的近亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E35855" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="2B5C4F3C" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大新银行处理贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDBBB1F" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="08AA4928" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华融资产公司处理不良资产，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1422D8EF" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="7C0F4FC2" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表长城资产公司处理多次不良资产执行案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264EAC93" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="4BA50191" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家租赁公司处理其与某大型民营企业融资租赁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626D37EC" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="5512B2AE" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡特比勒公司处理其与山西某公司融资租赁纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DE4DD7" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="5B39B123" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常规争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657EAC05" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="50B43C74" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和路雪公司处理其与湖北某公司加工合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1F9295" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="39373454" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港媒体公司处理其与上海某广告公司户外媒体纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539FD937" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="38570FB7" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其与沈阳某国有企业股权转让纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD406CC" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="51BFD8CE" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某德国基金处理其与上海某公司房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6041C46E" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="453600EC" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾基金处理其与某大型国有房地产开发企业房产买卖纠纷仲裁案件，涉及标的约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D82AB3C" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="09EF7577" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某台湾上市公司处理其与某大型房地产企业租赁合同纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7894BA7A" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="27874E7A" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州富力处理其涉及的仲裁裁决撤销案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549348DD" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="51BEE8FD" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司清算及破产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C91ECC3" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="37FDFF73" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任十余家公司强制清算清算组组长，负责强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B48823B" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="69C6EF5D" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港公司处理其在无锡的合资公司的强制清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11415882" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="3BCCD180" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西门子处理其在常州的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493EFB6F" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="4EE0981E" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伊士曼化工处理其在浙江的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A3B04" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="06C7B22A" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦处理其在北京的子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4180BFCF" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="3D85D573" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>根据上海地区多家法院指定，担任数十家破产企业管理人负责人，负责破产清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECA2D5C" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="12873319" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中粮处理五谷道场破产重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3945ABC8" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="36B74082" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某海外上市公司作为重整方法律顾问参与某大型民营企业破产重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1D1858" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="4D8A85DD" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受清盘人委托处理福记重整案件相关工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60743449" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="21DDE0CA" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海信托参与健桥证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0117CE7B" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="48AD0C48" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市企业年金发展中心参与华夏证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E72E878" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="458A2BFF" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某股份有限公司参与闽发证券破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4089D454" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="0DB2CA3C" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方集团公司处理其子公司破产清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47523EDC" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="5FE9A864" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF38A99" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="5500E79C" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厦门大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C261E5" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="479DEA4D" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EE44DB" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="52DF130A" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172B253B" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="27B403A7" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0A1CFA" w14:textId="77777777" w:rsidR="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="340E62FF" w14:textId="77777777" w:rsidR="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="05E19685" w:rsidR="00A46A04" w:rsidRPr="00BA1EED" w:rsidRDefault="00BA1EED" w:rsidP="00BA1EED">
+    <w:p w14:paraId="4F0A196B" w14:textId="2C40C10A" w:rsidR="00A46A04" w:rsidRPr="00E409AD" w:rsidRDefault="00E409AD" w:rsidP="00E409AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李凯律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1EED">
+      <w:r w:rsidRPr="00E409AD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2005年加入方达律师事务所。在加入方达律师事务所之前，李律师于2003年至2005年之间就职于上海汇衡律师事务所、于2001年至2003年就职于北京同达律师事务所上海分所。李律师同时也是中国注册会计师协会非执业会员以及上海市律师协会公司解散与破产清算研究会副主任。</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BA1EED" w:rsidSect="002D0826">
+        <w:t>2005年加入方达律师事务所。在加入方达律师事务所之前，李律师于2003年至2005年之间就职于上海汇衡律师事务所、于2001年至2003年就职于北京同达律师事务所上海分所。李律师同时也是中国注册会计师协会非执业会员以及上海市律师协会公司解散与破产清算研究会主任。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E409AD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1568,242 +1568,242 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E263E7"/>
+    <w:nsid w:val="07AF6A59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74AEBFCE"/>
+    <w:tmpl w:val="5B60D1EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A910E44"/>
+    <w:nsid w:val="08607C7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3334CD5A"/>
+    <w:tmpl w:val="E2F8DC34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C216D21"/>
+    <w:nsid w:val="10E12B96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9552FC82"/>
+    <w:tmpl w:val="337C648C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17787A94"/>
+    <w:nsid w:val="16DA626E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FA697B2"/>
+    <w:tmpl w:val="91C48F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E5570E"/>
+    <w:nsid w:val="21C66F9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="930CA972"/>
+    <w:tmpl w:val="9672304A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0E2413"/>
+    <w:nsid w:val="23BB6371"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D0A0496"/>
+    <w:tmpl w:val="87BCC5D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21C11FED"/>
+    <w:nsid w:val="2A8D14AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4F4D44A"/>
+    <w:tmpl w:val="73AE7696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276B73F6"/>
+    <w:nsid w:val="2B20356D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A621370"/>
+    <w:tmpl w:val="A6AC812E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28200FA2"/>
+    <w:nsid w:val="2C6F69AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A412F30E"/>
+    <w:tmpl w:val="6C22F3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C0A421E"/>
+    <w:nsid w:val="2D874711"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CB23C40"/>
+    <w:tmpl w:val="E57C4AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1891,752 +1891,752 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35006CD2"/>
+    <w:nsid w:val="33C83C13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16FC33AA"/>
+    <w:tmpl w:val="1EE21D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36300491"/>
+    <w:nsid w:val="37602861"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48C4FA94"/>
+    <w:tmpl w:val="7EACF786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="391A4FA6"/>
+    <w:nsid w:val="38E9079E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4165DF6"/>
+    <w:tmpl w:val="83C4893A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A755112"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ECE31CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3FEB740"/>
+    <w:tmpl w:val="A9547CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C042DB5"/>
+    <w:nsid w:val="422E2171"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C704B92"/>
+    <w:tmpl w:val="7DF83508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40391BB0"/>
+    <w:nsid w:val="47A8318C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58505940"/>
+    <w:tmpl w:val="5F26946C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428C26E6"/>
+    <w:nsid w:val="498D645B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B92CE32"/>
+    <w:tmpl w:val="A8F8CDFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43746D83"/>
+    <w:nsid w:val="4B0C60CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="511E62FE"/>
+    <w:tmpl w:val="0A8CEFA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C02111"/>
+    <w:nsid w:val="57EF247B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B1C2BD8"/>
+    <w:tmpl w:val="7D6AEE6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45FC0EC8"/>
+    <w:nsid w:val="593D537D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1E44FE0"/>
+    <w:tmpl w:val="5DAA96E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495336AC"/>
+    <w:nsid w:val="5B0B7318"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="259A0982"/>
+    <w:tmpl w:val="02ACC078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FE269B8"/>
+    <w:nsid w:val="5F3B16A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E3468E0"/>
+    <w:tmpl w:val="51B4C9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52467B66"/>
+    <w:nsid w:val="639A57B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E120CA4"/>
+    <w:tmpl w:val="9CECADA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6F42A0"/>
+    <w:nsid w:val="64973B59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36DAD6E4"/>
+    <w:tmpl w:val="5588BA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70827E86"/>
+    <w:nsid w:val="67446B4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4025DCE"/>
+    <w:tmpl w:val="925C621E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74036444"/>
+    <w:nsid w:val="6B7C54B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74AEBFCE"/>
+    <w:tmpl w:val="1FC88A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7422061E"/>
+    <w:nsid w:val="6C152F9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE4A1A26"/>
+    <w:tmpl w:val="82687380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="742D257B"/>
+    <w:nsid w:val="766E37DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEA6BE98"/>
+    <w:tmpl w:val="D7A8EE06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775B229D"/>
+    <w:nsid w:val="76950134"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1438F65A"/>
+    <w:tmpl w:val="B34CE856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78CF686F"/>
+    <w:nsid w:val="77677A6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AEC9F2E"/>
+    <w:tmpl w:val="BE28A05C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E41BF1"/>
+    <w:nsid w:val="77AC601A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="871009EC"/>
+    <w:tmpl w:val="9672304A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8A1C3B"/>
+    <w:nsid w:val="7AFC621D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52F2992A"/>
+    <w:tmpl w:val="45D22052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F3262F9"/>
+    <w:nsid w:val="7C895B7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DEA59D8"/>
+    <w:tmpl w:val="C3A2C1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
-[...26 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
-[...41 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2752,69 +2752,69 @@
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
-    <w:rsid w:val="00BA1EED"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
+    <w:rsid w:val="00E409AD"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3870,61 +3870,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA1EED"/>
+    <w:rsid w:val="00E409AD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA1EED"/>
+    <w:rsid w:val="00E409AD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4210,66 +4210,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76BE0D29-49F3-49D8-94BC-A6F2BDD2818F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74D31CF-2DE1-408F-887A-DBBFFF995A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>164</Words>
-  <Characters>937</Characters>
+  <Characters>936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1099</CharactersWithSpaces>
+  <CharactersWithSpaces>1098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>