--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,200 +36,200 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="66FFA419" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+          <w:p w14:paraId="2C4F11E8" w14:textId="19D21E95" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E00C10">
+            <w:r w:rsidRPr="005A03A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王盈盈</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="464AC03D" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRPr="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+          <w:p w14:paraId="10D24CDA" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRPr="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E00C10">
+            <w:r w:rsidRPr="005A03A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00C10">
+            <w:r w:rsidRPr="005A03A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 新加坡</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3CBDB130" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+          <w:p w14:paraId="706EB16B" w14:textId="6EDAF3C6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E00C10">
+            <w:r w:rsidRPr="005A03A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="54434DC9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+          <w:p w14:paraId="6199424A" w14:textId="60C6F60D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E00C10">
+            <w:r w:rsidRPr="005A03A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1166 / +65 6859 6789</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="350BFF92" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+          <w:p w14:paraId="4F910ACA" w14:textId="4BDA4C21" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E00C10">
+            <w:r w:rsidRPr="005A03A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ywang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="383E2A01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E00C10" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5CECEB40" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43DE3BD5" wp14:editId="14214391">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0809E394" wp14:editId="44A2B841">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -269,60 +269,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="28585EEE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E00C10" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="10A76E0D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E00C10">
+            <w:r w:rsidRPr="005A03A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王盈盈律师的执业领域主要包括房地产、酒店管理、建设工程项目和基础设施领域的投融资项目（包括政府特许经营权项目），以及中企出海东南亚相关业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -382,51 +382,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7A9D7B" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1A4367B8" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -467,1814 +467,1814 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1F2B51" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="489414D1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E55B5AE" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E00C10">
+    <w:p w14:paraId="39AF639C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产和酒店管理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471C2913" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="7BEB2EEE" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Properties）在上海及中国其他城市的房地产项目的投资、收购、开发和融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539F1F22" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="21E53103" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JP Morgan）在上海收购办公和商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204CA9EC" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="36D53FC0" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield投资瑞安旗下的中国新天地商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33924D89" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="3F5E17DD" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世贸广场（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Center）的所有权人就出售该物业给中国太平洋人寿保险提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEC2938" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="533772EC" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为安博中国（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AMB/Prologis China）的工业地产及仓储物业的收购、开发和租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB7BF05" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="3C72A355" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为盖世理（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDI Gazeley）在中国的工业地产和仓储物业项目的收购、开发和运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B98941D" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="1146C578" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alibaba）的房地产购买和发展项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B50B35" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="124F0A0A" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为雅诗阁集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ascott Group）在上海投资的酒店式公寓项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4F9EAC" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="3908CF00" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为资本策略集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI Group）出售两栋上海办公大楼和收购住宅小区开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648A6CAE" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="6BD4CF1E" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup）在上海收购花旗集团大厦、取得大厦命名权以及物业和设施的管理和租赁事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1A30EC" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="59A8F714" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美满科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marvell）在上海购买三栋办公楼提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29398DDC" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="1068B91B" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府房地产投资公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC）就其在上海投资建造的汇亚大厦的租赁和物业管理提供日常法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A666CD" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="77CB72D8" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs）就其拥有的上海高腾大厦的租赁和物业管理提供日常法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179B0E13" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="44124670" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为家得宝（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Home Depot）提供购物商场租赁的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5449E279" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="29174842" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike）处理零售店铺（包括旗舰店）的租赁法律事务，并为上海新江湾城耐克大中华区总部的定建租赁和装修事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B975643" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="7D8A7CBF" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百特医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter）在苏州工业园区租赁百特研发中心物业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FBA5F1" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="58D44D25" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starbucks）在中国境内咖啡店的租赁事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2032C9A4" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="1B791E3C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盖璞（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GAP）在中国境内零售店铺的租赁事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DE28DF" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="42279477" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表捷成中国（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jebsen）的汽车零售店铺定建租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197399A9" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="27FB0696" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为思爱普软件（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SAP LAB）在上海浦东软件园的办公楼定建租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7F9910" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="36BD3B37" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为塞拉尼斯（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Celanese）在上海张江的厂房定建项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B52951" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="70611DB4" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为肯纳金属（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kennametal）在江苏徐州的生产厂房定建项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0538E687" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="353912EC" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宝矿国际集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BM International）收购和开发上海闸北综合商业地产项目以及收购浦东四季酒店和四季汇提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EDCB6E" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="50D774E4" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海外滩源一期项目提供前期规划、设计和合作等方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B449E2" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="52345D30" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表希尔顿（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hilton）为其在中国的几十个酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CEE66B" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="7F3C2D3F" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表来府士</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/瑞仕酒店集团（Raffles/Swiss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ô</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tel）为其在中国上海和广东佛山的酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1AC006" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="556164C2" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为万豪酒店管理集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Marriott) 的中国业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B935DCA" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="7C64C09E" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为喜达屋酒店管理集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starwood）的中国业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0425646C" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="354A4EBC" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为朗廷酒店管理集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Langham）的中国酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA16F7E" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="2C2026AD" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为曼谷都喜酒店管理集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dusit Thani）的中国酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BF4B0A" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E00C10">
+    <w:p w14:paraId="59DF491C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工程建设项目和基础设施投融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A5C096" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="44FE05CF" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为柏林水务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berlinwasser）在中国众多城市的污水处理BOT或TOT项目的竞标、投资、建设和融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A93FF10" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="38E2F923" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美亚电力（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Meiya Power）在中国各地的电厂和热电厂项目的投资和建设提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E1BD0E" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="157BDE5B" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为卡万塔能源（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Covanta Energy）在中国各地投资、建设和运营垃圾焚烧发电项目提供全方位法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF41381" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="33BD6D95" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表罗地亚能源（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rhodia Energy）为其收购垃圾焚烧发电及污水处理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAF892C" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="41E2D887" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表森株式会社（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mori Building）为上海环球金融中心项目的建设和融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4666CE29" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="4EE883DE" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为上海和南京的化学品生产设施建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6EFCBC" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="0BAB3FC0" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市政府为上海浦东国际机场一期跑道和航站楼的招标和建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486CA035" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="3AA55252" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为迪卡侬（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Decathlon）商场建设的设计、施工、监理、项目管理等合同的标准化提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71170241" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="0955B1D1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿尔卡特贝尔上海（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alcatel Bell）为其在上海外高桥生产基地建设项目的所有建筑、采购、设计、监理等合同提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506C2329" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="71959D95" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国纺织品巨头</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hanesbrands在南京的生产基地建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537B444A" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="568150F6" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海壳牌石油化工（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Snooc Shell）为大亚湾项目建设工程相关的事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01400C18" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="7F185C8C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s）为其中国生产和销售基地的建造和装修项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7757A5AB" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="6AC57BB1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音上海（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing）为浦东国际机场的飞机修理机库工程的设计和建造提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093F9596" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="6ACB335C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YKK中国为其铝合金门窗的销售和安装工程合同的标准化提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3734FC10" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="7557CDC1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿斯利康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Astra Zeneca）在上海和江苏的制造厂建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F80ED91" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="00B8AA82" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺华制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis）位于上海张江高科技园区内的诺华上海园区项目的开发和建设提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A9EA07" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="3A69C08A" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事食品（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PepsiCo）位于上海漕河泾开发区浦江高科技园的研发中心项目的开发和建设提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B34C8FD" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="508B263C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为江森自控（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Johnson Controls）在重庆和浙江的生产基地建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710CDCE4" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="786A6C90" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为默林娱乐（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merlin Entertainments）在中国各地改造、装修杜莎夫人蜡像馆项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5087FF04" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="504E1783" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为罗氏制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Roche Pharmaceuticals）在上海的制药厂建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CE5906" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="3C01CA20" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为佩里·克拉克·佩里（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pelli Clarke Pelli）等国际知名建筑设计公司提供包括标准合同文本起草、项目法律咨询等服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566CB333" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="411548F0" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534B81F7" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="19147849" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1992</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327AD007" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="73FD2119" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAE516E" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="5E6BDD39" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFE9B43" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="37D34EB4" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5F9712" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="3DE22ECA" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D06B3B" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="57092F23" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF8D7FD" w14:textId="77777777" w:rsidR="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="52D51F1E" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="18589A99" w:rsidR="00A46A04" w:rsidRPr="00E00C10" w:rsidRDefault="00E00C10" w:rsidP="00E00C10">
+    <w:p w14:paraId="4F0A196B" w14:textId="046862BA" w:rsidR="00A46A04" w:rsidRPr="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00C10">
+      <w:r w:rsidRPr="005A03A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2002年作为合伙人加入方达律师事务所。在此之前她曾在一家上海知名的律师事务所工作八年。王律师曾经在英国西蒙斯律师事务所伦敦总部的建筑法部门以及美国伟凯律师事务所纽约总部的项目融资部门参加国际律师培训和交流项目。王律师连续多年被Chamber, Asialaw and Legal 500法律评级机构评为房地产和建筑领域的中国领先律师。2024年起王律师被派驻方达新加坡办公室拓展和管理东南亚投资相关业务。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E00C10" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005A03A1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2480,1416 +2480,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B66667"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DEF269F0"/>
+    <w:nsid w:val="01931C4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2598BDAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A71FD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66960854"/>
+    <w:nsid w:val="02FE7A94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE305C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F2770E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74DE00E4"/>
+    <w:nsid w:val="095E13DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F59882C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE34222"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="355450DE"/>
+    <w:nsid w:val="0BC24878"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11C652B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10897AD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2F2D448"/>
+    <w:nsid w:val="0D441F0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D56AD270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14A77B2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2584A77C"/>
+    <w:nsid w:val="0F171B4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94588DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156C14FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50309F5E"/>
+    <w:nsid w:val="0F6F4E70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA30E96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1663172A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FBCBCCC"/>
+    <w:nsid w:val="0FF31D6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76263388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B51AAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="402AED6A"/>
+    <w:nsid w:val="119F2A82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="673E4338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A277012"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F968B3C0"/>
+    <w:nsid w:val="13845D3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4470E20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C714CA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA2C036C"/>
+    <w:nsid w:val="14497204"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BA4E644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E2368AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D604084"/>
+    <w:nsid w:val="155F234D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96141176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E374C93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A02C646C"/>
+    <w:nsid w:val="18DD02C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68FCE9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24980FC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37B80096"/>
+    <w:nsid w:val="18E6657C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="673E4338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="257771DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B72A6D5E"/>
+    <w:nsid w:val="1DF87CA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C59C9670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299D19A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="345E5A02"/>
+    <w:nsid w:val="20244E19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="320C688A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D72395A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DC2CFF2"/>
+    <w:nsid w:val="23830567"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D05C147E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C94318"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="333CDBBA"/>
+    <w:nsid w:val="249236EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="755A6B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DB4B11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5160BE4"/>
+    <w:nsid w:val="25E460BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4CAA328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36AD53D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="159A1A00"/>
+    <w:nsid w:val="260B23D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C0A36B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39FF3402"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C39A6EE8"/>
+    <w:nsid w:val="27080AA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBA65E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C15275F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E4038C0"/>
+    <w:nsid w:val="29F603CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE4483EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E3F472F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44E46944"/>
+    <w:nsid w:val="2A5A085C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DBA259D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DE527A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBDC6844"/>
+    <w:nsid w:val="2A634544"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E402A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42561D96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B727160"/>
+    <w:nsid w:val="2ACF743D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="366C2C5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42906376"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8369FD2"/>
+    <w:nsid w:val="33476CE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1125D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43641BE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F461DEC"/>
+    <w:nsid w:val="339E797B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CB671E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45952785"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17881AFC"/>
+    <w:nsid w:val="346F551F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="323A53FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48A354B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E44DDCC"/>
+    <w:nsid w:val="395B11FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79FC442E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A380D76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFACFCCA"/>
+    <w:nsid w:val="3A1567F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B320566A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C970673"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="875E874C"/>
+    <w:nsid w:val="3AAF0A86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E0E1936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA049CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F6EE33E"/>
+    <w:nsid w:val="42417AB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="677EDAB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FC7475D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9BB62CFA"/>
+    <w:nsid w:val="43F72510"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77DCD770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52820BCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="005E62BE"/>
+    <w:nsid w:val="46E037AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59521F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F2429A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="965A7FB2"/>
+    <w:nsid w:val="4A543D5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="121C1BDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54075F58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26AABFBA"/>
+    <w:nsid w:val="4A740DBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0ECE3EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A80269C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30F6B10E"/>
+    <w:nsid w:val="4AE17089"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DD4FAA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A98363D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4E8FF7E"/>
+    <w:nsid w:val="4D4E61B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E56F674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE004AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D24A738"/>
+    <w:nsid w:val="4EC3586B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81367684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFE56E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0046116"/>
+    <w:nsid w:val="4EE31646"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EADC90CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB34733"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E826B0B8"/>
+    <w:nsid w:val="4F110B7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A75E489C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2A277E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E9C8A6C"/>
+    <w:nsid w:val="4F385DF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87C627DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6084685F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DA803A8"/>
+    <w:nsid w:val="4FEC6108"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26EED446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B51F8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8E8697E"/>
+    <w:nsid w:val="51FC0512"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF4AACBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63201060"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9530FF62"/>
+    <w:nsid w:val="52EC7D95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A72CD2B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="637B2FFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="345E5A02"/>
+    <w:nsid w:val="53F47BF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="925EB1F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638A65A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99DAB514"/>
+    <w:nsid w:val="54306F1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93C44D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69505ECD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E041DB6"/>
+    <w:nsid w:val="563206A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A6A98A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ACB4013"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B4A1134"/>
+    <w:nsid w:val="62BE71C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44A0071C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AF74C2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8812C58A"/>
+    <w:nsid w:val="64097FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="983CE596"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E6F6103"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69708CE0"/>
+    <w:nsid w:val="6538640F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D7C49BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="754A5E7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD1A1532"/>
+    <w:nsid w:val="6ED22E47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4CA542A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77EB4E23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3688E26"/>
+    <w:nsid w:val="73775B06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3E8021E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78EE15DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44142C6A"/>
+    <w:nsid w:val="77315CAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20BE80DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6F4919"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E26D9B0"/>
+    <w:nsid w:val="79517C4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C44C1530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B327B8C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF56793A"/>
+    <w:nsid w:val="7B541248"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA2215DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F4F4011"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80164606"/>
+    <w:nsid w:val="7BC578DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACB65FDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-[...97 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="42">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="49">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="50">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3939,50 +3939,51 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="005A03A1"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -4022,51 +4023,50 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00E00C10"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -5124,61 +5124,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E00C10"/>
+    <w:rsid w:val="005A03A1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E00C10"/>
+    <w:rsid w:val="005A03A1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5464,51 +5464,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B516690D-C349-4310-9438-F86AE94DC8A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54A7411E-E498-4D74-9B3A-91036DF30130}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>408</Words>
   <Characters>2331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>