--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,200 +36,200 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="19D21E95" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0828FF04" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976B38" w:rsidP="00976B38">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005A03A1">
+            <w:r w:rsidRPr="00976B38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王盈盈</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="10D24CDA" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRPr="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+          <w:p w14:paraId="499CA266" w14:textId="77777777" w:rsidR="00976B38" w:rsidRPr="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005A03A1">
+            <w:r w:rsidRPr="00976B38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A03A1">
+            <w:r w:rsidRPr="00976B38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 新加坡</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6EDAF3C6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+          <w:p w14:paraId="706EB16B" w14:textId="190F0703" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976B38" w:rsidP="00976B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A03A1">
+            <w:r w:rsidRPr="00976B38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="60C6F60D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+          <w:p w14:paraId="6199424A" w14:textId="708CBD67" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976B38" w:rsidP="00976B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005A03A1">
+            <w:r w:rsidRPr="00976B38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1166 / +65 6859 6789</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4BDA4C21" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+          <w:p w14:paraId="4F910ACA" w14:textId="624B04EA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976B38" w:rsidP="00976B38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005A03A1">
+            <w:r w:rsidRPr="00976B38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ywang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5CECEB40" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="48878987" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976B38" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0809E394" wp14:editId="44A2B841">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12B3DF34" wp14:editId="4FD73196">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -269,60 +269,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="10A76E0D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005A03A1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="73085F72" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00976B38" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005A03A1">
+            <w:r w:rsidRPr="00976B38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王盈盈律师的执业领域主要包括房地产、酒店管理、建设工程项目和基础设施领域的投融资项目（包括政府特许经营权项目），以及中企出海东南亚相关业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -382,51 +382,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4367B8" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5749A05B" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -467,1814 +467,1814 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489414D1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="1247B557" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AF639C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005A03A1">
+    <w:p w14:paraId="017DC0B3" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产和酒店管理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEB2EEE" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="73C95EC1" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Properties）在上海及中国其他城市的房地产项目的投资、收购、开发和融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E53103" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="6EE33FDB" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JP Morgan）在上海收购办公和商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D53FC0" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="249FBFFD" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield投资瑞安旗下的中国新天地商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5E17DD" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="2F8C5DA9" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世贸广场（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Center）的所有权人就出售该物业给中国太平洋人寿保险提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533772EC" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="030C789B" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为安博中国（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AMB/Prologis China）的工业地产及仓储物业的收购、开发和租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C72A355" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="24E419A0" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为盖世理（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDI Gazeley）在中国的工业地产和仓储物业项目的收购、开发和运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1146C578" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="097CC5B6" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alibaba）的房地产购买和发展项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124F0A0A" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="2B260DB6" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为雅诗阁集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ascott Group）在上海投资的酒店式公寓项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3908CF00" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="61A9407E" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为资本策略集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI Group）出售两栋上海办公大楼和收购住宅小区开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD4CF1E" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="2086B039" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup）在上海收购花旗集团大厦、取得大厦命名权以及物业和设施的管理和租赁事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A8F714" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="3BCD78E2" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美满科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marvell）在上海购买三栋办公楼提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1068B91B" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="2F7C1C7C" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府房地产投资公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC）就其在上海投资建造的汇亚大厦的租赁和物业管理提供日常法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CB72D8" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="5E673D2E" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs）就其拥有的上海高腾大厦的租赁和物业管理提供日常法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44124670" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="6D7E5240" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为家得宝（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Home Depot）提供购物商场租赁的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29174842" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="60136460" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike）处理零售店铺（包括旗舰店）的租赁法律事务，并为上海新江湾城耐克大中华区总部的定建租赁和装修事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8A7CBF" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="260845E9" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百特医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter）在苏州工业园区租赁百特研发中心物业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D44D25" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="100EEC2F" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星巴克（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starbucks）在中国境内咖啡店的租赁事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B791E3C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="611B24BE" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盖璞（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GAP）在中国境内零售店铺的租赁事务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42279477" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="0DB4288D" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表捷成中国（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jebsen）的汽车零售店铺定建租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FB0696" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="066F437E" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为思爱普软件（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SAP LAB）在上海浦东软件园的办公楼定建租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BD3B37" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="32AA125C" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为塞拉尼斯（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Celanese）在上海张江的厂房定建项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70611DB4" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="3650A765" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为肯纳金属（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kennametal）在江苏徐州的生产厂房定建项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353912EC" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="55B8CA1C" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宝矿国际集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BM International）收购和开发上海闸北综合商业地产项目以及收购浦东四季酒店和四季汇提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D774E4" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="0012E9BE" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海外滩源一期项目提供前期规划、设计和合作等方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52345D30" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="4EF0EA08" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表希尔顿（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hilton）为其在中国的几十个酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3C2D3F" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="501E2678" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表来府士</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/瑞仕酒店集团（Raffles/Swiss</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ô</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tel）为其在中国上海和广东佛山的酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556164C2" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="574ACF69" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为万豪酒店管理集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Marriott) 的中国业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C64C09E" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="1D8A637C" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为喜达屋酒店管理集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starwood）的中国业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354A4EBC" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="1F8CCCC9" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为朗廷酒店管理集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Langham）的中国酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2026AD" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="2AB58B8A" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为曼谷都喜酒店管理集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dusit Thani）的中国酒店管理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DF491C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005A03A1">
+    <w:p w14:paraId="4428E4B1" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工程建设项目和基础设施投融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FE05CF" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="712998DF" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为柏林水务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berlinwasser）在中国众多城市的污水处理BOT或TOT项目的竞标、投资、建设和融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E2F923" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="61A7D85F" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美亚电力（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Meiya Power）在中国各地的电厂和热电厂项目的投资和建设提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157BDE5B" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="1763EE2B" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为卡万塔能源（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Covanta Energy）在中国各地投资、建设和运营垃圾焚烧发电项目提供全方位法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BD6D95" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="22A587D0" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表罗地亚能源（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rhodia Energy）为其收购垃圾焚烧发电及污水处理项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E2D887" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="204AE3C5" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表森株式会社（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mori Building）为上海环球金融中心项目的建设和融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE883DE" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="3637C4A0" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为上海和南京的化学品生产设施建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAB3FC0" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="7E842BB8" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市政府为上海浦东国际机场一期跑道和航站楼的招标和建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA55252" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="3FF4D539" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为迪卡侬（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Decathlon）商场建设的设计、施工、监理、项目管理等合同的标准化提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0955B1D1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="734255FC" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿尔卡特贝尔上海（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alcatel Bell）为其在上海外高桥生产基地建设项目的所有建筑、采购、设计、监理等合同提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71959D95" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="44834ED7" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国纺织品巨头</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hanesbrands在南京的生产基地建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568150F6" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="33FB8AB3" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海壳牌石油化工（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Snooc Shell）为大亚湾项目建设工程相关的事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F185C8C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="37403A13" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s）为其中国生产和销售基地的建造和装修项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC57BB1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="321F62FE" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音上海（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing）为浦东国际机场的飞机修理机库工程的设计和建造提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACB335C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="42585816" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YKK中国为其铝合金门窗的销售和安装工程合同的标准化提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7557CDC1" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="38E72597" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿斯利康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Astra Zeneca）在上海和江苏的制造厂建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B8AA82" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="476BB1C5" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺华制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis）位于上海张江高科技园区内的诺华上海园区项目的开发和建设提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A69C08A" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="14CE8E41" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事食品（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PepsiCo）位于上海漕河泾开发区浦江高科技园的研发中心项目的开发和建设提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508B263C" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="68628E5F" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为江森自控（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Johnson Controls）在重庆和浙江的生产基地建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786A6C90" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="4330F89A" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为默林娱乐（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merlin Entertainments）在中国各地改造、装修杜莎夫人蜡像馆项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504E1783" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="56915F21" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为罗氏制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Roche Pharmaceuticals）在上海的制药厂建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C01CA20" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="5D7B583A" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为佩里·克拉克·佩里（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pelli Clarke Pelli）等国际知名建筑设计公司提供包括标准合同文本起草、项目法律咨询等服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411548F0" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="3C5DD16C" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19147849" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="40875269" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1992</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FD2119" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="23CAEFD5" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6BDD39" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="60A119FE" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D34EB4" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="0B0B014B" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE22ECA" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="69CF1202" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57092F23" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="6662E0DA" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D51F1E" w14:textId="77777777" w:rsidR="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="3846A0B3" w14:textId="77777777" w:rsidR="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="046862BA" w:rsidR="00A46A04" w:rsidRPr="005A03A1" w:rsidRDefault="005A03A1" w:rsidP="005A03A1">
+    <w:p w14:paraId="4F0A196B" w14:textId="0FE41020" w:rsidR="00A46A04" w:rsidRPr="00976B38" w:rsidRDefault="00976B38" w:rsidP="00976B38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A03A1">
+      <w:r w:rsidRPr="00976B38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2002年作为合伙人加入方达律师事务所。在此之前她曾在一家上海知名的律师事务所工作八年。王律师曾经在英国西蒙斯律师事务所伦敦总部的建筑法部门以及美国伟凯律师事务所纽约总部的项目融资部门参加国际律师培训和交流项目。王律师连续多年被Chamber, Asialaw and Legal 500法律评级机构评为房地产和建筑领域的中国领先律师。2024年起王律师被派驻方达新加坡办公室拓展和管理东南亚投资相关业务。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005A03A1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00976B38" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2480,1416 +2480,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01931C4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2598BDAE"/>
+    <w:nsid w:val="02065DBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5700275A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02FE7A94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE305C12"/>
+    <w:nsid w:val="03F63554"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE20E74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095E13DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F59882C0"/>
+    <w:nsid w:val="0662074F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93AA62FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BC24878"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11C652B4"/>
+    <w:nsid w:val="08AA09BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="296A0DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D441F0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D56AD270"/>
+    <w:nsid w:val="0D6E5C09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="136C6812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F171B4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94588DE8"/>
+    <w:nsid w:val="10247289"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B1EB538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6F4E70"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA30E96C"/>
+    <w:nsid w:val="107455E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3494717C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF31D6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76263388"/>
+    <w:nsid w:val="10803AA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A27876E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119F2A82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="673E4338"/>
+    <w:nsid w:val="12E465D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53FAF270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13845D3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4470E20E"/>
+    <w:nsid w:val="132E7DAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1365A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14497204"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BA4E644"/>
+    <w:nsid w:val="166A1847"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84E6E872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155F234D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96141176"/>
+    <w:nsid w:val="16E87C94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6DA44EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DD02C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68FCE9DE"/>
+    <w:nsid w:val="176B0628"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9920100A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E6657C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="673E4338"/>
+    <w:nsid w:val="1FE60213"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE9A009C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DF87CA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C59C9670"/>
+    <w:nsid w:val="2087094E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA98C2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20244E19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="320C688A"/>
+    <w:nsid w:val="2281707F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB50D9C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23830567"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D05C147E"/>
+    <w:nsid w:val="22FB41A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79B48E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="249236EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="755A6B6C"/>
+    <w:nsid w:val="230C4868"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9552EE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E460BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4CAA328"/>
+    <w:nsid w:val="25293F52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DAEA3B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="260B23D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C0A36B8"/>
+    <w:nsid w:val="257C4007"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDD64182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27080AA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBA65E6A"/>
+    <w:nsid w:val="281B5EAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="533EE1EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29F603CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE4483EC"/>
+    <w:nsid w:val="28B60E7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="398AC00E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5A085C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DBA259D8"/>
+    <w:nsid w:val="2D223DD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6B083FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A634544"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E402A24"/>
+    <w:nsid w:val="2E022BFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CBCC586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ACF743D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="366C2C5C"/>
+    <w:nsid w:val="2F354643"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5EE7F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33476CE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1125D3E"/>
+    <w:nsid w:val="2F4E7EBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D116E1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="339E797B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3CB671E6"/>
+    <w:nsid w:val="35234139"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E22C4272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346F551F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="323A53FC"/>
+    <w:nsid w:val="3D510CA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="910E3644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="395B11FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79FC442E"/>
+    <w:nsid w:val="3D772BFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAF06FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A1567F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B320566A"/>
+    <w:nsid w:val="3D9253A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CAE38A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AAF0A86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E0E1936"/>
+    <w:nsid w:val="406E0470"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A154B2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42417AB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="677EDAB8"/>
+    <w:nsid w:val="429756DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1BE0554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F72510"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77DCD770"/>
+    <w:nsid w:val="4495509D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7694A828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E037AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59521F28"/>
+    <w:nsid w:val="498A6D26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80B2BFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A543D5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="121C1BDA"/>
+    <w:nsid w:val="4EEB452E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F188702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A740DBF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0ECE3EEA"/>
+    <w:nsid w:val="50EE7E09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87CAD5BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE17089"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DD4FAA4"/>
+    <w:nsid w:val="56430421"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2848BC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D4E61B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E56F674"/>
+    <w:nsid w:val="565F38C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96362AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC3586B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81367684"/>
+    <w:nsid w:val="57E108DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B11607C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EE31646"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EADC90CC"/>
+    <w:nsid w:val="5C0566CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7556BE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F110B7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A75E489C"/>
+    <w:nsid w:val="5C655C62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D604112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F385DF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87C627DA"/>
+    <w:nsid w:val="610D6FF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7694A828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FEC6108"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26EED446"/>
+    <w:nsid w:val="61A960A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F09E7086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FC0512"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF4AACBE"/>
+    <w:nsid w:val="624B3320"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B28E7C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52EC7D95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A72CD2B6"/>
+    <w:nsid w:val="660B05D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DD8FDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F47BF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="925EB1F6"/>
+    <w:nsid w:val="67BA1B06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB7EDCEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54306F1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93C44D26"/>
+    <w:nsid w:val="68CC3878"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99527F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563206A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A6A98A4"/>
+    <w:nsid w:val="69C45642"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B529488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62BE71C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44A0071C"/>
+    <w:nsid w:val="6E4B1421"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7ECE1D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64097FC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="983CE596"/>
+    <w:nsid w:val="71116B98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D8443C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6538640F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D7C49BE"/>
+    <w:nsid w:val="71CC79AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3BA004A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED22E47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4CA542A"/>
+    <w:nsid w:val="7424490B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6024C09C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73775B06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3E8021E"/>
+    <w:nsid w:val="77670035"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="012EA9F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77315CAD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20BE80DA"/>
+    <w:nsid w:val="789B1CA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E37CC348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79517C4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C44C1530"/>
+    <w:nsid w:val="7A6E32A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F834A3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B541248"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA2215DE"/>
+    <w:nsid w:val="7C9405C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8D6BFEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC578DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACB65FDE"/>
+    <w:nsid w:val="7D8D6C4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25383C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="10">
-[...29 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="21">
-[...17 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="41">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="42">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="53">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3939,98 +3939,98 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="005A03A1"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
+    <w:rsid w:val="00976B38"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
@@ -5124,61 +5124,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A03A1"/>
+    <w:rsid w:val="00976B38"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005A03A1"/>
+    <w:rsid w:val="00976B38"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5464,51 +5464,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54A7411E-E498-4D74-9B3A-91036DF30130}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EB6678A-30E2-4A21-889F-A80787BEEA27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>408</Words>
   <Characters>2331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>