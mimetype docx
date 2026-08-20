--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2CD07426" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="478EF304" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0031109E">
+            <w:r w:rsidRPr="00DF5A62">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>马凌君</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4F4107BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+          <w:p w14:paraId="706EB16B" w14:textId="75A1EA8B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0031109E">
+            <w:r w:rsidRPr="00DF5A62">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="0031109E">
+            <w:r w:rsidRPr="00DF5A62">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0CD2BD32" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+          <w:p w14:paraId="6199424A" w14:textId="5FAFBFD8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0031109E">
+            <w:r w:rsidRPr="00DF5A62">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1031 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0BB0F159" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+          <w:p w14:paraId="4F910ACA" w14:textId="745FAA4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0031109E">
+            <w:r w:rsidRPr="00DF5A62">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>miles.ma@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="07F08E3F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0031109E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="17226471" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="328DB378" wp14:editId="4E8CF422">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D73F8C7" wp14:editId="3BDD532C">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1E279011" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0031109E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1514DD82" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0031109E">
+            <w:r w:rsidRPr="00DF5A62">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>马凌君律师主要的执业领域包括跨境并购、重组、证券、金融服务，他在中国相关的公司业务方面经验丰富。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D90D08" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="29ECD2DC" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,851 +447,851 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB676D5" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="25059F5D" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09303C65" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="4599D246" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6708B63B" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="44AE2C5D" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>百威英博在中国境内的一系列收购项目（包括收购哈尔滨啤酒</w:t>
       </w:r>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(牡丹江镜泊)有限公司、蓝妹啤酒以及亚洲啤酒在洛阳、南昌等地的啤酒公司，认购珠江啤酒的定向增发等交易）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6499D2DF" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="6EAD4438" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>百威亚太在香港联交所的首次公开发行和上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B0B86D" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="34D03583" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴投资入股北京居然之家家居连锁集团有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6306B461" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="3EF45816" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国安联保险集团与中国太平洋保险集团设立健康险合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555AD00E" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="333D93A8" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone收购洽兴化妆品包材的全球业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABDB127" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="402E0E6B" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国巴黎银行战略投资入股南京银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F3D5EF" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="1D96159A" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clearlake收购Unifrax,后者控股山东鲁阳节能材料股份有限公司(深交所代码002088)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C90E931" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="2A2EBDE7" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德意志银行参与华夏银行股份有限公司的两次定向增发</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9EF32D" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="6A1E1088" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德意志银行与山西证券股份有限公司设立中德证券有限责任公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E7BB93" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="0D10BCF0" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Farfetch收购Curiosity Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C50347C" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="089F530B" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>四源合基金对</w:t>
       </w:r>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H公司重庆钢铁的破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC40D05" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="5EF5E726" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>霍尼韦尔通过一些列交易安排（包括对其中国投资性公司的两次分立）实现对其交通系统业务和智能家居系统业务的剥离</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CC6E16" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="0DA736B4" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Limited Brands (Victoria Secret)收购其中国市场经销商的经销网络和业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AA4480" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="2D5147B6" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>三井物产投资入股一家从事采煤、发电、房产开发和冶金的国内股份公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51237FC6" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="6B31CFA2" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oaktree向中信资本出售阿克希龙集团全球业务（包括浙江阿克希龙舜华铝塑业有限公司）100%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BB8699" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="1562F152" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购BCR集团公司多数股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9C4401" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="7FC92501" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某中国民营企业收购一家美国的教育培训机构</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500E40E3" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="31AA6CFA" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某中国上市公司收购境外某国际性的照明业务的控股权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C2B17B" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="23486304" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某超大型民营企业金融机构债委会参与债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D799A35" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="06E34EF4" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>巴塞罗那水务公司收购江苏水务有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%的股份以在中国江苏省内管理数个自来水和污水处理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22723AF7" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="61BD4919" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡华侨银行投资入股江南信托股份有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BBC3C7" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="4897E831" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Spirit AeroSystems在中国浙江成立两家航空制造业合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EC4FF8" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="0C8DCD13" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vopak在中国设立一家建设和运营液化天然气接收站的合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593B8DBB" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="4C79A8D9" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF964E2" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="321431B3" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A62A5CD" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="411A2447" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法学硕士</w:t>
       </w:r>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Harlan Fiske Stone 学人)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE12308" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="0D9DE0E0" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795D4ABC" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="6889F7F3" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAFBEEF" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="1C0657E3" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBC08F0" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="653B81BC" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6116105D" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="3CCCE164" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA74C3E" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="3C918B02" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27062B9F" w14:textId="77777777" w:rsidR="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="0554565F" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2A68FEEB" w:rsidR="00A46A04" w:rsidRPr="0031109E" w:rsidRDefault="0031109E" w:rsidP="0031109E">
+    <w:p w14:paraId="4F0A196B" w14:textId="0F05E1C7" w:rsidR="00A46A04" w:rsidRPr="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="0031109E">
+      <w:r w:rsidRPr="00DF5A62">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年12月加入方达律师事务所。之前，马律师是英国富而德律师事务所上海办公室的资深律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0031109E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DF5A62" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1497,218 +1497,239 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005D30B3"/>
+    <w:nsid w:val="0C110843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB2817CE"/>
+    <w:tmpl w:val="2B12E0FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CCD3799"/>
+    <w:nsid w:val="11284E20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEA0F4B4"/>
+    <w:tmpl w:val="05641B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB00A34"/>
+    <w:nsid w:val="145232AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC0EE33A"/>
+    <w:tmpl w:val="03C0548E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174E4129"/>
+    <w:nsid w:val="15B333BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FB61026"/>
+    <w:tmpl w:val="CAF21C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D922AB"/>
+    <w:nsid w:val="19D37270"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3210DEF6"/>
+    <w:tmpl w:val="7416E734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184C4BC4"/>
+    <w:nsid w:val="1EDA3990"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28F6DEF0"/>
+    <w:tmpl w:val="254053CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="253E757E"/>
+    <w:nsid w:val="213F2130"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E72E695C"/>
+    <w:tmpl w:val="F796E4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26A66620"/>
+    <w:nsid w:val="2521156D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11B47D68"/>
+    <w:tmpl w:val="75548E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B220343"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DDEEC74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1777,72 +1798,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3285533B"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A73D73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24D6852E"/>
+    <w:tmpl w:val="A3404E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="357E5545"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A48C37E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E9787B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C30E79F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386C56FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A36CEED4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B31013B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA34D94A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1914,610 +2019,505 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D966E2F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B975777"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD56AD76"/>
+    <w:tmpl w:val="E60636C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42590486"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BC82261"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A16B1C0"/>
+    <w:tmpl w:val="AA727A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43597DFD"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E145441"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="826CFE94"/>
+    <w:tmpl w:val="711E1414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A51568"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45547850"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A72C5F4"/>
+    <w:tmpl w:val="D506F456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AA51C1"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E85B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED0A1C0E"/>
+    <w:tmpl w:val="860CEFAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B62445A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D1F6C1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43707E30"/>
+    <w:tmpl w:val="DF649588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F5B2318"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51B54745"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4ACB158"/>
+    <w:tmpl w:val="F1224422"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F652032"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527A5150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8EAE136"/>
+    <w:tmpl w:val="F02EC3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56C1710C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="578C68DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE00555E"/>
+    <w:tmpl w:val="587E7524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB010B4"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="657D3178"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="604A7D70"/>
+    <w:tmpl w:val="BC1E77F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6354581E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="696921A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4924B80"/>
+    <w:tmpl w:val="A6B0443E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65B93E86"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C030471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="694C00CA"/>
+    <w:tmpl w:val="4F5A9C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C7722F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C652D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23E0A24E"/>
+    <w:tmpl w:val="2E222CB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BBB29D8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CD742FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3210DEF6"/>
+    <w:tmpl w:val="F7A0510A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70117A06"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72840E5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11E00FD8"/>
+    <w:tmpl w:val="4B78A16E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AC1391"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C2578E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="447EEDEA"/>
+    <w:tmpl w:val="DF649588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B447B5"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA87DD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46766D06"/>
+    <w:tmpl w:val="530C83B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...23 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14">
-[...14 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2547,51 +2547,50 @@
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
-    <w:rsid w:val="0031109E"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
@@ -2650,50 +2649,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00DF5A62"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3751,61 +3751,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031109E"/>
+    <w:rsid w:val="00DF5A62"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0031109E"/>
+    <w:rsid w:val="00DF5A62"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4091,51 +4091,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{226C32BE-D973-4125-A85A-9800901F6CDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B6D387E-F44D-48C5-B563-2D102BB64B02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>157</Words>
   <Characters>895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>