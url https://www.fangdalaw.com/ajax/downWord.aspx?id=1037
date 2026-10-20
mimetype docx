--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="478EF304" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+          <w:p w14:paraId="2C4F11E8" w14:textId="68F369A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00DF5A62">
+            <w:r w:rsidRPr="00B779F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>马凌君</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="75A1EA8B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+          <w:p w14:paraId="706EB16B" w14:textId="70F47BB5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00DF5A62">
+            <w:r w:rsidRPr="00B779F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF5A62">
+            <w:r w:rsidRPr="00B779F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5FAFBFD8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+          <w:p w14:paraId="6199424A" w14:textId="6E3AB793" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00DF5A62">
+            <w:r w:rsidRPr="00B779F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1031 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="745FAA4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+          <w:p w14:paraId="4F910ACA" w14:textId="5DA18719" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00DF5A62">
+            <w:r w:rsidRPr="00B779F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>miles.ma@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="17226471" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="764816AE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B779F6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D73F8C7" wp14:editId="3BDD532C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="469B1695" wp14:editId="6941ECCB">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1514DD82" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DF5A62" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="18C8BE4C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B779F6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00DF5A62">
+            <w:r w:rsidRPr="00B779F6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>马凌君律师主要的执业领域包括跨境并购、重组、证券、金融服务，他在中国相关的公司业务方面经验丰富。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29ECD2DC" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4D78E23D" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,851 +447,851 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25059F5D" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="53DC2E3A" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4599D246" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="5C26FE62" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44AE2C5D" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="0EB0D355" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>百威英博在中国境内的一系列收购项目（包括收购哈尔滨啤酒</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(牡丹江镜泊)有限公司、蓝妹啤酒以及亚洲啤酒在洛阳、南昌等地的啤酒公司，认购珠江啤酒的定向增发等交易）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAD4438" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="2FDE540E" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>百威亚太在香港联交所的首次公开发行和上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D03583" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="41C90328" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴投资入股北京居然之家家居连锁集团有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF45816" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="7EAA8D9A" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国安联保险集团与中国太平洋保险集团设立健康险合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333D93A8" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="1A1F2468" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone收购洽兴化妆品包材的全球业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402E0E6B" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="64248BB3" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国巴黎银行战略投资入股南京银行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D96159A" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="1DC84E46" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clearlake收购Unifrax,后者控股山东鲁阳节能材料股份有限公司(深交所代码002088)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2EBDE7" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="3E17E8CD" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德意志银行参与华夏银行股份有限公司的两次定向增发</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1E1088" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="00D69E34" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德意志银行与山西证券股份有限公司设立中德证券有限责任公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D10BCF0" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="09CDF358" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Farfetch收购Curiosity Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089F530B" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="518EBE36" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>四源合基金对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H公司重庆钢铁的破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF5E726" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="7D58E867" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>霍尼韦尔通过一些列交易安排（包括对其中国投资性公司的两次分立）实现对其交通系统业务和智能家居系统业务的剥离</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA736B4" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="62DD39E6" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Limited Brands (Victoria Secret)收购其中国市场经销商的经销网络和业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5147B6" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="7627A8C6" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>三井物产投资入股一家从事采煤、发电、房产开发和冶金的国内股份公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B31CFA2" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="4642D75B" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oaktree向中信资本出售阿克希龙集团全球业务（包括浙江阿克希龙舜华铝塑业有限公司）100%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1562F152" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="096618BD" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购BCR集团公司多数股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC92501" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="352A142A" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某中国民营企业收购一家美国的教育培训机构</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AA6CFA" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="2E87218F" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某中国上市公司收购境外某国际性的照明业务的控股权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23486304" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="29A9B1EB" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某超大型民营企业金融机构债委会参与债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E34EF4" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="2A2C0F3D" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>巴塞罗那水务公司收购江苏水务有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%的股份以在中国江苏省内管理数个自来水和污水处理项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BD4919" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="53904FE9" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡华侨银行投资入股江南信托股份有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4897E831" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="27198191" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Spirit AeroSystems在中国浙江成立两家航空制造业合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8DCD13" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="10711400" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vopak在中国设立一家建设和运营液化天然气接收站的合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C79A8D9" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="39A4BDEF" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321431B3" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="32EA300A" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411A2447" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="5E04904C" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法学硕士</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Harlan Fiske Stone 学人)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9DE0E0" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="4C833785" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6889F7F3" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="13BD54A9" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0657E3" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="5480B5E5" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653B81BC" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="66FCC4C2" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCCE164" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="089ACAA4" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C918B02" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="62A64CA5" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0554565F" w14:textId="77777777" w:rsidR="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="697D3689" w14:textId="77777777" w:rsidR="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0F05E1C7" w:rsidR="00A46A04" w:rsidRPr="00DF5A62" w:rsidRDefault="00DF5A62" w:rsidP="00DF5A62">
+    <w:p w14:paraId="4F0A196B" w14:textId="7ACBFED6" w:rsidR="00A46A04" w:rsidRPr="00B779F6" w:rsidRDefault="00B779F6" w:rsidP="00B779F6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>马律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF5A62">
+      <w:r w:rsidRPr="00B779F6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年12月加入方达律师事务所。之前，马律师是英国富而德律师事务所上海办公室的资深律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DF5A62" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B779F6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1497,239 +1497,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C110843"/>
+    <w:nsid w:val="08600E4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B12E0FA"/>
+    <w:tmpl w:val="BAB8AF02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11284E20"/>
+    <w:nsid w:val="10331AED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05641B1C"/>
+    <w:tmpl w:val="BDF6213E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145232AE"/>
+    <w:nsid w:val="170A1151"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03C0548E"/>
+    <w:tmpl w:val="0F7200EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15B333BA"/>
+    <w:nsid w:val="18442D48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAF21C30"/>
+    <w:tmpl w:val="25C45A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D37270"/>
+    <w:nsid w:val="1A4F1195"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7416E734"/>
+    <w:tmpl w:val="2EE67B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDA3990"/>
+    <w:nsid w:val="1D7D716E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="254053CC"/>
+    <w:tmpl w:val="0AD4EB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213F2130"/>
+    <w:nsid w:val="1E5020DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F796E4B0"/>
+    <w:tmpl w:val="0052A8A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2521156D"/>
+    <w:nsid w:val="20EE12D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75548E02"/>
+    <w:tmpl w:val="F39AE054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B220343"/>
+    <w:nsid w:val="272146C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DDEEC74"/>
+    <w:tmpl w:val="DD2EAE40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28422DDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDF666F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B1454AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77ACA6AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1798,138 +1840,96 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A73D73"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305F5A15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3404E78"/>
+    <w:tmpl w:val="A1E8DEA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="357E5545"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="307E1CC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A48C37E"/>
+    <w:tmpl w:val="7DEC2760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E9787B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34944651"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C30E79F0"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="BA34D94A"/>
+    <w:tmpl w:val="EF08C788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2020,504 +2020,504 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B975777"/>
+    <w:nsid w:val="3FFF4B2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E60636C6"/>
+    <w:tmpl w:val="61A67B5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC82261"/>
+    <w:nsid w:val="45366E9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA727A38"/>
+    <w:tmpl w:val="A0C40FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E145441"/>
+    <w:nsid w:val="45DD6C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="711E1414"/>
+    <w:tmpl w:val="1430F56C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45547850"/>
+    <w:nsid w:val="4E421141"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D506F456"/>
+    <w:tmpl w:val="A172FF48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E85B5C"/>
+    <w:nsid w:val="4E652EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="860CEFAA"/>
+    <w:tmpl w:val="5D22599C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1F6C1C"/>
+    <w:nsid w:val="4EFC6313"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF649588"/>
+    <w:tmpl w:val="D3C6DD7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B54745"/>
+    <w:nsid w:val="4FEA1ADA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1224422"/>
+    <w:tmpl w:val="637ADED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="527A5150"/>
+    <w:nsid w:val="50AE7A7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F02EC3FC"/>
+    <w:tmpl w:val="77C68944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="578C68DA"/>
+    <w:nsid w:val="51B43AE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="587E7524"/>
+    <w:tmpl w:val="7A08F44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657D3178"/>
+    <w:nsid w:val="59CF2C65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC1E77F6"/>
+    <w:tmpl w:val="5B205BEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696921A3"/>
+    <w:nsid w:val="64DC2906"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6B0443E"/>
+    <w:tmpl w:val="E890645E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C030471"/>
+    <w:nsid w:val="6BE50EB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F5A9C6A"/>
+    <w:tmpl w:val="077A5198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C652D5B"/>
+    <w:nsid w:val="707B6D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E222CB6"/>
+    <w:tmpl w:val="2FECD71E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CD742FB"/>
+    <w:nsid w:val="71B86D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7A0510A"/>
+    <w:tmpl w:val="0E8EBD12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72840E5E"/>
+    <w:nsid w:val="71C44E8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B78A16E"/>
+    <w:tmpl w:val="FDF666F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2578E2"/>
+    <w:nsid w:val="72A03916"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF649588"/>
+    <w:tmpl w:val="C9F08AE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CA87DD0"/>
+    <w:nsid w:val="77D744FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="530C83B0"/>
+    <w:tmpl w:val="B30E9AB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="21">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="27">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2631,69 +2631,69 @@
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
+    <w:rsid w:val="00B779F6"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00DF5A62"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3751,61 +3751,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF5A62"/>
+    <w:rsid w:val="00B779F6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DF5A62"/>
+    <w:rsid w:val="00B779F6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4091,60 +4091,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B6D387E-F44D-48C5-B563-2D102BB64B02}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5BDC948-1A38-44C9-B639-69F797C4EEEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>157</Words>
   <Characters>895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>