--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="397D36E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="56B767E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007545E0">
+            <w:r w:rsidRPr="00F331F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>齐轩霆</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="13AF982E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+          <w:p w14:paraId="706EB16B" w14:textId="55198565" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007545E0">
+            <w:r w:rsidRPr="00F331F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="526DDDE6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+          <w:p w14:paraId="6199424A" w14:textId="4F1F5F4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007545E0">
+            <w:r w:rsidRPr="00F331F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1005 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5BE69B71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+          <w:p w14:paraId="4F910ACA" w14:textId="01976D6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007545E0">
+            <w:r w:rsidRPr="00F331F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mqi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="43A2C579" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007545E0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5D1BC8E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="567E7904" wp14:editId="392A5F8B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DF67D5A" wp14:editId="2C28B1F4">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="701521A4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007545E0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2B1A3F51" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007545E0">
+            <w:r w:rsidRPr="00F331F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>齐轩霆律师执业领域专注于公司投融资交易，包括私募股权募集</w:t>
             </w:r>
-            <w:r w:rsidRPr="007545E0">
+            <w:r w:rsidRPr="00F331F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/投资/管理/退出，境内外收购兼并重组，公募资本市场，及新兴产业法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1949DF" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="159FF02E" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,630 +446,630 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EA0789" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="3B611217" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>齐律师是方达的创始成员之一，在中国和美国有</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25年以上执业经验。从2000年起至2020年齐律师连年被包括Chambers Asia（钱伯斯亚洲），IFLR 1000（国际金融法律评论），AsiaLaw &amp; Practice（亚洲法律与实践），Legal 500（律界500强），Asian Private Equity（亚洲私募股权）在内的国际或区域性机构评为在风险投资、并购/重组/外商投资、公开资本市场、电信/媒体/科技等领域的领先律师，被钱伯斯亚洲评为私募股权领域的业界贤达。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7565DF" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="6BDC0BBC" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F7D2A7" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="5C30C54D" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA2C545" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="1AED752F" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为人民币或美元基金对境内外高科技互联移动媒体电信、文化体育娱乐消费、生物医药等新兴行业的投资提供服务。如历年代表红杉资本对京东物流、拼多多、智加科技、贝店电商、喔趣、毒的投资，华平资本对安能物流、大搜车、链家、和孩子王的重组和投资以及与药明明码合资成立的众码解兮基因检测，鼎晖资本对图森</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI的投资，泰山资本对地上铁、天健华夏医疗、联合水务等的投资，维恩资本对云账房的投资，方源资本对太平鸟服饰、房多多、康顺4S、钻石小鸟、宇星科技的股权投资，弘毅资本对新奥能源、海昌主题公园和尚世影业的投资，淡马锡对中策轮胎和</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>盛大文学的投资，马来西亚国库投资对我来贷的投资，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIF对澳盛材料的投资，以及在高成长企业风险投资如美团网、磨铁文化、易买工品、连咖啡、翼依医疗、长光华医、芙艾美容、康大预诊、康晟智云、银泰医疗、必欧瀚、超级课程表、四季教育、美图秀秀、啦啦啵啵、韩都衣舍、蘑菇街、美丽说、快图浏览、音乐笔记、盛世云图、快的打车、车易拍、安个家、运满满、车易淘、要出发、挖财、邻趣、青客、兴容通讯、零号线、雪球财经、米洛科技、开讯视频、正尚网、驴妈妈、土巴兔、米兰网、聚美、传漾、傲天、好乐买、马萨玛索、当乐网、奥比岛、优酷网、一</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>嗨租车、一兆韦德、一茶一坐、七十二街、天游游戏、起凡游戏、新易传媒、新英体育、银润传媒、华谊兄弟的融资中代表公司或投资者如华平、方源、鼎晖、红杉、海纳、经纬、启明、泰山、弘毅、凯雷、晨星、凯辉、辰德、云启等基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F38E33" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="61C97571" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公募资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CE2495" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="2A48CA6D" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除在进行中的多个上市项目外，为灿谷管理、易居中国、四季教育、信而富、瑞慈医疗、钜派理财、乐居地产、迅雷看看、海昌旅游、唯品会、多玩游戏、爱康国宾、分众传媒、澜起科技、凤凰新媒体、易居中国、世纪佳缘、中房信息、尚华医药、天合光能、克丽丝汀饼屋、利农国际、乡村基餐饮、畅丰车桥、旭瑞光电、航美传媒、科通集团、中芯国际、众品实业等各类企业担任发行人或承销商中国律师进行境外上市前重组和红筹架构搭建、公开上市发行股份债券和或上市后续发售的交易；作为高盛、美林、德银、大摩、瑞银、瑞信、花旗集团、百富勤、巴克莱、摩根大通、华兴资本等券商律师为上市项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F4B1FB" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="20EF6804" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD37ABE" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="520D1A3A" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为境内外各类并购重组交易从合规合约、融资配资、税务效率、上市衔接等方面提供法律服务，包括（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i）境内A股上市公司的重大资产收购和外资战略投资交易，量子高科收购睿智化学，赛科星生物收购华夏基耐部分资产，上风高科收购宇星科技，弘毅资本对上海城投的外资战投，方源资本对科华生物的外资战投，以及正进行中的多项涉及A股上市公司的资产并购和配套融资，（ii）境外红筹上市公司资产收购如前程无忧对高顿教育的收购，YY对多个境内外教育行业企业的投资与收购，携程对在线旅游平台和票务公司的收购，以及易居中国、天合光能、分众传媒、如</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家的诸多并购交易，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58同城对安居客的收购，滴滴和快的的合并，（iii）境外红筹上市公司的私有化如分众传媒、爱康国宾、尚华医药、中房信息、金丰易居、博纳影业以及后续以A股上市为目的的红筹落地重组，（iv）非上市产业企业之间的购并重组交易，安能物流分拆整合和多轮融资，福斐3D打印和宁波自行车零件企业向美国企业的股权出售，中芯国际和摩托罗拉之间的股权资产跨境置换，银河控股对红泥化妆品的收购，阿尔卡特上海贝尔对大唐电信的战略投资，通用电气对东海石英的收购，AATI对IP Core 的收购，平安保险拟议的对国有大型</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>电信企业的战略投资。上述多个项目获评年度交易大奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBEE08B" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="7AC12727" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权基金设立</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4834F103" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="31EE5CB0" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为具开创性的私募股权投资基金的成立设计结构、起草文件、完成审批以及提供后续服务，参与建立第一个外资参股契约型的产业投资基金海富通产业投资基金；第一个实质意义上的（中外合作）有限合伙制基金中新无限创投基金，及其后的红杉创新基金和软银博辰基金；第一个有限责任公司制的中外合资基金联创永宣基金；第一批纯内资人民币基金联创永津基金，后续不同规模和模式的股权基金包括中新产业、国青资本、元禾控股、盘石资本等基金，以及正在建立过程中的若干境内外人民币或美元基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234B27FD" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="3D9DB183" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648A777D" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="19D205F8" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>清华五道口金融学院，科学企业家大湾区班，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20192021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8B38D0" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="6B313E9A" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中欧国际工商学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFO 系列课程结业，20102011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2283ED5F" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="13649FE7" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1996，赫瑟学者奖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6219DC58" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="0B6DCAC5" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1990</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A25CA68" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="7B45AD44" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E43492D" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="6AA44634" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631EE60C" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="22A20CC3" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA352C6" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="5B9031A5" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6867D8B3" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="3FF6AF89" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE103DB" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="643FEAD2" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际律师协会（IBA）证券委员会亚太区总代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F04D685" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="605C5958" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">全国律师大会代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B97C750" w14:textId="77777777" w:rsidR="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="57E0C7EF" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市政协委员及政协立法委员会专家成员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="639F51A2" w:rsidR="00A46A04" w:rsidRPr="007545E0" w:rsidRDefault="007545E0" w:rsidP="007545E0">
+    <w:p w14:paraId="4F0A196B" w14:textId="20746C90" w:rsidR="00A46A04" w:rsidRPr="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007545E0">
+      <w:r w:rsidRPr="00F331F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">华东政法大学国际金融学院客座教授 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007545E0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F331F9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1275,134 +1275,176 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02AC22F8"/>
+    <w:nsid w:val="087E6934"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="401CF4B2"/>
+    <w:tmpl w:val="C96CB0AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06370D8C"/>
+    <w:nsid w:val="08B66AF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67383CEE"/>
+    <w:tmpl w:val="44D6436C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D24B7F"/>
+    <w:nsid w:val="1DB7304A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEF426FA"/>
+    <w:tmpl w:val="F9FE22D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26180FA1"/>
+    <w:nsid w:val="299040C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E414829E"/>
+    <w:tmpl w:val="EF841F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A954187"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AEA21B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E60599B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86A86AFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1468,92 +1510,50 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...40 lines deleted...]
-        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1630,288 +1630,288 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDC38AE"/>
+    <w:nsid w:val="4CB03E30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F530FE4E"/>
+    <w:tmpl w:val="A1C698AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D441B25"/>
+    <w:nsid w:val="665B6F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2814FAA8"/>
+    <w:tmpl w:val="5AEA21B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400B153E"/>
+    <w:nsid w:val="6686739C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77EAD266"/>
+    <w:tmpl w:val="8E889F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C74287"/>
+    <w:nsid w:val="67270253"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9216CFE8"/>
+    <w:tmpl w:val="A8846752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E4046A"/>
+    <w:nsid w:val="68C9354A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0A45F9C"/>
+    <w:tmpl w:val="406A7C08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5F059A"/>
+    <w:nsid w:val="6AB20CCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CABC10AC"/>
+    <w:tmpl w:val="A85AF63A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C766484"/>
+    <w:nsid w:val="6AED413F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ADECC0C"/>
+    <w:tmpl w:val="62D04FA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C8310B"/>
+    <w:nsid w:val="6F1967E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10282B5C"/>
+    <w:tmpl w:val="A46C31E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E857BCF"/>
+    <w:nsid w:val="73AA0A95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ED6637E"/>
+    <w:tmpl w:val="642074C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1975,51 +1975,50 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="007545E0"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -2051,50 +2050,51 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F331F9"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -3145,61 +3145,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007545E0"/>
+    <w:rsid w:val="00F331F9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007545E0"/>
+    <w:rsid w:val="00F331F9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3485,51 +3485,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DDF23AE-E225-4830-8A8E-47925C6AD08F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8D4F98-0385-450E-AAAC-50B8A5F3947A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>340</Words>
   <Characters>1941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2277</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>