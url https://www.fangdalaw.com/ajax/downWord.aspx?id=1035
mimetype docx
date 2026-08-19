--- v1 (2026-06-25)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="56B767E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4BDD1C56" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F331F9">
+            <w:r w:rsidRPr="00BD2A90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>齐轩霆</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="55198565" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+          <w:p w14:paraId="706EB16B" w14:textId="7C94DE4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F331F9">
+            <w:r w:rsidRPr="00BD2A90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4F1F5F4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+          <w:p w14:paraId="6199424A" w14:textId="7620AEEC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F331F9">
+            <w:r w:rsidRPr="00BD2A90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1005 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="01976D6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+          <w:p w14:paraId="4F910ACA" w14:textId="5EE37F41" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F331F9">
+            <w:r w:rsidRPr="00BD2A90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mqi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5D1BC8E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7C89C3FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DF67D5A" wp14:editId="2C28B1F4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C30DF62" wp14:editId="2EB3F563">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2B1A3F51" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F331F9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="06E49A5D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F331F9">
+            <w:r w:rsidRPr="00BD2A90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>齐轩霆律师执业领域专注于公司投融资交易，包括私募股权募集</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F331F9">
+            <w:r w:rsidRPr="00BD2A90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/投资/管理/退出，境内外收购兼并重组，公募资本市场，及新兴产业法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159FF02E" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5F6402E8" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,630 +446,630 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B611217" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="6C7E669A" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>齐律师是方达的创始成员之一，在中国和美国有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25年以上执业经验。从2000年起至2020年齐律师连年被包括Chambers Asia（钱伯斯亚洲），IFLR 1000（国际金融法律评论），AsiaLaw &amp; Practice（亚洲法律与实践），Legal 500（律界500强），Asian Private Equity（亚洲私募股权）在内的国际或区域性机构评为在风险投资、并购/重组/外商投资、公开资本市场、电信/媒体/科技等领域的领先律师，被钱伯斯亚洲评为私募股权领域的业界贤达。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDC0BBC" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="053ADFA2" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C30C54D" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="1FA7A41A" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AED752F" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="6FF4D713" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为人民币或美元基金对境内外高科技互联移动媒体电信、文化体育娱乐消费、生物医药等新兴行业的投资提供服务。如历年代表红杉资本对京东物流、拼多多、智加科技、贝店电商、喔趣、毒的投资，华平资本对安能物流、大搜车、链家、和孩子王的重组和投资以及与药明明码合资成立的众码解兮基因检测，鼎晖资本对图森</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI的投资，泰山资本对地上铁、天健华夏医疗、联合水务等的投资，维恩资本对云账房的投资，方源资本对太平鸟服饰、房多多、康顺4S、钻石小鸟、宇星科技的股权投资，弘毅资本对新奥能源、海昌主题公园和尚世影业的投资，淡马锡对中策轮胎和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>盛大文学的投资，马来西亚国库投资对我来贷的投资，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIF对澳盛材料的投资，以及在高成长企业风险投资如美团网、磨铁文化、易买工品、连咖啡、翼依医疗、长光华医、芙艾美容、康大预诊、康晟智云、银泰医疗、必欧瀚、超级课程表、四季教育、美图秀秀、啦啦啵啵、韩都衣舍、蘑菇街、美丽说、快图浏览、音乐笔记、盛世云图、快的打车、车易拍、安个家、运满满、车易淘、要出发、挖财、邻趣、青客、兴容通讯、零号线、雪球财经、米洛科技、开讯视频、正尚网、驴妈妈、土巴兔、米兰网、聚美、传漾、傲天、好乐买、马萨玛索、当乐网、奥比岛、优酷网、一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>嗨租车、一兆韦德、一茶一坐、七十二街、天游游戏、起凡游戏、新易传媒、新英体育、银润传媒、华谊兄弟的融资中代表公司或投资者如华平、方源、鼎晖、红杉、海纳、经纬、启明、泰山、弘毅、凯雷、晨星、凯辉、辰德、云启等基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C97571" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="4A65272B" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公募资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A48CA6D" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="1AE11021" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除在进行中的多个上市项目外，为灿谷管理、易居中国、四季教育、信而富、瑞慈医疗、钜派理财、乐居地产、迅雷看看、海昌旅游、唯品会、多玩游戏、爱康国宾、分众传媒、澜起科技、凤凰新媒体、易居中国、世纪佳缘、中房信息、尚华医药、天合光能、克丽丝汀饼屋、利农国际、乡村基餐饮、畅丰车桥、旭瑞光电、航美传媒、科通集团、中芯国际、众品实业等各类企业担任发行人或承销商中国律师进行境外上市前重组和红筹架构搭建、公开上市发行股份债券和或上市后续发售的交易；作为高盛、美林、德银、大摩、瑞银、瑞信、花旗集团、百富勤、巴克莱、摩根大通、华兴资本等券商律师为上市项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EF6804" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="5B0C5C62" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520D1A3A" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="67636CB2" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为境内外各类并购重组交易从合规合约、融资配资、税务效率、上市衔接等方面提供法律服务，包括（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i）境内A股上市公司的重大资产收购和外资战略投资交易，量子高科收购睿智化学，赛科星生物收购华夏基耐部分资产，上风高科收购宇星科技，弘毅资本对上海城投的外资战投，方源资本对科华生物的外资战投，以及正进行中的多项涉及A股上市公司的资产并购和配套融资，（ii）境外红筹上市公司资产收购如前程无忧对高顿教育的收购，YY对多个境内外教育行业企业的投资与收购，携程对在线旅游平台和票务公司的收购，以及易居中国、天合光能、分众传媒、如</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家的诸多并购交易，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58同城对安居客的收购，滴滴和快的的合并，（iii）境外红筹上市公司的私有化如分众传媒、爱康国宾、尚华医药、中房信息、金丰易居、博纳影业以及后续以A股上市为目的的红筹落地重组，（iv）非上市产业企业之间的购并重组交易，安能物流分拆整合和多轮融资，福斐3D打印和宁波自行车零件企业向美国企业的股权出售，中芯国际和摩托罗拉之间的股权资产跨境置换，银河控股对红泥化妆品的收购，阿尔卡特上海贝尔对大唐电信的战略投资，通用电气对东海石英的收购，AATI对IP Core 的收购，平安保险拟议的对国有大型</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>电信企业的战略投资。上述多个项目获评年度交易大奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC12727" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="13E25993" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权基金设立</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EE5CB0" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="1236FEF4" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为具开创性的私募股权投资基金的成立设计结构、起草文件、完成审批以及提供后续服务，参与建立第一个外资参股契约型的产业投资基金海富通产业投资基金；第一个实质意义上的（中外合作）有限合伙制基金中新无限创投基金，及其后的红杉创新基金和软银博辰基金；第一个有限责任公司制的中外合资基金联创永宣基金；第一批纯内资人民币基金联创永津基金，后续不同规模和模式的股权基金包括中新产业、国青资本、元禾控股、盘石资本等基金，以及正在建立过程中的若干境内外人民币或美元基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9DB183" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="3A2066BB" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D205F8" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="70B39ECC" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>清华五道口金融学院，科学企业家大湾区班，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20192021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B313E9A" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="2EAB8893" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中欧国际工商学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFO 系列课程结业，20102011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13649FE7" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="5B5076F7" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1996，赫瑟学者奖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6DCAC5" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="58ED6496" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1990</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B45AD44" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="76A40A09" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA44634" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="48451BD5" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A20CC3" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="68BE5AE3" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9031A5" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="7D682582" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF6AF89" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="15D7EB12" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643FEAD2" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="73E682BC" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际律师协会（IBA）证券委员会亚太区总代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605C5958" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="241A540C" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">全国律师大会代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E0C7EF" w14:textId="77777777" w:rsidR="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="40FDEE1F" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市政协委员及政协立法委员会专家成员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="20746C90" w:rsidR="00A46A04" w:rsidRPr="00F331F9" w:rsidRDefault="00F331F9" w:rsidP="00F331F9">
+    <w:p w14:paraId="4F0A196B" w14:textId="1D7DDF8C" w:rsidR="00A46A04" w:rsidRPr="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F331F9">
+      <w:r w:rsidRPr="00BD2A90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">华东政法大学国际金融学院客座教授 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F331F9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BD2A90" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1275,176 +1275,113 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087E6934"/>
+    <w:nsid w:val="209A7541"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C96CB0AA"/>
+    <w:tmpl w:val="AEB00E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08B66AF2"/>
+    <w:nsid w:val="2E720E6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44D6436C"/>
+    <w:tmpl w:val="6392471C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB7304A"/>
+    <w:nsid w:val="2E9E1348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9FE22D0"/>
+    <w:tmpl w:val="4510F3BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299040C1"/>
-[...61 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1513,51 +1450,72 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="377F46C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5524CD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1629,289 +1587,331 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD876D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E98A06B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40611C81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1BC1E44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB03E30"/>
+    <w:nsid w:val="464334F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1C698AA"/>
+    <w:tmpl w:val="A6602A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="665B6F78"/>
+    <w:nsid w:val="4D271071"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AEA21B4"/>
+    <w:tmpl w:val="B02C2F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6686739C"/>
+    <w:nsid w:val="58157913"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E889F06"/>
+    <w:tmpl w:val="8F60C04C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67270253"/>
+    <w:nsid w:val="58E17B5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8846752"/>
+    <w:tmpl w:val="1338A948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C9354A"/>
+    <w:nsid w:val="632D03C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="406A7C08"/>
+    <w:tmpl w:val="01EADFE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB20CCB"/>
+    <w:nsid w:val="685C6F9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A85AF63A"/>
+    <w:tmpl w:val="61D822E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AED413F"/>
+    <w:nsid w:val="6DC3286C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62D04FA2"/>
+    <w:tmpl w:val="4906DAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F1967E5"/>
+    <w:nsid w:val="793C4FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A46C31E0"/>
+    <w:tmpl w:val="01EADFE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73AA0A95"/>
+    <w:nsid w:val="7C8C59AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="642074C2"/>
+    <w:tmpl w:val="789A32F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2029,72 +2029,72 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BD2A90"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F331F9"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -3145,61 +3145,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F331F9"/>
+    <w:rsid w:val="00BD2A90"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F331F9"/>
+    <w:rsid w:val="00BD2A90"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3485,51 +3485,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8D4F98-0385-450E-AAAC-50B8A5F3947A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF3223F6-8D12-4B6B-A608-940F612AA105}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>340</Words>
   <Characters>1941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2277</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>