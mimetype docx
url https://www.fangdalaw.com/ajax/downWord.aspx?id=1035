--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4BDD1C56" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3EB00178" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B026F" w:rsidP="008B026F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BD2A90">
+            <w:r w:rsidRPr="008B026F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>齐轩霆</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7C94DE4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+          <w:p w14:paraId="706EB16B" w14:textId="013538BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B026F" w:rsidP="008B026F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BD2A90">
+            <w:r w:rsidRPr="008B026F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7620AEEC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+          <w:p w14:paraId="6199424A" w14:textId="71CE1321" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B026F" w:rsidP="008B026F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BD2A90">
+            <w:r w:rsidRPr="008B026F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1005 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5EE37F41" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+          <w:p w14:paraId="4F910ACA" w14:textId="09C0D7D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B026F" w:rsidP="008B026F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BD2A90">
+            <w:r w:rsidRPr="008B026F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mqi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7C89C3FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0CADC17E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B026F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C30DF62" wp14:editId="2EB3F563">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00E4B540" wp14:editId="621665B2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="06E49A5D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BD2A90" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1FF15B45" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008B026F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BD2A90">
+            <w:r w:rsidRPr="008B026F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>齐轩霆律师执业领域专注于公司投融资交易，包括私募股权募集</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD2A90">
+            <w:r w:rsidRPr="008B026F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/投资/管理/退出，境内外收购兼并重组，公募资本市场，及新兴产业法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6402E8" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4026C346" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,630 +446,630 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7E669A" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="21213B8A" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>齐律师是方达的创始成员之一，在中国和美国有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25年以上执业经验。从2000年起至2020年齐律师连年被包括Chambers Asia（钱伯斯亚洲），IFLR 1000（国际金融法律评论），AsiaLaw &amp; Practice（亚洲法律与实践），Legal 500（律界500强），Asian Private Equity（亚洲私募股权）在内的国际或区域性机构评为在风险投资、并购/重组/外商投资、公开资本市场、电信/媒体/科技等领域的领先律师，被钱伯斯亚洲评为私募股权领域的业界贤达。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053ADFA2" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="4A0D913F" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA7A41A" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="01109A21" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF4D713" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="4A33B47C" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为人民币或美元基金对境内外高科技互联移动媒体电信、文化体育娱乐消费、生物医药等新兴行业的投资提供服务。如历年代表红杉资本对京东物流、拼多多、智加科技、贝店电商、喔趣、毒的投资，华平资本对安能物流、大搜车、链家、和孩子王的重组和投资以及与药明明码合资成立的众码解兮基因检测，鼎晖资本对图森</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI的投资，泰山资本对地上铁、天健华夏医疗、联合水务等的投资，维恩资本对云账房的投资，方源资本对太平鸟服饰、房多多、康顺4S、钻石小鸟、宇星科技的股权投资，弘毅资本对新奥能源、海昌主题公园和尚世影业的投资，淡马锡对中策轮胎和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>盛大文学的投资，马来西亚国库投资对我来贷的投资，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIF对澳盛材料的投资，以及在高成长企业风险投资如美团网、磨铁文化、易买工品、连咖啡、翼依医疗、长光华医、芙艾美容、康大预诊、康晟智云、银泰医疗、必欧瀚、超级课程表、四季教育、美图秀秀、啦啦啵啵、韩都衣舍、蘑菇街、美丽说、快图浏览、音乐笔记、盛世云图、快的打车、车易拍、安个家、运满满、车易淘、要出发、挖财、邻趣、青客、兴容通讯、零号线、雪球财经、米洛科技、开讯视频、正尚网、驴妈妈、土巴兔、米兰网、聚美、传漾、傲天、好乐买、马萨玛索、当乐网、奥比岛、优酷网、一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>嗨租车、一兆韦德、一茶一坐、七十二街、天游游戏、起凡游戏、新易传媒、新英体育、银润传媒、华谊兄弟的融资中代表公司或投资者如华平、方源、鼎晖、红杉、海纳、经纬、启明、泰山、弘毅、凯雷、晨星、凯辉、辰德、云启等基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A65272B" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="1923ADAE" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公募资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE11021" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="023F06D9" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除在进行中的多个上市项目外，为灿谷管理、易居中国、四季教育、信而富、瑞慈医疗、钜派理财、乐居地产、迅雷看看、海昌旅游、唯品会、多玩游戏、爱康国宾、分众传媒、澜起科技、凤凰新媒体、易居中国、世纪佳缘、中房信息、尚华医药、天合光能、克丽丝汀饼屋、利农国际、乡村基餐饮、畅丰车桥、旭瑞光电、航美传媒、科通集团、中芯国际、众品实业等各类企业担任发行人或承销商中国律师进行境外上市前重组和红筹架构搭建、公开上市发行股份债券和或上市后续发售的交易；作为高盛、美林、德银、大摩、瑞银、瑞信、花旗集团、百富勤、巴克莱、摩根大通、华兴资本等券商律师为上市项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0C5C62" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="729BE6DD" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67636CB2" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="5CB4C0FE" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为境内外各类并购重组交易从合规合约、融资配资、税务效率、上市衔接等方面提供法律服务，包括（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i）境内A股上市公司的重大资产收购和外资战略投资交易，量子高科收购睿智化学，赛科星生物收购华夏基耐部分资产，上风高科收购宇星科技，弘毅资本对上海城投的外资战投，方源资本对科华生物的外资战投，以及正进行中的多项涉及A股上市公司的资产并购和配套融资，（ii）境外红筹上市公司资产收购如前程无忧对高顿教育的收购，YY对多个境内外教育行业企业的投资与收购，携程对在线旅游平台和票务公司的收购，以及易居中国、天合光能、分众传媒、如</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家的诸多并购交易，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58同城对安居客的收购，滴滴和快的的合并，（iii）境外红筹上市公司的私有化如分众传媒、爱康国宾、尚华医药、中房信息、金丰易居、博纳影业以及后续以A股上市为目的的红筹落地重组，（iv）非上市产业企业之间的购并重组交易，安能物流分拆整合和多轮融资，福斐3D打印和宁波自行车零件企业向美国企业的股权出售，中芯国际和摩托罗拉之间的股权资产跨境置换，银河控股对红泥化妆品的收购，阿尔卡特上海贝尔对大唐电信的战略投资，通用电气对东海石英的收购，AATI对IP Core 的收购，平安保险拟议的对国有大型</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>电信企业的战略投资。上述多个项目获评年度交易大奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E25993" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="2DF8EAAE" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权基金设立</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1236FEF4" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="56B8513F" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为具开创性的私募股权投资基金的成立设计结构、起草文件、完成审批以及提供后续服务，参与建立第一个外资参股契约型的产业投资基金海富通产业投资基金；第一个实质意义上的（中外合作）有限合伙制基金中新无限创投基金，及其后的红杉创新基金和软银博辰基金；第一个有限责任公司制的中外合资基金联创永宣基金；第一批纯内资人民币基金联创永津基金，后续不同规模和模式的股权基金包括中新产业、国青资本、元禾控股、盘石资本等基金，以及正在建立过程中的若干境内外人民币或美元基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2066BB" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="4400464C" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B39ECC" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="27E94F28" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>清华五道口金融学院，科学企业家大湾区班，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20192021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAB8893" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="24C4FC93" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中欧国际工商学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFO 系列课程结业，20102011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5076F7" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="50124F12" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1996，赫瑟学者奖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ED6496" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="4BCD1C68" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1990</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A40A09" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="1824979A" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48451BD5" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="3C06FB64" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BE5AE3" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="4669FA97" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D682582" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="33FB759E" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D7EB12" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="742C53A2" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E682BC" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="41CF09A1" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际律师协会（IBA）证券委员会亚太区总代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241A540C" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="5C879837" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">全国律师大会代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FDEE1F" w14:textId="77777777" w:rsidR="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="25428AB7" w14:textId="77777777" w:rsidR="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市政协委员及政协立法委员会专家成员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1D7DDF8C" w:rsidR="00A46A04" w:rsidRPr="00BD2A90" w:rsidRDefault="00BD2A90" w:rsidP="00BD2A90">
+    <w:p w14:paraId="4F0A196B" w14:textId="45177ED2" w:rsidR="00A46A04" w:rsidRPr="008B026F" w:rsidRDefault="008B026F" w:rsidP="008B026F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2A90">
+      <w:r w:rsidRPr="008B026F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">华东政法大学国际金融学院客座教授 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BD2A90" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008B026F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1275,113 +1275,197 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="209A7541"/>
+    <w:nsid w:val="01205BB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEB00E50"/>
+    <w:tmpl w:val="18BAF03A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E720E6B"/>
+    <w:nsid w:val="02D677AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6392471C"/>
+    <w:tmpl w:val="AB5A26F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9E1348"/>
+    <w:nsid w:val="02FD5D78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4510F3BA"/>
+    <w:tmpl w:val="9ED00708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09B750AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D124E5C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10A11B22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7876D22E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="188675D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="616CE400"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21C82700"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13945848"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1450,72 +1534,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="377F46C8"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31485E2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5524CD4"/>
+    <w:tmpl w:val="444A461C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347C39FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BF2AE66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37305D7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4F68CFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1587,331 +1713,205 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD876D4"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57EA639C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E98A06B0"/>
-[...125 lines deleted...]
-    <w:tmpl w:val="01EADFE4"/>
+    <w:tmpl w:val="62D05302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="685C6F9F"/>
+    <w:nsid w:val="5B4E0AAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61D822E4"/>
+    <w:tmpl w:val="70480DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DC3286C"/>
+    <w:nsid w:val="694F494A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4906DAA0"/>
+    <w:tmpl w:val="62D05302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="793C4FA3"/>
+    <w:nsid w:val="748E3A1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01EADFE4"/>
+    <w:tmpl w:val="668EC034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8C59AF"/>
+    <w:nsid w:val="75A92D73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="789A32F6"/>
+    <w:tmpl w:val="CF22CC86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1992,88 +1992,88 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
+    <w:rsid w:val="008B026F"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BD2A90"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -3145,61 +3145,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD2A90"/>
+    <w:rsid w:val="008B026F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD2A90"/>
+    <w:rsid w:val="008B026F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3485,60 +3485,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF3223F6-8D12-4B6B-A608-940F612AA105}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67801B57-E5C9-434C-BDF0-3723A985AAC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>340</Words>
   <Characters>1941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2277</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>