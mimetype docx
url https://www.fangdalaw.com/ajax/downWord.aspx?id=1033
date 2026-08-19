--- v0 (2026-05-29)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="60052925" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="63A06A38" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00677EB4">
+            <w:r w:rsidRPr="00E72AFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄潜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4108531F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+          <w:p w14:paraId="706EB16B" w14:textId="1C17DAEF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00677EB4">
+            <w:r w:rsidRPr="00E72AFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7769AE91" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+          <w:p w14:paraId="6199424A" w14:textId="5A36CE93" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00677EB4">
+            <w:r w:rsidRPr="00E72AFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1092 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2C5AD681" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+          <w:p w14:paraId="4F910ACA" w14:textId="039FCFBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00677EB4">
+            <w:r w:rsidRPr="00E72AFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3AEEDA83" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00677EB4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5608B21D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7841ABB4" wp14:editId="010FEBCF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26A5F3FA" wp14:editId="257BFE47">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="33E3E702" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00677EB4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="24F18CE8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00677EB4">
+            <w:r w:rsidRPr="00E72AFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄潜律师的主要执业领域为公司破产、清算及重整，商事诉讼与仲裁，家事法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A7C168" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="65FA1F1D" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1020 +438,1020 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448635B3" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="466A9C2A" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB04A0C" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="2E64A3FF" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司破产、清算及重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F61693" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="310F9541" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任上市公司天海防务管理人，涉及资产负债数十亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1858E442" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="04C86078" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任周贤房地产公司管理人，涉及资产负债数十亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6D3EA4" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="154A228D" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任某集团公司联合管理人，涉及资产负债一千多亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D670A3C" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="0CAF0346" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雨润集团金融机构债委会参与债务重组，资产规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,000亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B663FDE" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="2610B4D4" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三胞集团金融机构债委会参与债务重组，资产规模近千亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D55D84D" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="4CA1C026" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丰盛集团金融机构债委会参与债务重组，资产规模近千亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0961739D" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="2CAB5242" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达作为重整方，参与青海某上市公司重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18623C81" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="636F3040" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达作为重整方，参与山东洪业化工集团等二十九家公司合并破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAFA0FC" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="6079F599" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国投资基金作为重整方对一家机械生产企业进行破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49688335" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="04553BB2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任华鑫集团破产案（清算转重整）联合管理人，涉及资产负债数十亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4E10F7" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="66E0ADEB" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家韩国银行及其境内分行组成的银团处理其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>STX（大连）多家公司破产程序中的债权确认纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BF87A5" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="271D8FD2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表债务人处理完成浙江台州天天物流集团破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692E0019" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="07655CBF" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方前海作为重整方参与处理多起破产重整项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E724683" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="7278B7E2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外资公司处理其在华子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF695D0" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="4BD544AF" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CABDEEF" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="17F0DA53" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外资银行处理贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE270A8" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="16692F7F" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家租赁处理其与某大型民营企业融资租赁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7A9082" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="6AAE1665" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表赛默飞世尔科技处理其与代理商的供货纠纷仲裁案件及商业秘密纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CB2189" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="47C29D23" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国司麦特羊毛处理其与供应商的供货纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05193DBD" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="16E99593" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表霍尼韦尔处理其与建设方的供货纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DB03F8" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="4B2CDDA9" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I.T中国处理其与业主的物业租赁纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1874DBCB" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="20D76077" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国公司处理与浙江某公司的国际货物买卖纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C6030C" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="1CBC0C39" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某北京公司处理其与小股东的股权转让纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660BF93B" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="230F30DC" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表杰尼亚处理其与代销商的代销协议纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D6459C" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="359EAA37" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表杰尼亚意大利处理公司股权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E166D5E" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="09A0E624" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家事领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A84C92" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="691D23C5" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为公司股东进行婚前财产安排，起草婚前财产协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2963121C" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="72882B86" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为客户设计离婚股权分割、债务隔离方案，起草离婚协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60770988" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="7B4F4EA5" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为客户设计遗产安排方案，并制作遗嘱</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3B94CC" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="75C7DE7F" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表客户办理涉外继承公证</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745840CF" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="299382A0" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表客户处理继承诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2251E4C2" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="68240EC7" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表客户处理离婚诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEE2C6A" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="1D67CE60" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为公司设计股权继承方案，规避因婚姻或继承产生的股权失控风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004ABAFA" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="03993E24" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为高净值客户设计财富传承方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B7B42E" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="26DCC0F9" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5E9792" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="71D044A2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国布里斯托大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F2F753" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="68208DE4" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006B4DB9" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="416886B2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学，会计学本科</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2A2FCD" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="72082D16" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796F19E7" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="53E9DAF8" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262781CA" w14:textId="77777777" w:rsidR="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="0238CE13" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3C284493" w:rsidR="00A46A04" w:rsidRPr="00677EB4" w:rsidRDefault="00677EB4" w:rsidP="00677EB4">
+    <w:p w14:paraId="4F0A196B" w14:textId="1F5B735D" w:rsidR="00A46A04" w:rsidRPr="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄潜律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677EB4">
+      <w:r w:rsidRPr="00E72AFE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00677EB4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E72AFE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1657,368 +1657,368 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="018F0369"/>
+    <w:nsid w:val="05C754DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10A4AFD0"/>
+    <w:tmpl w:val="D30AB902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B24139"/>
+    <w:nsid w:val="0C8D2BAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECF291EA"/>
+    <w:tmpl w:val="DE10D02A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FB7E53"/>
+    <w:nsid w:val="0F43387D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDDC9838"/>
+    <w:tmpl w:val="32740AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5D7523"/>
+    <w:nsid w:val="139314F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C20A945C"/>
+    <w:tmpl w:val="4E963EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA8286D"/>
+    <w:nsid w:val="154B2214"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFB4A51C"/>
+    <w:tmpl w:val="25987C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E492937"/>
+    <w:nsid w:val="15AB7526"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64708C74"/>
+    <w:tmpl w:val="A1F0EB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11AA51D7"/>
+    <w:nsid w:val="194D5F23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DA4FC02"/>
+    <w:tmpl w:val="B352F220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E65BC8"/>
+    <w:nsid w:val="1D796E92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F14B7C8"/>
+    <w:tmpl w:val="545E3280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179F6650"/>
+    <w:nsid w:val="1D98059E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1281F98"/>
+    <w:tmpl w:val="BB589C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1903419B"/>
+    <w:nsid w:val="1E072DA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10BA3304"/>
+    <w:tmpl w:val="FB88592E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19DA7011"/>
+    <w:nsid w:val="1FA2312D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="944800F4"/>
+    <w:tmpl w:val="E9307ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A100D01"/>
+    <w:nsid w:val="21934E5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A934E1BA"/>
+    <w:tmpl w:val="126E7E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24840E3A"/>
+    <w:nsid w:val="25FA1F01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EABA659E"/>
+    <w:tmpl w:val="24CAB2C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29DE6242"/>
+    <w:nsid w:val="2639080B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72C8D5EE"/>
+    <w:tmpl w:val="F9805A86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8E3B1C"/>
+    <w:nsid w:val="28CC4CF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36746800"/>
+    <w:tmpl w:val="D0ECA898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BBE409A"/>
+    <w:nsid w:val="2D76426D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A5EDC2C"/>
+    <w:tmpl w:val="16C4B5BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2106,116 +2106,116 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312A4C39"/>
+    <w:nsid w:val="31BE0E43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B1E54BA"/>
+    <w:tmpl w:val="A7FCF38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3192748A"/>
+    <w:nsid w:val="33A03218"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4703326"/>
+    <w:tmpl w:val="432C3F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C7482B"/>
+    <w:nsid w:val="3A1F7507"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CFA9738"/>
+    <w:tmpl w:val="87986090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39E67DE0"/>
+    <w:nsid w:val="3B3E6D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CC2B7F2"/>
+    <w:tmpl w:val="EF86903A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2306,546 +2306,546 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D7F7611"/>
+    <w:nsid w:val="43640512"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73EC902A"/>
+    <w:tmpl w:val="00F281F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="410F2C94"/>
+    <w:nsid w:val="47E13803"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1DE79C6"/>
+    <w:tmpl w:val="57D4C6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43542755"/>
+    <w:nsid w:val="48BF0ECE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83443302"/>
+    <w:tmpl w:val="A6FCA486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="458C5532"/>
+    <w:nsid w:val="49FA2DDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D1EF1A2"/>
+    <w:tmpl w:val="E690E686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8464CF"/>
+    <w:nsid w:val="4A92096C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E794DF42"/>
+    <w:tmpl w:val="978C4C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3451B6"/>
+    <w:nsid w:val="5C306CB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D18C9544"/>
+    <w:tmpl w:val="E71A4C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D562507"/>
+    <w:nsid w:val="5E1A5F49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76A64554"/>
+    <w:tmpl w:val="D2745A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557119E0"/>
+    <w:nsid w:val="612D364B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7820CD04"/>
+    <w:tmpl w:val="B066B00E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581A2B08"/>
+    <w:nsid w:val="629E03F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B820B06"/>
+    <w:tmpl w:val="24CAB2C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E23139"/>
+    <w:nsid w:val="66150B3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2D28178"/>
+    <w:tmpl w:val="23BC4BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF22771"/>
+    <w:nsid w:val="68443F2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="794CB9CE"/>
+    <w:tmpl w:val="890E76FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C76F23"/>
+    <w:nsid w:val="6D3149F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4529E78"/>
+    <w:tmpl w:val="145E9C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="620E118F"/>
+    <w:nsid w:val="6F02778E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFB4A51C"/>
+    <w:tmpl w:val="C3320DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68FD0F5E"/>
+    <w:nsid w:val="73525BEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E28A67F6"/>
+    <w:tmpl w:val="FE2ECFE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D4D6E3A"/>
+    <w:nsid w:val="751E49A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55DE8344"/>
+    <w:tmpl w:val="F352260A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7458327C"/>
+    <w:nsid w:val="775421EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BECCEE2"/>
+    <w:tmpl w:val="9C607EA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D6A0F10"/>
+    <w:nsid w:val="78E37646"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5174664C"/>
+    <w:tmpl w:val="FA2272D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EB12BE4"/>
+    <w:nsid w:val="794C36AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F244DD0"/>
+    <w:tmpl w:val="C9D0BC80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
-[...35 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23">
-[...32 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="35">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2901,51 +2901,50 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
-    <w:rsid w:val="00677EB4"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -2983,50 +2982,51 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
+    <w:rsid w:val="00E72AFE"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4079,61 +4079,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00677EB4"/>
+    <w:rsid w:val="00E72AFE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00677EB4"/>
+    <w:rsid w:val="00E72AFE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4419,51 +4419,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2C57EBA-151B-4AE7-A3D1-202C110889D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DBE52A-A893-4D51-A88A-B8EB570489A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>153</Words>
   <Characters>875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>