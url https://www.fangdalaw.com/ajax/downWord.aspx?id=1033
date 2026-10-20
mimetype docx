--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="63A06A38" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5B8603C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D285F" w:rsidP="001D285F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E72AFE">
+            <w:r w:rsidRPr="001D285F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄潜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1C17DAEF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+          <w:p w14:paraId="706EB16B" w14:textId="3F4C03A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D285F" w:rsidP="001D285F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E72AFE">
+            <w:r w:rsidRPr="001D285F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5A36CE93" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+          <w:p w14:paraId="6199424A" w14:textId="6234B1AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D285F" w:rsidP="001D285F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E72AFE">
+            <w:r w:rsidRPr="001D285F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1092 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="039FCFBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+          <w:p w14:paraId="4F910ACA" w14:textId="1A91006F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D285F" w:rsidP="001D285F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E72AFE">
+            <w:r w:rsidRPr="001D285F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5608B21D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5CD799ED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D285F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26A5F3FA" wp14:editId="257BFE47">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5638FB8D" wp14:editId="1DCDD330">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="24F18CE8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E72AFE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="47CA59D9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001D285F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E72AFE">
+            <w:r w:rsidRPr="001D285F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄潜律师的主要执业领域为公司破产、清算及重整，商事诉讼与仲裁，家事法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FA1F1D" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3299E885" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1020 +438,1020 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466A9C2A" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="592087D5" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E64A3FF" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="01C06D9E" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司破产、清算及重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310F9541" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="7D0BD312" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任上市公司天海防务管理人，涉及资产负债数十亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C86078" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="4C7DD33E" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任周贤房地产公司管理人，涉及资产负债数十亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154A228D" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="7CA2E7A9" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任某集团公司联合管理人，涉及资产负债一千多亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAF0346" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="75296E06" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雨润集团金融机构债委会参与债务重组，资产规模超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,000亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2610B4D4" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="3B30FA54" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三胞集团金融机构债委会参与债务重组，资产规模近千亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA1C026" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="74E8DA1B" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丰盛集团金融机构债委会参与债务重组，资产规模近千亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAB5242" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="2CFA5D7F" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达作为重整方，参与青海某上市公司重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636F3040" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="2E265B96" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达作为重整方，参与山东洪业化工集团等二十九家公司合并破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6079F599" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="23A4140B" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国投资基金作为重整方对一家机械生产企业进行破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04553BB2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="5D07E9DE" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任华鑫集团破产案（清算转重整）联合管理人，涉及资产负债数十亿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E0ADEB" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="33FA2A70" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家韩国银行及其境内分行组成的银团处理其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>STX（大连）多家公司破产程序中的债权确认纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271D8FD2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="6E652CDA" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表债务人处理完成浙江台州天天物流集团破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07655CBF" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="1302129B" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方前海作为重整方参与处理多起破产重整项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7278B7E2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="3A630867" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外资公司处理其在华子公司的清算案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD544AF" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="486E6237" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F0DA53" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="68206FD1" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外资银行处理贷款纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16692F7F" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="7792DB6D" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苏格兰皇家租赁处理其与某大型民营企业融资租赁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAE1665" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="1E89FB65" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表赛默飞世尔科技处理其与代理商的供货纠纷仲裁案件及商业秘密纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C29D23" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="43C737BF" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国司麦特羊毛处理其与供应商的供货纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E99593" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="27634B16" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表霍尼韦尔处理其与建设方的供货纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2CDDA9" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="29B7F8A1" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I.T中国处理其与业主的物业租赁纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D76077" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="1A3C15C0" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国公司处理与浙江某公司的国际货物买卖纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBC0C39" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="07F6CB11" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某北京公司处理其与小股东的股权转让纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230F30DC" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="2993128A" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表杰尼亚处理其与代销商的代销协议纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359EAA37" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="710C4957" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表杰尼亚意大利处理公司股权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A0E624" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="3BF0F549" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家事领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691D23C5" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="6C98E7DB" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为公司股东进行婚前财产安排，起草婚前财产协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72882B86" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="7FD2E88E" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为客户设计离婚股权分割、债务隔离方案，起草离婚协议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4F4EA5" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="2ADFD7E3" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为客户设计遗产安排方案，并制作遗嘱</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C7DE7F" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="56E8B6BD" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表客户办理涉外继承公证</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299382A0" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="357F36AD" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表客户处理继承诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68240EC7" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="6E12D183" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表客户处理离婚诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D67CE60" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="3CA4314D" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为公司设计股权继承方案，规避因婚姻或继承产生的股权失控风险</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03993E24" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="42E77F71" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为高净值客户设计财富传承方案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DCC0F9" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="79BA0FEA" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D044A2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="682B8251" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国布里斯托大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68208DE4" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="1282B80E" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416886B2" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="78FA2012" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学，会计学本科</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72082D16" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="6403E423" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E9DAF8" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="2F499B72" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0238CE13" w14:textId="77777777" w:rsidR="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="4AF623FB" w14:textId="77777777" w:rsidR="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1F5B735D" w:rsidR="00A46A04" w:rsidRPr="00E72AFE" w:rsidRDefault="00E72AFE" w:rsidP="00E72AFE">
+    <w:p w14:paraId="4F0A196B" w14:textId="280ED15F" w:rsidR="00A46A04" w:rsidRPr="001D285F" w:rsidRDefault="001D285F" w:rsidP="001D285F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄潜律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72AFE">
+      <w:r w:rsidRPr="001D285F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E72AFE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001D285F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1657,1192 +1657,1192 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C754DE"/>
+    <w:nsid w:val="009202F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D30AB902"/>
+    <w:tmpl w:val="D4402444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8D2BAA"/>
+    <w:nsid w:val="0287372A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE10D02A"/>
+    <w:tmpl w:val="311EAE6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F43387D"/>
+    <w:nsid w:val="04C641AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32740AE2"/>
+    <w:tmpl w:val="814CBDBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139314F4"/>
+    <w:nsid w:val="07E04ECF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E963EAE"/>
+    <w:tmpl w:val="36468E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154B2214"/>
+    <w:nsid w:val="08861B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25987C2C"/>
+    <w:tmpl w:val="845A11B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15AB7526"/>
+    <w:nsid w:val="149A11BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1F0EB0E"/>
+    <w:tmpl w:val="EC4CD530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194D5F23"/>
+    <w:nsid w:val="1E014BD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B352F220"/>
+    <w:tmpl w:val="85F68D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D796E92"/>
+    <w:nsid w:val="208127E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="545E3280"/>
+    <w:tmpl w:val="3B467B3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D98059E"/>
+    <w:nsid w:val="2721571E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB589C34"/>
+    <w:tmpl w:val="3D5E8E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E072DA3"/>
+    <w:nsid w:val="2C8E6E23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB88592E"/>
+    <w:tmpl w:val="6E46EA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA2312D"/>
+    <w:nsid w:val="2D4904CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9307ABE"/>
+    <w:tmpl w:val="9B942340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21934E5A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7C5FDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="126E7E5C"/>
+    <w:tmpl w:val="B7049584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25FA1F01"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3374396A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24CAB2C2"/>
+    <w:tmpl w:val="4BE2B3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2639080B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F6162A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9805A86"/>
+    <w:tmpl w:val="38C6574E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CC4CF2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A8C54CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0ECA898"/>
+    <w:tmpl w:val="B7049584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D76426D"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7A230A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C4B5BE"/>
+    <w:tmpl w:val="19589AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31BE0E43"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F6B402C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7FCF38A"/>
+    <w:tmpl w:val="2138C402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A03218"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FB037F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="432C3F4E"/>
+    <w:tmpl w:val="E7648390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A1F7507"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="497F5952"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87986090"/>
+    <w:tmpl w:val="25F69378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3E6D89"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E819E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF86903A"/>
+    <w:tmpl w:val="17880730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43640512"/>
+    <w:nsid w:val="4DBB3B54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00F281F2"/>
+    <w:tmpl w:val="A614C576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E13803"/>
+    <w:nsid w:val="510A2D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57D4C6FE"/>
+    <w:tmpl w:val="66F2AB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48BF0ECE"/>
+    <w:nsid w:val="514C1A70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6FCA486"/>
+    <w:tmpl w:val="761C69F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49FA2DDB"/>
+    <w:nsid w:val="516E3CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E690E686"/>
+    <w:tmpl w:val="C05860B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A92096C"/>
+    <w:nsid w:val="52F54087"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="978C4C1C"/>
+    <w:tmpl w:val="1C9E276E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C306CB3"/>
+    <w:nsid w:val="54D54341"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E71A4C86"/>
+    <w:tmpl w:val="E938ACBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E1A5F49"/>
+    <w:nsid w:val="594F7BA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2745A1E"/>
+    <w:tmpl w:val="5E92913E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612D364B"/>
+    <w:nsid w:val="5BB57B1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B066B00E"/>
+    <w:tmpl w:val="88F0FC88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629E03F1"/>
+    <w:nsid w:val="5C0A27F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24CAB2C2"/>
+    <w:tmpl w:val="69486084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66150B3D"/>
+    <w:nsid w:val="5E094ABC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23BC4BDE"/>
+    <w:tmpl w:val="5C42E082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68443F2A"/>
+    <w:nsid w:val="62D71A14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="890E76FC"/>
+    <w:tmpl w:val="658C366E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D3149F8"/>
+    <w:nsid w:val="65D02CF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="145E9C86"/>
+    <w:tmpl w:val="76F2BAD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F02778E"/>
+    <w:nsid w:val="66FF2360"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3320DAA"/>
+    <w:tmpl w:val="50A2BC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73525BEC"/>
+    <w:nsid w:val="67877EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE2ECFE6"/>
+    <w:tmpl w:val="E0909272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751E49A5"/>
+    <w:nsid w:val="684034FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F352260A"/>
+    <w:tmpl w:val="2BFE0AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775421EE"/>
+    <w:nsid w:val="6C803F49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C607EA0"/>
+    <w:tmpl w:val="FFF4EE54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E37646"/>
+    <w:nsid w:val="7C5E73F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA2272D2"/>
+    <w:tmpl w:val="E968C3E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="794C36AB"/>
+    <w:nsid w:val="7D573A5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9D0BC80"/>
+    <w:tmpl w:val="48FA34D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="10">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28">
-[...5 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="31">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2860,50 +2860,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001D285F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
@@ -2982,51 +2983,50 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
-    <w:rsid w:val="00E72AFE"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4079,61 +4079,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E72AFE"/>
+    <w:rsid w:val="001D285F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E72AFE"/>
+    <w:rsid w:val="001D285F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4419,60 +4419,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DBE52A-A893-4D51-A88A-B8EB570489A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{582D4770-08C0-412E-8A88-37C5A117CBBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>153</Words>
   <Characters>875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>