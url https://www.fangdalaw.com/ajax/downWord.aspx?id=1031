--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -36,171 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="515373A8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00080787" w:rsidP="00080787">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7D138605" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00080787">
+            <w:r w:rsidRPr="005C0412">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>姜笑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0988D7FD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00080787" w:rsidP="00080787">
+          <w:p w14:paraId="76525018" w14:textId="77777777" w:rsidR="005C0412" w:rsidRPr="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="didian"/>
+            <w:r w:rsidRPr="005C0412">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>北京</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706EB16B" w14:textId="4ED7AACB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00080787">
+            <w:r w:rsidRPr="005C0412">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="61D2C439" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00080787" w:rsidP="00080787">
+          <w:p w14:paraId="6199424A" w14:textId="42C0142C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00080787">
+            <w:r w:rsidRPr="005C0412">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5733 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6DBEAB33" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00080787" w:rsidP="00080787">
+          <w:p w14:paraId="4F910ACA" w14:textId="5DD2C170" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00080787">
+            <w:r w:rsidRPr="005C0412">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiao.jiang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="62B478B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00080787" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="09753027" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408711C4" wp14:editId="2B0B3896">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FC50B27" wp14:editId="6AF332E7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="46BAC454" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00080787" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7953BD47" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00080787">
+            <w:r w:rsidRPr="005C0412">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>姜笑律师是方达主要从事跨境并购和私募业务的合伙人。她在多种行业的并购、公司融资交易和其他公司事务方面代表公司客户、国际银行和私募股权基金。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EA31ED" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5B3BD238" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1503 +458,1503 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ED3F0F" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="108F5317" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2D0AC4" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="031B6B8F" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A0ABEC" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="2BBB1824" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.7亿美元出售REC集团给印度信实集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2982E96E" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="531916B9" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK海力士以近100亿美元的价格收购英特尔公司的全球闪存（NAND Flash）业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA03195" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="7F643763" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华融国际控股有限公司参与了其与银建国际控股集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>171）的合资项目。华融将持有合资公司49%的股权，合资项目总投资金额为约人民币8,700万元，合资公司将管理若干在大湾区的不良资产包</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3551D1E4" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="1A659C30" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯鼎有限公司收购紫光科技（控股）有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>0365）已发行股本之约67.82%的多数权益，交易价格为港币990,000,000元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3936EBBC" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="5FB87A4C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大悦城地产（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>207）转让其持有的上海高星置业有限公司和西安大悦城的股权给Garbo商业地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4093D2" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="45A96C93" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国光大光大控股有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.26亿美元的价格收购Medtronic KL Holdings LLC所持有的先健科技公司（香港证券交易所主版上市，股票代码01302）的22.4%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7266B5EF" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="220777CE" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋医疗基金以大约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美金的价格出售其投资的瑞莱生物工程（深圳）有限公司于上海润达医疗技术有限公司（A股股票代码603108）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164C2BC0" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="451EBAFC" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安迪科医药集团的股东出售公司的控制权给烟台东诚药业集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股股票代码002675）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C7CDC8" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="5FDD7FE4" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）有限公司重组其有机硅事业部并在挪威奥斯陆证券交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436C5257" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="2FFD2DE6" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表首泰金信（北京）股权投资管理有限公司、方圆地产服务集团（香港证券交易所主板上市，股票代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8376）分别收购两家香港持牌金融公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B3AE36" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="12C3196C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际顶尖投资银行收购国内一家带有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构的P2P公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF20FAB" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="58535BCB" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云峰基金以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5600万美金收购总部位于加州的医疗设备制造商瑞莱集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A15F093" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="4028C426" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团和浙江蚂蚁小微金融服务集团有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27亿人民币现金和各自相关资产成立一家海外O2O合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E480BE0" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="35B07D14" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气总公司以超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的金额拟收购由同一控制人控制的一家香港上市公司和一家私营公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA8BD15" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="0631A138" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家集成电路产业投资基金股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿港币收购中芯国际集成电路制造有限公司（香港主板上市，股票代码981）约13.04%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5A0CCB" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="68669003" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安居客以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.4亿美元出售公司给58.同城</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C2FE42" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="636155A6" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MII Co, Ltd.,一家中国公司在香港设立的投资机构，以2.4亿美元从一家美国私募股权基金购买两家香港公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F5D8B1" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="7ADE875F" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以总共</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元的价格通过两个独立交易向一家中国投资基金出售了其两个欧洲子公司的部分股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6A80D5" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="3B2869E2" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康师傅控股有限公司完成与百事可乐的战略联盟，百事可乐以其在中国的全部罐装业务换取了康师傅控股有限公司旗下饮料业务板块</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5%的股权，形成一个盈利达120亿美元的合并企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74829D75" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="2D34CB2F" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元并购Elkem AS提供15亿美元的收购融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2F87EE" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="6C53BF2E" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ZTE Agrobusiness Company Limited拟投资一家印尼农业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DB6066" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="3ED9AD68" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团、美国百仕通集团和另外一家美国的私人股权投资基金组成的财团竞购澳大利亚的新农（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Pharm）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA4BDE7" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="5511C0A2" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团公司竞标一家从事农用化学品业务的美国化工公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E800E0" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="4356825C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元现金向黑石集团出售其20%的股权，以3.99亿欧元现金收购从事硅树脂和硫磺业务的Rhodia SA（法国）以及以4亿美元现金收购Drakkar Holdings S.A.（比利时）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0563D696" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="0DA07F0E" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅虎公司战略投资阿里巴巴公司，并与其在中国开展总计达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿美元的合作业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FE35AD" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="021B7888" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国海洋石油有限公司的独立非执行董事拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>185亿美元并购美国优尼科公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AA63CE" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="50855460" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就盛大互动娱乐有限公司已累积持有新浪公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>19.5%的股权作为回应，新浪公司采纳股东购权计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51645F1E" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="644CC91D" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ispat Inland International N.V.于2004年以42亿美元并购国际钢铁集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA5F9FC" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="4CFD4A6A" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉百利史威士股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>42亿美元并购辉瑞有限公司的糖果业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07134D6A" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="37C13FA8" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7865B4E1" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="5A3EC5CB" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Autoflight Global Limited，一家大型无人机的制造商，进行集团重组和A轮融资，融资额为537万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C217D9" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="1CF46545" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体有限公司旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Electronics Corporation （BVI） Holdings Company Limited以433万美元投资香港创业公司 Alpha Power Solutions Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09066ECA" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="5BEED703" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服对易保软件（为寿险和一般保险行业提供新一代软件和服务的领先服务提供商）总计</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3000万美元的D轮投资、大搜车（一家中国领先的二手车汽车交易服务供应商）总计5000万美元的D轮投资，以及对维金VFinance（一家互联网金融基础设施服务商）总计3500万美元的B轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58428060" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="4593FD5D" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大金融投资丝路金融（一家领先投资咨询服务商），总计交易金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C80E8D6" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="1BEF893A" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yuneec集团以6000万美金出售公司15%股权于Intel Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FC5750" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="57987D53" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morningside Venture International Capital 对化妆品公司Luqa Ventures Co.,Limited 1500万美金的A轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56196366" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="592D732C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柯罗尼资本从</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Charm Way Profits Limited收购一栋位于北京的商品住宅楼，并又将该楼转售给世茂集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DE8658" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="176319E0" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIG China Investments One, Ltd.与启明创投及其关联基金共同股权投资于AllTech International Group, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A75A34" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="6B9D3FE1" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wafra Partners LLC连同Brown Brothers Harriman &amp; Co参与于CTM Group, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7F1245" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="2299C1EC" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行出让</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27项投资组合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEA355D" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="66803DFA" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波士顿科学国际有限公司参与于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Osiris Acquisition II, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D2188B" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="06C37FC1" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DND Partners LLC 参与于The Tennis Channel, Inc. 的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F83371" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="2A1B76D3" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01706A31" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="5CDAA036" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harlan Fiske Stone Scholar荣誉），2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048715AE" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="216E8F5E" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国天普大学，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dean&amp;#39;s Certificate of Excellence荣誉），1997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D60591B" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="4DE8D941" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外语学院，经济学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>distinctions荣誉），1993</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A12BC4F" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="053C33F4" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B61DBF6" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="6C4FA63C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB78C99" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="3FEDBE79" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C44059" w14:textId="77777777" w:rsidR="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="36DF932A" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0EE54B4F" w:rsidR="00A46A04" w:rsidRPr="00080787" w:rsidRDefault="00080787" w:rsidP="00080787">
+    <w:p w14:paraId="4F0A196B" w14:textId="3A1D7B50" w:rsidR="00A46A04" w:rsidRPr="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00080787">
+      <w:r w:rsidRPr="005C0412">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，姜律师曾就职于纽约和香港的国际律师事务所多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00080787" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005C0412" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2140,1479 +2160,1478 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008103C6"/>
+    <w:nsid w:val="0122280B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFF6C5E2"/>
+    <w:tmpl w:val="9DA085B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FF7394"/>
+    <w:nsid w:val="013B5DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2D008E4"/>
+    <w:tmpl w:val="89726CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="078943F5"/>
+    <w:nsid w:val="03224D7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2CE5CF0"/>
+    <w:tmpl w:val="8118D4C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08CD44EA"/>
+    <w:nsid w:val="08567988"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01AA28EC"/>
+    <w:tmpl w:val="685E43D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B55728E"/>
+    <w:nsid w:val="09E6662D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E18A5A8"/>
+    <w:tmpl w:val="7B341598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8C2E65"/>
+    <w:nsid w:val="0D8A14F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D627A5E"/>
+    <w:tmpl w:val="86C4B308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C930EB4"/>
+    <w:nsid w:val="104C5D19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E05E06B4"/>
+    <w:tmpl w:val="92F66AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDF5D69"/>
+    <w:nsid w:val="16142F3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3822E118"/>
+    <w:tmpl w:val="F78EC08A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE41828"/>
+    <w:nsid w:val="17C10A38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B0C1294"/>
+    <w:tmpl w:val="1816488E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EEE609E"/>
+    <w:nsid w:val="25696CDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96ACEB4E"/>
+    <w:tmpl w:val="B3123046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FCF1917"/>
+    <w:nsid w:val="2B82622B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCB2AA8C"/>
+    <w:tmpl w:val="3D00789C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14E1335A"/>
+    <w:nsid w:val="2D072A88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FD2039C"/>
+    <w:tmpl w:val="7214EB7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB7324A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="345A3045"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="161C74F4"/>
+    <w:tmpl w:val="769A67C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E5563A2"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E37823"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41409E08"/>
+    <w:tmpl w:val="5ED8222A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F5538D2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="363B2368"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D586EE8A"/>
+    <w:tmpl w:val="94D418A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D11AE0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A59201B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D681224"/>
+    <w:tmpl w:val="3DB24D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214045C3"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B654FF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8604ABB6"/>
+    <w:tmpl w:val="E9C8301A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23CA4523"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7F5DFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C60E9350"/>
+    <w:tmpl w:val="AEDCAFBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3C0151"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49295F00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FA2EC7A"/>
+    <w:tmpl w:val="0B52CC58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED01837"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A8759B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD700E90"/>
+    <w:tmpl w:val="CF4AF0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="32D4398C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AAC71A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B0C1294"/>
+    <w:tmpl w:val="1EB8CF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39437E7B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500810B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E58CC218"/>
+    <w:tmpl w:val="30209AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41726999"/>
+    <w:nsid w:val="52BF2F49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF3A35CA"/>
+    <w:tmpl w:val="F61C3D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="417C72EB"/>
+    <w:nsid w:val="54D40AAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="414A4102"/>
+    <w:tmpl w:val="C4B276A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E70E68"/>
+    <w:nsid w:val="558F1E5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F438D10C"/>
+    <w:tmpl w:val="903CEB14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42CD6CE4"/>
+    <w:nsid w:val="5746604F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="944CD002"/>
+    <w:tmpl w:val="749048E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D85AFF"/>
+    <w:nsid w:val="5D670647"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90BE2B66"/>
+    <w:tmpl w:val="581EEA44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA54EA4"/>
+    <w:nsid w:val="61844EB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8AE0A0C"/>
+    <w:tmpl w:val="30209AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE339BF"/>
+    <w:nsid w:val="64E33485"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB44A266"/>
+    <w:tmpl w:val="B28E6730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B622FED"/>
+    <w:nsid w:val="655701FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57E437FA"/>
+    <w:tmpl w:val="937686F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BB119DF"/>
+    <w:nsid w:val="66E35962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85A479F0"/>
+    <w:tmpl w:val="CC988F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA32F7F"/>
+    <w:nsid w:val="68D44A86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="082A91D4"/>
+    <w:tmpl w:val="8856F4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B16335"/>
+    <w:nsid w:val="6B4A52ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="898665A0"/>
+    <w:tmpl w:val="5184B0D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F3527F"/>
+    <w:nsid w:val="6DBD35B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B3A201A"/>
+    <w:tmpl w:val="05722E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AC002F"/>
+    <w:nsid w:val="6DEB0E99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E083D7C"/>
+    <w:tmpl w:val="A3A8DCF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560B3E68"/>
+    <w:nsid w:val="6F3C0E7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E13431AA"/>
+    <w:tmpl w:val="46382446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="608A5E95"/>
+    <w:nsid w:val="71075DAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7DCEEF6"/>
+    <w:tmpl w:val="6D745AA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661B6E11"/>
+    <w:nsid w:val="73D044B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7E44842"/>
+    <w:tmpl w:val="70D895F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="682C2933"/>
+    <w:nsid w:val="757F51C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="225C8FF8"/>
+    <w:tmpl w:val="26EA3D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A2A1716"/>
+    <w:nsid w:val="7647656C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2692FEB6"/>
+    <w:tmpl w:val="87E4C456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB41954"/>
+    <w:nsid w:val="78175881"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDB8BC6C"/>
+    <w:tmpl w:val="89DAEB36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C7C32BA"/>
+    <w:nsid w:val="78DE2717"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E48F2FC"/>
+    <w:tmpl w:val="42F29808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBD47EF"/>
+    <w:nsid w:val="797F42EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A66DE66"/>
+    <w:tmpl w:val="9C76F208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74AF243D"/>
+    <w:nsid w:val="7C4006D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96A0175C"/>
+    <w:tmpl w:val="8578BAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CD1AFA"/>
+    <w:nsid w:val="7D700094"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="151C1F24"/>
+    <w:tmpl w:val="A0DA7D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75353B37"/>
+    <w:nsid w:val="7DD4106A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A30FC64"/>
+    <w:tmpl w:val="E2686E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B1B0E56"/>
+    <w:nsid w:val="7EF71B01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D346D96"/>
+    <w:tmpl w:val="7E3C6994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE47B35"/>
+    <w:nsid w:val="7FB81971"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DB2485C"/>
+    <w:tmpl w:val="F690A2E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="12">
-[...112 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
-    <w:rsid w:val="00080787"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
@@ -3620,50 +3639,51 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
+    <w:rsid w:val="005C0412"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
@@ -4802,61 +4822,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00080787"/>
+    <w:rsid w:val="005C0412"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00080787"/>
+    <w:rsid w:val="005C0412"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5142,66 +5162,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35155354-C774-425E-A57F-8381854C0122}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA20EE00-C44D-4AF9-AD9F-4770E2693165}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
-  <Characters>2437</Characters>
+  <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2859</CharactersWithSpaces>
+  <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>