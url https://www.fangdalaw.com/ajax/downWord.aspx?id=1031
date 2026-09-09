--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7D138605" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+          <w:p w14:paraId="2C4F11E8" w14:textId="106AA18B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005C0412">
+            <w:r w:rsidRPr="00290B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>姜笑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="76525018" w14:textId="77777777" w:rsidR="005C0412" w:rsidRPr="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+          <w:p w14:paraId="247154FB" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRPr="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005C0412">
+            <w:r w:rsidRPr="00290B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4ED7AACB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+          <w:p w14:paraId="706EB16B" w14:textId="2AD5DAE1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C0412">
+            <w:r w:rsidRPr="00290B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="42C0142C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+          <w:p w14:paraId="6199424A" w14:textId="693ABE55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005C0412">
+            <w:r w:rsidRPr="00290B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5733 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5DD2C170" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+          <w:p w14:paraId="4F910ACA" w14:textId="0DA49F7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005C0412">
+            <w:r w:rsidRPr="00290B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiao.jiang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="09753027" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7A83A2D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FC50B27" wp14:editId="6AF332E7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="270B2950" wp14:editId="231A9799">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7953BD47" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005C0412" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7F876BBA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005C0412">
+            <w:r w:rsidRPr="00290B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>姜笑律师是方达主要从事跨境并购和私募业务的合伙人。她在多种行业的并购、公司融资交易和其他公司事务方面代表公司客户、国际银行和私募股权基金。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3BD238" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="203E63B4" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1503 +458,1503 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108F5317" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="570F27C7" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031B6B8F" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="3260E592" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBB1824" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="3C2570A6" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.7亿美元出售REC集团给印度信实集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531916B9" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="3BDBAA5E" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK海力士以近100亿美元的价格收购英特尔公司的全球闪存（NAND Flash）业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F643763" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="20F149EB" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华融国际控股有限公司参与了其与银建国际控股集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>171）的合资项目。华融将持有合资公司49%的股权，合资项目总投资金额为约人民币8,700万元，合资公司将管理若干在大湾区的不良资产包</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A659C30" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="3F9C7099" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯鼎有限公司收购紫光科技（控股）有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>0365）已发行股本之约67.82%的多数权益，交易价格为港币990,000,000元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB87A4C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="1B1EE240" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大悦城地产（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>207）转让其持有的上海高星置业有限公司和西安大悦城的股权给Garbo商业地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A96C93" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="190EDF47" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国光大光大控股有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.26亿美元的价格收购Medtronic KL Holdings LLC所持有的先健科技公司（香港证券交易所主版上市，股票代码01302）的22.4%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220777CE" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="05D8E498" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋医疗基金以大约</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美金的价格出售其投资的瑞莱生物工程（深圳）有限公司于上海润达医疗技术有限公司（A股股票代码603108）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451EBAFC" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="56B284CF" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安迪科医药集团的股东出售公司的控制权给烟台东诚药业集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股股票代码002675）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDD7FE4" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="2264C750" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）有限公司重组其有机硅事业部并在挪威奥斯陆证券交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFD2DE6" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="5AC910CA" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表首泰金信（北京）股权投资管理有限公司、方圆地产服务集团（香港证券交易所主板上市，股票代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8376）分别收购两家香港持牌金融公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C3196C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="2F6F702F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际顶尖投资银行收购国内一家带有</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构的P2P公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58535BCB" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="46349061" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云峰基金以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5600万美金收购总部位于加州的医疗设备制造商瑞莱集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4028C426" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="00B49484" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团和浙江蚂蚁小微金融服务集团有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27亿人民币现金和各自相关资产成立一家海外O2O合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B07D14" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="797AC806" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气总公司以超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的金额拟收购由同一控制人控制的一家香港上市公司和一家私营公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0631A138" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="2AECFEF6" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家集成电路产业投资基金股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿港币收购中芯国际集成电路制造有限公司（香港主板上市，股票代码981）约13.04%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68669003" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="780DC52E" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安居客以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.4亿美元出售公司给58.同城</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636155A6" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="4193EF4B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MII Co, Ltd.,一家中国公司在香港设立的投资机构，以2.4亿美元从一家美国私募股权基金购买两家香港公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADE875F" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="473D7821" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以总共</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元的价格通过两个独立交易向一家中国投资基金出售了其两个欧洲子公司的部分股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2869E2" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="369C512B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康师傅控股有限公司完成与百事可乐的战略联盟，百事可乐以其在中国的全部罐装业务换取了康师傅控股有限公司旗下饮料业务板块</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5%的股权，形成一个盈利达120亿美元的合并企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D34CB2F" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="640F9B97" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元并购Elkem AS提供15亿美元的收购融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C53BF2E" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="669AD170" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ZTE Agrobusiness Company Limited拟投资一家印尼农业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED9AD68" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="0CE05A06" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团、美国百仕通集团和另外一家美国的私人股权投资基金组成的财团竞购澳大利亚的新农（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Pharm）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5511C0A2" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="5C1A03BF" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团公司竞标一家从事农用化学品业务的美国化工公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4356825C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="792F01D7" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元现金向黑石集团出售其20%的股权，以3.99亿欧元现金收购从事硅树脂和硫磺业务的Rhodia SA（法国）以及以4亿美元现金收购Drakkar Holdings S.A.（比利时）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA07F0E" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="48D675A0" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅虎公司战略投资阿里巴巴公司，并与其在中国开展总计达</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿美元的合作业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021B7888" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="65BA4397" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国海洋石油有限公司的独立非执行董事拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>185亿美元并购美国优尼科公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50855460" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="67149622" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就盛大互动娱乐有限公司已累积持有新浪公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>19.5%的股权作为回应，新浪公司采纳股东购权计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644CC91D" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="6FC6E974" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ispat Inland International N.V.于2004年以42亿美元并购国际钢铁集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFD4A6A" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="7BDAF234" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉百利史威士股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>42亿美元并购辉瑞有限公司的糖果业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C13FA8" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="767D445B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3EC5CB" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="68AB96BF" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Autoflight Global Limited，一家大型无人机的制造商，进行集团重组和A轮融资，融资额为537万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF46545" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="60908A36" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体有限公司旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Electronics Corporation （BVI） Holdings Company Limited以433万美元投资香港创业公司 Alpha Power Solutions Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEED703" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="6DD8899F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服对易保软件（为寿险和一般保险行业提供新一代软件和服务的领先服务提供商）总计</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3000万美元的D轮投资、大搜车（一家中国领先的二手车汽车交易服务供应商）总计5000万美元的D轮投资，以及对维金VFinance（一家互联网金融基础设施服务商）总计3500万美元的B轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4593FD5D" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="49EDC15F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大金融投资丝路金融（一家领先投资咨询服务商），总计交易金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEF893A" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="0E6DA7F4" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yuneec集团以6000万美金出售公司15%股权于Intel Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57987D53" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="0D05B8D7" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morningside Venture International Capital 对化妆品公司Luqa Ventures Co.,Limited 1500万美金的A轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592D732C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="44DF6BA1" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柯罗尼资本从</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Charm Way Profits Limited收购一栋位于北京的商品住宅楼，并又将该楼转售给世茂集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176319E0" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="0725C403" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIG China Investments One, Ltd.与启明创投及其关联基金共同股权投资于AllTech International Group, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9D3FE1" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="3F088F39" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wafra Partners LLC连同Brown Brothers Harriman &amp; Co参与于CTM Group, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2299C1EC" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="667F5671" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行出让</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27项投资组合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66803DFA" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="525EC16B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波士顿科学国际有限公司参与于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Osiris Acquisition II, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C37FC1" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="109A28B9" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DND Partners LLC 参与于The Tennis Channel, Inc. 的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1B76D3" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="6DA48027" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDAA036" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="651B7C59" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harlan Fiske Stone Scholar荣誉），2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216E8F5E" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="1DA6F184" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国天普大学，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dean&amp;#39;s Certificate of Excellence荣誉），1997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE8D941" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="704AE7D0" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外语学院，经济学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>distinctions荣誉），1993</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053C33F4" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="38A5F05A" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4FA63C" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="303EA77F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEDBE79" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="34FA59D8" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DF932A" w14:textId="77777777" w:rsidR="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="4F3F5D5B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3A1D7B50" w:rsidR="00A46A04" w:rsidRPr="005C0412" w:rsidRDefault="005C0412" w:rsidP="005C0412">
+    <w:p w14:paraId="4F0A196B" w14:textId="4CED5422" w:rsidR="00A46A04" w:rsidRPr="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0412">
+      <w:r w:rsidRPr="00290B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，姜律师曾就职于纽约和香港的国际律师事务所多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005C0412" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00290B8D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2160,302 +2160,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0122280B"/>
+    <w:nsid w:val="029A774B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DA085B4"/>
+    <w:tmpl w:val="B31CEE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013B5DA1"/>
+    <w:nsid w:val="036601D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89726CD0"/>
+    <w:tmpl w:val="05D05FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03224D7D"/>
+    <w:nsid w:val="04DF7FCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8118D4C4"/>
+    <w:tmpl w:val="94F4C376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08567988"/>
+    <w:nsid w:val="06575E92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="685E43D0"/>
+    <w:tmpl w:val="7FFA3CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E6662D"/>
+    <w:nsid w:val="0CA01049"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B341598"/>
+    <w:tmpl w:val="8F80CB2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8A14F6"/>
+    <w:nsid w:val="0CD45C0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86C4B308"/>
+    <w:tmpl w:val="7D324D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104C5D19"/>
+    <w:nsid w:val="12B14DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92F66AD6"/>
+    <w:tmpl w:val="284C3D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16142F3B"/>
+    <w:nsid w:val="13294D16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F78EC08A"/>
+    <w:tmpl w:val="DD0A6C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C10A38"/>
+    <w:nsid w:val="13F12B4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1816488E"/>
+    <w:tmpl w:val="5CEC1F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25696CDD"/>
+    <w:nsid w:val="17891CED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3123046"/>
+    <w:tmpl w:val="EF1A5A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B82622B"/>
+    <w:nsid w:val="1A74080E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D00789C"/>
+    <w:tmpl w:val="3E5A5D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D072A88"/>
+    <w:nsid w:val="1ABA09FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7214EB7C"/>
+    <w:tmpl w:val="DB1AF038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BED0118"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5BE98C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F007EFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEE25E04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F872EB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1272E242"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FB17058"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4AC9D3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20144657"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06647FE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207558EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F65474B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="243A7119"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93382E94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="290609EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E9C05A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2524,1071 +2692,903 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="345A3045"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3205312B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="769A67C8"/>
+    <w:tmpl w:val="2E106D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E37823"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35BF0C51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ED8222A"/>
+    <w:tmpl w:val="FFDAFD74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363B2368"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="361E5948"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94D418A2"/>
+    <w:tmpl w:val="B9B6346E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A59201B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BD81E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DB24D66"/>
+    <w:tmpl w:val="1F7AFD60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3B654FF7"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E44654C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9C8301A"/>
+    <w:tmpl w:val="B288A972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7F5DFF"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45DF4D91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEDCAFBA"/>
+    <w:tmpl w:val="7E80561E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49295F00"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47F24891"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B52CC58"/>
+    <w:tmpl w:val="14C2D6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8759B2"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A170AA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF4AF0DC"/>
+    <w:tmpl w:val="D78CA382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AAC71A7"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50E34818"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EB8CF1C"/>
+    <w:tmpl w:val="9A70230A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500810B5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5469188C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30209AFE"/>
+    <w:tmpl w:val="191EFE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BF2F49"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55DF1F64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F61C3D96"/>
+    <w:tmpl w:val="B448E3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D40AAB"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5735421D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4B276A2"/>
+    <w:tmpl w:val="8F80CB2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558F1E5B"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="592B2193"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="903CEB14"/>
+    <w:tmpl w:val="13A0494E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5746604F"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B1D414B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="749048E4"/>
+    <w:tmpl w:val="CB3EC11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D670647"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FF91335"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="581EEA44"/>
+    <w:tmpl w:val="DB1C64AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61844EB8"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60D3384E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30209AFE"/>
+    <w:tmpl w:val="6F50CD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64E33485"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61746FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B28E6730"/>
+    <w:tmpl w:val="54825FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="655701FD"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63EA5201"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="937686F8"/>
+    <w:tmpl w:val="CB2E3D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E35962"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="691A6539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC988F2E"/>
+    <w:tmpl w:val="E05846E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D44A86"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708E5A65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8856F4EA"/>
+    <w:tmpl w:val="EEDC2CEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4A52ED"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70B066F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5184B0D2"/>
+    <w:tmpl w:val="9FD42FDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBD35B7"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71243627"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05722E5E"/>
+    <w:tmpl w:val="36B62D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEB0E99"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="776A6FEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3A8DCF8"/>
+    <w:tmpl w:val="8CA082A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3C0E7B"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79464771"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46382446"/>
+    <w:tmpl w:val="8446F3E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71075DAC"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7954679A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D745AA2"/>
+    <w:tmpl w:val="F1FE47B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D044B0"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C3E2EE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70D895F6"/>
+    <w:tmpl w:val="F2AA244E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="757F51C9"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C564795"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26EA3D5A"/>
+    <w:tmpl w:val="96B2B4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7647656C"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9A4A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87E4C456"/>
+    <w:tmpl w:val="13727B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...166 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
-[...17 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="28">
-[...23 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="37">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="38">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="39">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="41">
-[...20 lines deleted...]
-  <w:num w:numId="48">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3612,78 +3612,78 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
+    <w:rsid w:val="00290B8D"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
-    <w:rsid w:val="005C0412"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
@@ -4822,61 +4822,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C0412"/>
+    <w:rsid w:val="00290B8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C0412"/>
+    <w:rsid w:val="00290B8D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5162,51 +5162,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA20EE00-C44D-4AF9-AD9F-4770E2693165}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031D47FA-BD7A-4384-9B3A-862A7DFF44F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>