--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="106AA18B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0EE5DA39" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00290B8D">
+            <w:r w:rsidRPr="001C0E14">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>姜笑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="247154FB" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRPr="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+          <w:p w14:paraId="5C05A504" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRPr="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00290B8D">
+            <w:r w:rsidRPr="001C0E14">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2AD5DAE1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+          <w:p w14:paraId="706EB16B" w14:textId="5F987CDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00290B8D">
+            <w:r w:rsidRPr="001C0E14">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="693ABE55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+          <w:p w14:paraId="6199424A" w14:textId="77FB387F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00290B8D">
+            <w:r w:rsidRPr="001C0E14">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5733 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0DA49F7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+          <w:p w14:paraId="4F910ACA" w14:textId="7BB356E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00290B8D">
+            <w:r w:rsidRPr="001C0E14">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiao.jiang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7A83A2D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2E60E583" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C0E14" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="270B2950" wp14:editId="231A9799">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5651B053" wp14:editId="33434705">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7F876BBA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00290B8D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2A198BA6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001C0E14" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00290B8D">
+            <w:r w:rsidRPr="001C0E14">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>姜笑律师是方达主要从事跨境并购和私募业务的合伙人。她在多种行业的并购、公司融资交易和其他公司事务方面代表公司客户、国际银行和私募股权基金。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E63B4" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5801B317" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1503 +458,1503 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570F27C7" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="03CB8DC0" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3260E592" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="4F81406B" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2570A6" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="1B30F20D" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.7亿美元出售REC集团给印度信实集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDBAA5E" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="28BAB2D9" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK海力士以近100亿美元的价格收购英特尔公司的全球闪存（NAND Flash）业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F149EB" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="584F715A" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国华融国际控股有限公司参与了其与银建国际控股集团有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>171）的合资项目。华融将持有合资公司49%的股权，合资项目总投资金额为约人民币8,700万元，合资公司将管理若干在大湾区的不良资产包</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9C7099" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="0F71E257" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯鼎有限公司收购紫光科技（控股）有限公司（港交所股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>0365）已发行股本之约67.82%的多数权益，交易价格为港币990,000,000元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1EE240" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="775F6E5C" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大悦城地产（港交所股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>207）转让其持有的上海高星置业有限公司和西安大悦城的股权给Garbo商业地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190EDF47" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="2B3471FF" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国光大光大控股有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.26亿美元的价格收购Medtronic KL Holdings LLC所持有的先健科技公司（香港证券交易所主版上市，股票代码01302）的22.4%的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D8E498" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="32E089D4" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋医疗基金以大约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美金的价格出售其投资的瑞莱生物工程（深圳）有限公司于上海润达医疗技术有限公司（A股股票代码603108）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B284CF" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="58A274D5" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安迪科医药集团的股东出售公司的控制权给烟台东诚药业集团股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股股票代码002675）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2264C750" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="6FDCF7E3" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）有限公司重组其有机硅事业部并在挪威奥斯陆证券交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC910CA" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="13DC8E33" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表首泰金信（北京）股权投资管理有限公司、方圆地产服务集团（香港证券交易所主板上市，股票代码</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8376）分别收购两家香港持牌金融公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6F702F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="27C3D142" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际顶尖投资银行收购国内一家带有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构的P2P公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46349061" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="21ECAAB4" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云峰基金以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5600万美金收购总部位于加州的医疗设备制造商瑞莱集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B49484" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="1D518D1C" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团和浙江蚂蚁小微金融服务集团有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27亿人民币现金和各自相关资产成立一家海外O2O合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797AC806" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="1C59196D" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气总公司以超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元的金额拟收购由同一控制人控制的一家香港上市公司和一家私营公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AECFEF6" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="3408E3D1" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家集成电路产业投资基金股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿港币收购中芯国际集成电路制造有限公司（香港主板上市，股票代码981）约13.04%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780DC52E" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="1F9291A1" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安居客以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.4亿美元出售公司给58.同城</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4193EF4B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="1E55BF59" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MII Co, Ltd.,一家中国公司在香港设立的投资机构，以2.4亿美元从一家美国私募股权基金购买两家香港公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473D7821" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="7D64CA23" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以总共</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元的价格通过两个独立交易向一家中国投资基金出售了其两个欧洲子公司的部分股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369C512B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="21C1CF19" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康师傅控股有限公司完成与百事可乐的战略联盟，百事可乐以其在中国的全部罐装业务换取了康师傅控股有限公司旗下饮料业务板块</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5%的股权，形成一个盈利达120亿美元的合并企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640F9B97" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="35BEA94B" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿美元并购Elkem AS提供15亿美元的收购融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669AD170" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="716A666F" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ZTE Agrobusiness Company Limited拟投资一家印尼农业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE05A06" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="06921418" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团、美国百仕通集团和另外一家美国的私人股权投资基金组成的财团竞购澳大利亚的新农（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Pharm）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1A03BF" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="5A2609CD" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团公司竞标一家从事农用化学品业务的美国化工公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792F01D7" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="10807A67" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国蓝星（集团）股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元现金向黑石集团出售其20%的股权，以3.99亿欧元现金收购从事硅树脂和硫磺业务的Rhodia SA（法国）以及以4亿美元现金收购Drakkar Holdings S.A.（比利时）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D675A0" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="4A9E6EAB" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表雅虎公司战略投资阿里巴巴公司，并与其在中国开展总计达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿美元的合作业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BA4397" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="5AB862EF" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国海洋石油有限公司的独立非执行董事拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>185亿美元并购美国优尼科公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67149622" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="4260EF08" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就盛大互动娱乐有限公司已累积持有新浪公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>19.5%的股权作为回应，新浪公司采纳股东购权计划</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC6E974" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="789014A3" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ispat Inland International N.V.于2004年以42亿美元并购国际钢铁集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDAF234" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="149368F4" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉百利史威士股份有限公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>42亿美元并购辉瑞有限公司的糖果业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D445B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="780C86BE" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AB96BF" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="401DD329" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Autoflight Global Limited，一家大型无人机的制造商，进行集团重组和A轮融资，融资额为537万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60908A36" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="1BF92446" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体有限公司旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Electronics Corporation （BVI） Holdings Company Limited以433万美元投资香港创业公司 Alpha Power Solutions Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD8899F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="7B1DF8BE" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服对易保软件（为寿险和一般保险行业提供新一代软件和服务的领先服务提供商）总计</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3000万美元的D轮投资、大搜车（一家中国领先的二手车汽车交易服务供应商）总计5000万美元的D轮投资，以及对维金VFinance（一家互联网金融基础设施服务商）总计3500万美元的B轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EDC15F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="2DB79AD5" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大金融投资丝路金融（一家领先投资咨询服务商），总计交易金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6DA7F4" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="6FC06464" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yuneec集团以6000万美金出售公司15%股权于Intel Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D05B8D7" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="49F0C6DE" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morningside Venture International Capital 对化妆品公司Luqa Ventures Co.,Limited 1500万美金的A轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DF6BA1" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="09475082" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柯罗尼资本从</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Charm Way Profits Limited收购一栋位于北京的商品住宅楼，并又将该楼转售给世茂集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0725C403" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="0E129466" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIG China Investments One, Ltd.与启明创投及其关联基金共同股权投资于AllTech International Group, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F088F39" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="3BE63A8A" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wafra Partners LLC连同Brown Brothers Harriman &amp; Co参与于CTM Group, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667F5671" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="692F98B1" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行出让</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27项投资组合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525EC16B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="122DF35D" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波士顿科学国际有限公司参与于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Osiris Acquisition II, Inc.的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109A28B9" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="7A6A739F" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DND Partners LLC 参与于The Tennis Channel, Inc. 的股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA48027" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="6EBE249B" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651B7C59" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="14F6406D" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harlan Fiske Stone Scholar荣誉），2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA6F184" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="6ED118F8" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国天普大学，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dean&amp;#39;s Certificate of Excellence荣誉），1997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704AE7D0" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="3E86EA67" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外语学院，经济学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>distinctions荣誉），1993</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A5F05A" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="5517DED6" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303EA77F" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="51935240" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FA59D8" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="472E0E10" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3F5D5B" w14:textId="77777777" w:rsidR="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="4EBD00B0" w14:textId="77777777" w:rsidR="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4CED5422" w:rsidR="00A46A04" w:rsidRPr="00290B8D" w:rsidRDefault="00290B8D" w:rsidP="00290B8D">
+    <w:p w14:paraId="4F0A196B" w14:textId="43D03C40" w:rsidR="00A46A04" w:rsidRPr="001C0E14" w:rsidRDefault="001C0E14" w:rsidP="001C0E14">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00290B8D">
+      <w:r w:rsidRPr="001C0E14">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，姜律师曾就职于纽约和香港的国际律师事务所多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00290B8D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001C0E14" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2160,1435 +2160,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029A774B"/>
+    <w:nsid w:val="02634770"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B31CEE44"/>
+    <w:tmpl w:val="FEA83C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036601D5"/>
+    <w:nsid w:val="04ED35C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05D05FB4"/>
+    <w:tmpl w:val="5E22A6AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04DF7FCE"/>
+    <w:nsid w:val="07E059B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94F4C376"/>
+    <w:tmpl w:val="951CEC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06575E92"/>
+    <w:nsid w:val="07FA3E77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FFA3CD4"/>
+    <w:tmpl w:val="5D761180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA01049"/>
+    <w:nsid w:val="0A894E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F80CB2E"/>
+    <w:tmpl w:val="696A9EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CD45C0F"/>
+    <w:nsid w:val="0ED000BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D324D32"/>
+    <w:tmpl w:val="A754DA64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12B14DF3"/>
+    <w:nsid w:val="111F73AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="284C3D36"/>
+    <w:tmpl w:val="78220F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13294D16"/>
+    <w:nsid w:val="12754C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD0A6C16"/>
+    <w:tmpl w:val="32149372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F12B4F"/>
+    <w:nsid w:val="173C1A5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CEC1F5A"/>
+    <w:tmpl w:val="5A3641B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17891CED"/>
+    <w:nsid w:val="1AEB5702"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF1A5A40"/>
+    <w:tmpl w:val="B2D05FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A74080E"/>
+    <w:nsid w:val="252B155D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E5A5D16"/>
+    <w:tmpl w:val="84F40A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ABA09FE"/>
+    <w:nsid w:val="27A50FDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB1AF038"/>
+    <w:tmpl w:val="EC1EFC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BED0118"/>
+    <w:nsid w:val="28A45FE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5BE98C6"/>
+    <w:tmpl w:val="BC2C5602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F007EFC"/>
+    <w:nsid w:val="296252A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEE25E04"/>
+    <w:tmpl w:val="F670C940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F872EB7"/>
+    <w:nsid w:val="29E73D78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1272E242"/>
+    <w:tmpl w:val="8BB4E178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB17058"/>
+    <w:nsid w:val="2E425FA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4AC9D3E"/>
+    <w:tmpl w:val="A64EAC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20144657"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="338D5556"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06647FE4"/>
+    <w:tmpl w:val="3E8E1F2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207558EA"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35775682"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F65474B6"/>
+    <w:tmpl w:val="E9BC9660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243A7119"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="363C63AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93382E94"/>
+    <w:tmpl w:val="4D46090C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="290609EF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36C72829"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E9C05A4"/>
+    <w:tmpl w:val="EBEC5294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3205312B"/>
+    <w:nsid w:val="3785287E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E106D6A"/>
+    <w:tmpl w:val="664A912A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35BF0C51"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5B36B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFDAFD74"/>
+    <w:tmpl w:val="09FC73FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361E5948"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40095EF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B6346E"/>
+    <w:tmpl w:val="16900592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD81E1B"/>
+    <w:nsid w:val="41867AD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F7AFD60"/>
+    <w:tmpl w:val="D4845A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E44654C"/>
+    <w:nsid w:val="4913210B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B288A972"/>
+    <w:tmpl w:val="4B6284F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DF4D91"/>
+    <w:nsid w:val="4CC56315"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E80561E"/>
+    <w:tmpl w:val="C4B4CA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47F24891"/>
+    <w:nsid w:val="4D7C61CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14C2D6D8"/>
+    <w:tmpl w:val="C5B67A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A170AA4"/>
+    <w:nsid w:val="4EDA43F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D78CA382"/>
+    <w:tmpl w:val="59A43E96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E34818"/>
+    <w:nsid w:val="4FDA1FFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A70230A"/>
+    <w:tmpl w:val="4D46090C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5469188C"/>
+    <w:nsid w:val="505D4597"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="191EFE2A"/>
+    <w:tmpl w:val="1F7C5EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55DF1F64"/>
+    <w:nsid w:val="5732550E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B448E3C8"/>
+    <w:tmpl w:val="24FAF60C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5735421D"/>
+    <w:nsid w:val="5B0E6E41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F80CB2E"/>
+    <w:tmpl w:val="03E84138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592B2193"/>
+    <w:nsid w:val="5DAF3C4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13A0494E"/>
+    <w:tmpl w:val="BCC8F38C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1D414B"/>
+    <w:nsid w:val="64457F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB3EC11A"/>
+    <w:tmpl w:val="D852803A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FF91335"/>
+    <w:nsid w:val="651074A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB1C64AE"/>
+    <w:tmpl w:val="75002386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D3384E"/>
+    <w:nsid w:val="67E629A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F50CD30"/>
+    <w:tmpl w:val="B38A23E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61746FDC"/>
+    <w:nsid w:val="6A131EFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54825FA8"/>
+    <w:tmpl w:val="1AFED0E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63EA5201"/>
+    <w:nsid w:val="6AEB7A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB2E3D50"/>
+    <w:tmpl w:val="4F5CE146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="691A6539"/>
+    <w:nsid w:val="71406167"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E05846E6"/>
+    <w:tmpl w:val="A7C0EE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708E5A65"/>
+    <w:nsid w:val="721C6597"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEDC2CEA"/>
+    <w:tmpl w:val="6E88CA8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B066F0"/>
+    <w:nsid w:val="74930488"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FD42FDE"/>
+    <w:tmpl w:val="B93E0DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71243627"/>
+    <w:nsid w:val="74A642F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36B62D04"/>
+    <w:tmpl w:val="4D7E3E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776A6FEB"/>
+    <w:nsid w:val="751036AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CA082A0"/>
+    <w:tmpl w:val="D7E069F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79464771"/>
+    <w:nsid w:val="75E05A6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8446F3E6"/>
+    <w:tmpl w:val="0D527E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7954679A"/>
+    <w:nsid w:val="768407F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1FE47B0"/>
+    <w:tmpl w:val="15584012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C3E2EE3"/>
+    <w:nsid w:val="76B84946"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2AA244E"/>
+    <w:tmpl w:val="B46625E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C564795"/>
+    <w:nsid w:val="77640B94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96B2B4B4"/>
+    <w:tmpl w:val="2DA0B7D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D9A4A7D"/>
+    <w:nsid w:val="77D33C3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13727B96"/>
+    <w:tmpl w:val="46C21178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="15">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="37">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="38">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3602,61 +3602,61 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
+    <w:rsid w:val="001C0E14"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
-    <w:rsid w:val="00290B8D"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
@@ -4822,61 +4822,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00290B8D"/>
+    <w:rsid w:val="001C0E14"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00290B8D"/>
+    <w:rsid w:val="001C0E14"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5162,51 +5162,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031D47FA-BD7A-4384-9B3A-862A7DFF44F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71846E19-FB1C-46B7-8D96-0E2C562ED8DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>