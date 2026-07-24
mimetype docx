--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7F32A958" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2D423D7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004405D5">
+            <w:r w:rsidRPr="00526D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘璐</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="55978536" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+          <w:p w14:paraId="706EB16B" w14:textId="613DDB9F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004405D5">
+            <w:r w:rsidRPr="00526D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="30DE465B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+          <w:p w14:paraId="6199424A" w14:textId="1D1F3C3B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004405D5">
+            <w:r w:rsidRPr="00526D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5786 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5A3DCD73" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+          <w:p w14:paraId="4F910ACA" w14:textId="52565243" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004405D5">
+            <w:r w:rsidRPr="00526D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lu.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6938FE74" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004405D5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2474D90B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A869DB4" wp14:editId="2BF662E8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31B75283" wp14:editId="2F52EC5B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5C5F3A6E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004405D5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="69922998" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004405D5">
+            <w:r w:rsidRPr="00526D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘璐律师的主要执业领域为资本市场（股权</w:t>
             </w:r>
-            <w:r w:rsidRPr="004405D5">
+            <w:r w:rsidRPr="00526D38">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>+债券）、资产管理、金融机构法律服务、收购兼并等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D56C7B" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5711DB47" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1345 +446,1345 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73339504" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="56EFFF72" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F40E5B" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="4BBEE4BC" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权类证券发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034C6BED" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="15AC7748" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>泉峰汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年A股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262BF6E6" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="451E4464" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>万科</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年H股定增的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0DD1EF" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="0632494D" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>人保集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年A股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7857E4F6" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="739A5048" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工业富联</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年A股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5283E897" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="7FB47CEA" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年H股IPO的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C79BF12" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="7C53C5DA" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国信达</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年H股定增、2013年H股IPO的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E97E9FA" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="64D3CEA3" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国银租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年H股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFE3AA5" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="71C20D3F" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中金公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年H股IPO的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FA2F6C" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="50EB6BAD" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国华融</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年H股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271C6672" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="25570EC3" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华米科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA6D795" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="00A1F29A" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>瑞思英语</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023DBB9A" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="45378E3E" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>枫叶教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年香港IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1EEAB2" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="2BEFAB80" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>达内科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8DFEDD" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="2CD496C4" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>乐逗游戏</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013D4E30" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="03C5B75C" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新浪微博</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30030A86" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="5A89C104" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>去哪儿网</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347E01A5" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="2F436AC4" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>学而思</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7073A14F" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="0BCA6D95" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>债券类证券发行和处置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1524AE2D" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="62C5D7BD" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弘阳地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年、2019年、2018年境外发行美元债券的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B19EE1B" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="7FE18739" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蓝光地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年、2019年、2018年境外发行美元债券的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4F2E59" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="040C8BA0" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>印力集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年、2018年境外发行美元债券的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E43D99" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="2DA27D56" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>泛海控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年、2018年境外发行美元债券的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70677B26" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="7F95B477" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>启迪控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年、2018年境外发行美元债券的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF9BD66" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="4DAC82AB" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家开发银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年二级资本债券回购项目的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A1C0F1" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="4B7EBBA7" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家开发银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年二级资本债券发行项目的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086219AA" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="252B0D63" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国长城</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年金融债券发行项目的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DE07C1" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="4F0BDAAA" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与其收购博源控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元违约债券并附条件债转股为上市公司股票</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FE221E" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="45ED0D57" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EC493F" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="755B5071" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本设立中金启泓基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139DFE39" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="4110B09C" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康资管参与其运用保险资金投资经纬</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-杭州创乾人民币基金、通和毓承基金、礼来人民币三期医疗基金、华能新能源基金、诚柏二期人民币PE基金、中信资本人民币PE基金的有限合伙份额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466E1027" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="1CDE1260" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信诚人寿、中意人寿、幸福人寿参与其运用保险资金投资各类股权投资基金的有限合伙份额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD7B061" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="52EACADB" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达、中国东方、邦信资产、信达资本、平安资管、泰康资管为其不同类型的结构化金融产品、不良资产收购及处置提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E68E53" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="7ACF1D9A" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD897E4" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="62324259" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国信达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK01359）、山东信托（HK01673）、国新健康（SZ000503）、南洋商业银行、中国东方、中国信保基金、泰康资管、民生租赁等机构提供日常法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FF6A4E" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="24DC0F49" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>兼并和收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1D2C4A" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="2CF6B515" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司为中国神华和国电集团重组为国家能源集团的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C4ED1D" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="68636BC9" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问汇丰前海为中建启明收购环能科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SZ 300425）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACA57A6" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="64F14E35" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中建投租赁为其引入凯雷等战略投资者提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2EFAAD" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="5E08E592" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国石化为其油品销售业务的混合所有制改革提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1F1332" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="7FA55842" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表仪征化纤为其对中石化石油工程公司的重大资产重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D68E41" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="3C69CEBD" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北控为收购金州环境</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>92.7%股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7704CBAF" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="5E0D9165" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8E450A" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="44BC11E0" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654344DE" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="17D202C0" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F9AEDA" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="45D52330" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D12234" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="081D7EE7" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461279CB" w14:textId="77777777" w:rsidR="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="74DFBE8C" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="52A218AD" w:rsidR="00A46A04" w:rsidRPr="004405D5" w:rsidRDefault="004405D5" w:rsidP="004405D5">
+    <w:p w14:paraId="4F0A196B" w14:textId="362B7987" w:rsidR="00A46A04" w:rsidRPr="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="004405D5">
+      <w:r w:rsidRPr="00526D38">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达前，刘璐律师曾在另一家中国知名律师事务所工作7年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004405D5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00526D38" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1990,344 +1990,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015549D9"/>
+    <w:nsid w:val="013F07B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AB67A98"/>
+    <w:tmpl w:val="79C28F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="066455C9"/>
+    <w:nsid w:val="01BF32FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DB452AA"/>
+    <w:tmpl w:val="19DEBCA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077A7C32"/>
+    <w:nsid w:val="02D56531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="394C715C"/>
+    <w:tmpl w:val="DB782562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C123D6C"/>
+    <w:nsid w:val="03615D30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD5A6D94"/>
+    <w:tmpl w:val="E9F4FAB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12DF38A8"/>
+    <w:nsid w:val="08F7218F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BECE620C"/>
+    <w:tmpl w:val="7E1EE85C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185647E0"/>
+    <w:nsid w:val="0B532CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D12ACC3A"/>
+    <w:tmpl w:val="79B8E93A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19726143"/>
+    <w:nsid w:val="0B7D7B4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F72BDE6"/>
+    <w:tmpl w:val="38687026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7F3236"/>
+    <w:nsid w:val="0C193FDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19D2EFCA"/>
+    <w:tmpl w:val="B2C00638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE7740F"/>
+    <w:nsid w:val="161603D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EE09DB4"/>
+    <w:tmpl w:val="3FD66F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23DC57D2"/>
+    <w:nsid w:val="18BB6442"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23A6E074"/>
+    <w:tmpl w:val="1FBAA2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24906AB2"/>
+    <w:nsid w:val="1CB16D33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F325D56"/>
+    <w:tmpl w:val="BEA66F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24CB33FC"/>
+    <w:nsid w:val="1DDD710A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="846A4220"/>
+    <w:tmpl w:val="75886BC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26A010D8"/>
+    <w:nsid w:val="220D76CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D02A90E"/>
+    <w:tmpl w:val="16306E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288F318D"/>
+    <w:nsid w:val="229C6827"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25DA72D2"/>
+    <w:tmpl w:val="FF4491AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22D33E97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D165438"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23621258"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22B28162"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24981A73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E19E2F0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27163E26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBF6DA2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B4D6754"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="103C46AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9F3F05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A036B11E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2396,114 +2522,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33DA76A1"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D526E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="980233E0"/>
+    <w:tmpl w:val="39DE6C5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="372A7F41"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F06EDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EF41878"/>
+    <w:tmpl w:val="D1CAF122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383C0308"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35FF27EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AFA9D8C"/>
+    <w:tmpl w:val="BD9A4E20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC028E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4058C166"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2575,706 +2722,559 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B735FBF"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE53EF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38D6EC14"/>
+    <w:tmpl w:val="7390D9D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CC03F65"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7A0A47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50786752"/>
+    <w:tmpl w:val="C26AEB36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D0E7E0F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D871C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D99250E4"/>
+    <w:tmpl w:val="79C28F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DE54080"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D365525"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F148E482"/>
+    <w:tmpl w:val="35648DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF60B41"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D686175"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="314CB57A"/>
+    <w:tmpl w:val="6364517E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40136936"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F507EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4409C52"/>
+    <w:tmpl w:val="157824E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41807A4B"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="506B6D26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="413C2A56"/>
+    <w:tmpl w:val="24A66982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB66C80"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51F6115C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7F63B36"/>
+    <w:tmpl w:val="2D2E9A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50CF69DD"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52123D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F042D6A6"/>
+    <w:tmpl w:val="5C0EFCF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5131124B"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56610F5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B89A6E52"/>
+    <w:tmpl w:val="919A4646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51450068"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC90F0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77CAED9C"/>
+    <w:tmpl w:val="767AC14E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517960F6"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F260C92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F325D56"/>
+    <w:tmpl w:val="B01A4A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52CE5E9A"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EF61647"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="591E38A4"/>
+    <w:tmpl w:val="4888FC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53982A51"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="735E286E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4D45F5A"/>
+    <w:tmpl w:val="259426EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5827102F"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736068D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="634239D8"/>
+    <w:tmpl w:val="8BBAC014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59717DFE"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CDC446D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8C89A40"/>
+    <w:tmpl w:val="F10C136C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BE41602"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8F172F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FF8D842"/>
+    <w:tmpl w:val="08D06C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8C2066"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F4C6B29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11C29BFA"/>
+    <w:tmpl w:val="F1888A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9">
-[...65 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3311,61 +3311,61 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
-    <w:rsid w:val="004405D5"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
+    <w:rsid w:val="00526D38"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
@@ -4508,61 +4508,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004405D5"/>
+    <w:rsid w:val="00526D38"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004405D5"/>
+    <w:rsid w:val="00526D38"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4848,51 +4848,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{535346AA-72F4-4427-8F13-43326E773F2A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFFB1F16-BEAB-4F1A-8848-104FA220E607}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>207</Words>
   <Characters>1184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>