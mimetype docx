--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2D423D7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3FEE72B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D7805" w:rsidP="006D7805">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00526D38">
+            <w:r w:rsidRPr="006D7805">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘璐</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="613DDB9F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+          <w:p w14:paraId="706EB16B" w14:textId="39B327CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D7805" w:rsidP="006D7805">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00526D38">
+            <w:r w:rsidRPr="006D7805">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1D1F3C3B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+          <w:p w14:paraId="6199424A" w14:textId="290AB718" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D7805" w:rsidP="006D7805">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00526D38">
+            <w:r w:rsidRPr="006D7805">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5786 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="52565243" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+          <w:p w14:paraId="4F910ACA" w14:textId="1B1EE279" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D7805" w:rsidP="006D7805">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00526D38">
+            <w:r w:rsidRPr="006D7805">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lu.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2474D90B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="428C46D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D7805" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31B75283" wp14:editId="2F52EC5B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A86383E" wp14:editId="3F11D310">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="69922998" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00526D38" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3E7B6D55" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006D7805" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00526D38">
+            <w:r w:rsidRPr="006D7805">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘璐律师的主要执业领域为资本市场（股权</w:t>
             </w:r>
-            <w:r w:rsidRPr="00526D38">
+            <w:r w:rsidRPr="006D7805">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>+债券）、资产管理、金融机构法律服务、收购兼并等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5711DB47" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4E705F19" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1345 +446,1345 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EFFF72" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="2266EAB4" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBEE4BC" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="540075CC" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权类证券发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AC7748" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="0047A0A6" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>泉峰汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年A股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451E4464" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="01C642DA" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>万科</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年H股定增的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0632494D" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="1DB2D642" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>人保集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年A股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739A5048" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="06656EA0" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工业富联</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年A股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB47CEA" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="6EE6EF8D" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年H股IPO的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C53C5DA" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="4C22E557" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国信达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年H股定增、2013年H股IPO的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D3CEA3" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="1EB609D1" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国银租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年H股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C20D3F" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="2B1A5490" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中金公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年H股IPO的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EB6BAD" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="48C84666" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国华融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年H股IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25570EC3" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="7FAC2D08" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华米科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A1F29A" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="4A31007E" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>瑞思英语</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45378E3E" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="5AC09F5B" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>枫叶教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年香港IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEFAB80" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="23AC4670" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>达内科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD496C4" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="0E68E705" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>乐逗游戏</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C5B75C" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="601AB555" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新浪微博</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A89C104" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="4B37A792" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>去哪儿网</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F436AC4" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="7B4F7EA0" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>学而思</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011年在美国IPO的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCA6D95" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="01C5209C" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>债券类证券发行和处置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C5D7BD" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="1032AD27" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弘阳地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年、2019年、2018年境外发行美元债券的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE18739" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="54E849AF" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蓝光地产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年、2019年、2018年境外发行美元债券的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040C8BA0" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="5817F4E7" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>印力集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年、2018年境外发行美元债券的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA27D56" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="7F6E8ED2" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>泛海控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年、2018年境外发行美元债券的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F95B477" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="408CA672" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>启迪控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年、2018年境外发行美元债券的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAC82AB" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="0F4B5DA5" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家开发银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年二级资本债券回购项目的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7EBBA7" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="04C5692F" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家开发银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年二级资本债券发行项目的公司律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252B0D63" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="3D7C3397" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国长城</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年金融债券发行项目的承销商律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0BDAAA" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="4D4D43EE" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达参与其收购博源控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元违约债券并附条件债转股为上市公司股票</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ED0D57" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="30E9DB17" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755B5071" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="3DDC7366" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本设立中金启泓基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4110B09C" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="2A6925BA" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康资管参与其运用保险资金投资经纬</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-杭州创乾人民币基金、通和毓承基金、礼来人民币三期医疗基金、华能新能源基金、诚柏二期人民币PE基金、中信资本人民币PE基金的有限合伙份额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDE1260" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="4B3F3889" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信诚人寿、中意人寿、幸福人寿参与其运用保险资金投资各类股权投资基金的有限合伙份额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EACADB" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="5117CB87" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国信达、中国东方、邦信资产、信达资本、平安资管、泰康资管为其不同类型的结构化金融产品、不良资产收购及处置提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACF1D9A" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="12FDC801" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62324259" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="3AC463D2" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国信达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK01359）、山东信托（HK01673）、国新健康（SZ000503）、南洋商业银行、中国东方、中国信保基金、泰康资管、民生租赁等机构提供日常法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DC0F49" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="39551BCC" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>兼并和收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF6B515" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="5E0AAC37" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问中金公司为中国神华和国电集团重组为国家能源集团的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68636BC9" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="410B057E" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表财务顾问汇丰前海为中建启明收购环能科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SZ 300425）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F14E35" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="42F22CA8" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中建投租赁为其引入凯雷等战略投资者提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E08E592" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="62B91A7D" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国石化为其油品销售业务的混合所有制改革提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA55842" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="5C043CA4" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表仪征化纤为其对中石化石油工程公司的重大资产重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C69CEBD" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="687B3C7E" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北控为收购金州环境</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>92.7%股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0D9165" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="595CB26B" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BC11E0" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="501EBD7C" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D202C0" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="02817F6B" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D52330" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="76DE0864" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081D7EE7" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="743080F7" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DFBE8C" w14:textId="77777777" w:rsidR="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="0DB98B5E" w14:textId="77777777" w:rsidR="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="362B7987" w:rsidR="00A46A04" w:rsidRPr="00526D38" w:rsidRDefault="00526D38" w:rsidP="00526D38">
+    <w:p w14:paraId="4F0A196B" w14:textId="63CC81C3" w:rsidR="00A46A04" w:rsidRPr="006D7805" w:rsidRDefault="006D7805" w:rsidP="006D7805">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526D38">
+      <w:r w:rsidRPr="006D7805">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达前，刘璐律师曾在另一家中国知名律师事务所工作7年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00526D38" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006D7805" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1990,1291 +1990,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013F07B6"/>
+    <w:nsid w:val="01CC3109"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79C28F4C"/>
+    <w:tmpl w:val="5B3A56B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01BF32FF"/>
+    <w:nsid w:val="030A4B2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19DEBCA6"/>
+    <w:tmpl w:val="7CB8391C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D56531"/>
+    <w:nsid w:val="057D499C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB782562"/>
+    <w:tmpl w:val="AF9C8F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03615D30"/>
+    <w:nsid w:val="0A0A4C6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9F4FAB4"/>
+    <w:tmpl w:val="864219A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F7218F"/>
+    <w:nsid w:val="0B9B7B37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E1EE85C"/>
+    <w:tmpl w:val="9C249AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B532CCF"/>
+    <w:nsid w:val="0F3C3017"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79B8E93A"/>
+    <w:tmpl w:val="CDDAB46C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7D7B4B"/>
+    <w:nsid w:val="10A83263"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38687026"/>
+    <w:tmpl w:val="918E9ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C193FDD"/>
+    <w:nsid w:val="1331054F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2C00638"/>
+    <w:tmpl w:val="6F34A29A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="161603D6"/>
+    <w:nsid w:val="163703E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FD66F94"/>
+    <w:tmpl w:val="9092B7FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18BB6442"/>
+    <w:nsid w:val="19883843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FBAA2C0"/>
+    <w:tmpl w:val="2FE01A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB16D33"/>
+    <w:nsid w:val="199932E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEA66F80"/>
+    <w:tmpl w:val="A44C7920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDD710A"/>
+    <w:nsid w:val="1C1049B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75886BC0"/>
+    <w:tmpl w:val="0974E6D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220D76CB"/>
+    <w:nsid w:val="206D1D57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16306E22"/>
+    <w:tmpl w:val="1342485A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229C6827"/>
+    <w:nsid w:val="262C25AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF4491AC"/>
+    <w:tmpl w:val="85B4BB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22D33E97"/>
+    <w:nsid w:val="27103A59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D165438"/>
+    <w:tmpl w:val="72F2121A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23621258"/>
+    <w:nsid w:val="286861B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22B28162"/>
+    <w:tmpl w:val="37D8AD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24981A73"/>
+    <w:nsid w:val="29BF4974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E19E2F0C"/>
+    <w:tmpl w:val="9984F4B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27163E26"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F72776B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBF6DA2A"/>
+    <w:tmpl w:val="D2A24C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B4D6754"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31500FE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="103C46AA"/>
+    <w:tmpl w:val="6F34A29A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9F3F05"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37BF5767"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A036B11E"/>
+    <w:tmpl w:val="13004C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D526E0"/>
+    <w:nsid w:val="38FA15CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39DE6C5C"/>
+    <w:tmpl w:val="63CE3EEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F06EDC"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6C4F58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1CAF122"/>
+    <w:tmpl w:val="B4B03A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35FF27EA"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42795BD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD9A4E20"/>
+    <w:tmpl w:val="9DA427CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC028E5"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42B25DF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4058C166"/>
+    <w:tmpl w:val="FECA1CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DE53EF0"/>
+    <w:nsid w:val="44C21364"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7390D9D0"/>
+    <w:tmpl w:val="CA7A4778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7A0A47"/>
+    <w:nsid w:val="48356261"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C26AEB36"/>
+    <w:tmpl w:val="CEDED2B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D871C1"/>
+    <w:nsid w:val="49812677"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79C28F4C"/>
+    <w:tmpl w:val="9F004758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D365525"/>
+    <w:nsid w:val="552A6255"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35648DC8"/>
+    <w:tmpl w:val="81B2F128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D686175"/>
+    <w:nsid w:val="55B969F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6364517E"/>
+    <w:tmpl w:val="54D4B6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F507EC1"/>
+    <w:nsid w:val="59DB7CE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="157824E0"/>
+    <w:tmpl w:val="86D879EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="506B6D26"/>
+    <w:nsid w:val="5A8C7591"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24A66982"/>
+    <w:tmpl w:val="FDC07AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F6115C"/>
+    <w:nsid w:val="5DDC1D5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D2E9A58"/>
+    <w:tmpl w:val="12B4CD0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52123D94"/>
+    <w:nsid w:val="61292915"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C0EFCF6"/>
+    <w:tmpl w:val="C83637A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56610F5B"/>
+    <w:nsid w:val="654F5FAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="919A4646"/>
+    <w:tmpl w:val="F09406DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC90F0D"/>
+    <w:nsid w:val="68903971"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="767AC14E"/>
+    <w:tmpl w:val="FD7AE214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F260C92"/>
+    <w:nsid w:val="6BA97A04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B01A4A28"/>
+    <w:tmpl w:val="FDA4288C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF61647"/>
+    <w:nsid w:val="6CD207B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4888FC52"/>
+    <w:tmpl w:val="9C8C4D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735E286E"/>
+    <w:nsid w:val="74CC164C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="259426EA"/>
+    <w:tmpl w:val="DF6CADEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="736068D5"/>
+    <w:nsid w:val="76E053D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BBAC014"/>
+    <w:tmpl w:val="20FA72AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CDC446D"/>
+    <w:nsid w:val="7AEF7D87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F10C136C"/>
+    <w:tmpl w:val="7BBA2DBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8F172F"/>
+    <w:nsid w:val="7CEE078C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08D06C48"/>
+    <w:tmpl w:val="EA067210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F4C6B29"/>
+    <w:nsid w:val="7EFC6EEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1888A7E"/>
+    <w:tmpl w:val="559221F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
-[...26 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3321,66 +3321,66 @@
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
-    <w:rsid w:val="00526D38"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
+    <w:rsid w:val="006D7805"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
@@ -4508,61 +4508,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00526D38"/>
+    <w:rsid w:val="006D7805"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00526D38"/>
+    <w:rsid w:val="006D7805"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4848,51 +4848,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFFB1F16-BEAB-4F1A-8848-104FA220E607}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3B3D9DC-6FB5-4275-8E86-B2FCD085768F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>207</Words>
   <Characters>1184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>