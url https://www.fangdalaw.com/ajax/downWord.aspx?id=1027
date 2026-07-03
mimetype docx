--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="14D1A11C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2149AAB7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FE034B">
+            <w:r w:rsidRPr="00E96264">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>周碧清</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="491E6259" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+          <w:p w14:paraId="706EB16B" w14:textId="2226F284" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FE034B">
+            <w:r w:rsidRPr="00E96264">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2DAFCC7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+          <w:p w14:paraId="6199424A" w14:textId="4B328918" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FE034B">
+            <w:r w:rsidRPr="00E96264">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8818 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4C44E7A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+          <w:p w14:paraId="4F910ACA" w14:textId="6CC24112" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FE034B">
+            <w:r w:rsidRPr="00E96264">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joe.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="702A250E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE034B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="531BB317" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BDC89D7" wp14:editId="4B1A2B31">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B25511" wp14:editId="624BE428">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A779809" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FE034B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="73474A32" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FE034B">
+            <w:r w:rsidRPr="00E96264">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>周碧清律师专长于跨国投资并购、基础设施建设、能源、境内和境外投资领域。周律师在商业地产和工业地产、园区开发、港口码头、电力、水务等基础设施领域的投资开发及项目融资方面具有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A11781" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0FA83645" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1070 +438,1070 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F991F75" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="2398D015" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0502AD11" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="0F49A85C" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>园区开发、能源与基础设施建设、房地产项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FC10FD" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="6FBBC174" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局集团公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/大连港：就其在非洲通过与当地政府的合资项目公司融资、建设和项目开发一个48.2平方公里的自由贸易区 (非洲最大的园区)，以及配套基础设施的建设和营运提供全面法律服务（该项目获《中国法律与实务》评为2019年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>能源与项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度最佳项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567E4C1" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="7593D19E" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深圳能源集团：就其与中国电建组成联合体，在巴布亚新几内亚投资运营一个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>180MW的水力发电项目的融资、开发与运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF54103" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="6C71D80B" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局港口：就其作为中方联合体的成员共同在缅甸投资、建设及运营一个大型深水港以及配套发展的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4E7474" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="50B3FF7C" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厚朴投资：就其投资海口美兰国际机场项目提供法律服务，包括对海口美兰国际机场的资产和运营的法律尽调与交易结构安排等方面提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F81D220" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="32BC9D16" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京城建集团：代表北京城建集团，为其在马尔代夫胡鲁马累岛上新建开发含酒店、办公楼、会议中心、购物中心的大型临港经济区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457E33E8" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="3A3C9ED7" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>港灯电力：就其与中华电力在香港水域联合投资建设一个浮动液化天然气接收站项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E39986D" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="26E99A7A" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中广核：代表中广核旗下的基金就其出售中国境内若干光伏与风能电站项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCFB377" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="3A264F02" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国港湾：就其在南美洲投资两个港口码头项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58666C31" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="2146EB8B" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东方国际集团：就其在东非拟投资建设海产品加工、远洋捕捞和工业园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0555A4" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="3A86B696" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局港口：就其在东非融资、建设和项目开发一个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>224公里四车道收费公路项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEE4050" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="7AEE9A13" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商蛇口：就其在东非发展一个老港区的改造与重新发展项目提供法律服务，其中包含住宅、商业和工业项目的综合改造与重建</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8D3DFC" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="157C732A" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国联合投资体：就其在东非投资开发</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30平方公里的临港工业区项目（含电厂、水厂、修船厂等）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71984889" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="216BEF3D" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>威立雅水务：协助该全球性水务集团处理其在中国（北京、上海和深圳）的多个自来水供应和废水处理项目，包括谈判合资合同和特许权协议、以及企业重组等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5247790F" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="3E56A507" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>威立雅运输集团：就其通过与当地国有企业成立合资公司对中国沈阳、重庆和南京的城市公共交通项目进行各种投资，向其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261BA506" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="58DD17AD" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港置地（怡和集团成员之一）：就其在北京王府井占地</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30公顷的综合零售商场和文华东方酒店斥资600亿人民币进行绿地建设、开发和融资，向其提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185843BE" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="0E5DECB1" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一家中国房地产公司：就其与一家境外大型主权基金成立合资公司在境内十多个城市进行房地产开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13854057" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="6D841D58" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦格理房地产和基建基金：就其对中国沈阳、重庆和其他城市进行的各项商业物业投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51795F24" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="3A96442C" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赛诺菲－安万特集团（一家全球医药领导者）：就其收购和新投资一个深圳的生物医药制造、加工项目提供法律服务，涵盖从土地挂牌到新厂房建设的所有事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2769E8D0" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="6516E0DA" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国达飞海运集团（全球第三大海运公司）：就其收购深圳办公楼提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245C0950" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="03D6420B" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一家意大利集团公司：就其通过收购三家中国公司的股权收购上海办公楼提供法律服务包括建议交易结构，监督尽职调查、项目协议的谈判和交割</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1150AA27" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="7057FFB2" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外商直接投资与并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF2FACD" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="3D842BC8" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中信证券国际：就其与一家中国上市公司在深圳前海设立一家从事融资租赁业务的合资公司提供全面法律服务，包括合资合同的谈判和就保证回购和跨境担保安排提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA0AFCA" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="7E5091E4" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港置地：就其向中方出售一个北京大型商业地产项目的部分股权提供法律服务，包括股权转让协议、托管协议和合资协议的起草、谈判以及项目实施的监督</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D54D79" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="1208FC9F" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国航空：就其与中国的合作伙伴（一家主要中国航空公司）在中国广州成立合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD74030" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="58D61960" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法维莱交通集团：就其与中国南车（现中国中车）的一家子公司在华中成立合资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1557A259" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="7F0D496D" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赛诺菲－安万特集团（一家全球领先的医药公司）：就其通过国有产权交易中心收购中国国家开发投资公司在一家深圳生物制药公司中的权益，向其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790E8E51" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="63D91103" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>爱马仕：就其在上海成立外商独资企业，在华东展开贸易业务，提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1896AF1D" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="44F90422" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47161BF6" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="395094DD" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，文科学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4565DAE0" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="528E11E6" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABF81A1" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="29592451" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约哥伦比亚大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614CE568" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="3B3FFCAE" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E09E7C" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="6D754AE2" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26246914" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="6F67E756" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D49F889" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="0CA23156" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF8CE09" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="4D9D8B26" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3760536C" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="357583C6" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC59D70" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="71278310" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBC90BC" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="1124EAD6" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248FF76A" w14:textId="77777777" w:rsidR="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="0A68C42A" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7EAE5052" w:rsidR="00A46A04" w:rsidRPr="00FE034B" w:rsidRDefault="00FE034B" w:rsidP="00FE034B">
+    <w:p w14:paraId="4F0A196B" w14:textId="0659C9B6" w:rsidR="00A46A04" w:rsidRPr="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，周律师在英国博闻律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE034B">
+      <w:r w:rsidRPr="00E96264">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(现名为Bryan Cave Leighton Paisner)香港办公室工作，并曾于另一家大型国际律师事务所北京和香港办事处工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FE034B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E96264" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1707,1171 +1707,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058A2561"/>
+    <w:nsid w:val="024718CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AC2EDB0"/>
+    <w:tmpl w:val="81867652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A178A6"/>
+    <w:nsid w:val="05F36B85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D61A1DE4"/>
+    <w:tmpl w:val="F5A205D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A017B8"/>
+    <w:nsid w:val="0ACE223F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E632AF0A"/>
+    <w:tmpl w:val="F4DA1490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B71118C"/>
+    <w:nsid w:val="0CE97481"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A4ED3D4"/>
+    <w:tmpl w:val="0E009552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10DF6364"/>
+    <w:nsid w:val="0DDC513A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="865607E2"/>
+    <w:tmpl w:val="A7B0A9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169638F3"/>
+    <w:nsid w:val="0EC665BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12ACD4BA"/>
+    <w:tmpl w:val="7B364750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1804027B"/>
+    <w:nsid w:val="0F9577CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFFE6C62"/>
+    <w:tmpl w:val="9434FF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA43755"/>
+    <w:nsid w:val="1070459B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D4802C2"/>
+    <w:tmpl w:val="490CAB42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BAB1278"/>
+    <w:nsid w:val="12CA07C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CB6F9B2"/>
+    <w:tmpl w:val="7B364750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D1268B4"/>
+    <w:nsid w:val="167958D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FDA3F58"/>
+    <w:tmpl w:val="A22E5CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D100F6"/>
+    <w:nsid w:val="1D783952"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="250491B2"/>
+    <w:tmpl w:val="4DCC1AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29665AF1"/>
+    <w:nsid w:val="214936F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDCC94F4"/>
+    <w:tmpl w:val="4F303A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA40093"/>
+    <w:nsid w:val="234C524C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45D44220"/>
+    <w:tmpl w:val="4DE25406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2C47EC"/>
+    <w:nsid w:val="25CC4A84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="009818E4"/>
+    <w:tmpl w:val="A33CA610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E8E38A5"/>
+    <w:nsid w:val="2E14712E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB22A954"/>
+    <w:tmpl w:val="F866034C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EBE715A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31844332"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5CEB1D8"/>
+    <w:tmpl w:val="0F0200AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31280954"/>
+    <w:nsid w:val="36301EA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72DA8E34"/>
+    <w:tmpl w:val="D06A0CE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326630C3"/>
+    <w:nsid w:val="36CA1D9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A10B5DE"/>
+    <w:tmpl w:val="8F0090D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3414312A"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B76445E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C3E0D46"/>
+    <w:tmpl w:val="485C5FFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F086A1C"/>
+    <w:nsid w:val="4C3C5DE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8EE2EDA"/>
+    <w:tmpl w:val="6B1815E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E1280E"/>
+    <w:nsid w:val="50E933FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AD8143E"/>
+    <w:tmpl w:val="C05E8A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B94069"/>
+    <w:nsid w:val="53790241"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8E24B54"/>
+    <w:tmpl w:val="4B707B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484C57D9"/>
+    <w:nsid w:val="56651D47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D312DB16"/>
+    <w:tmpl w:val="1B445B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49934422"/>
+    <w:nsid w:val="63BA2FC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D40A2718"/>
+    <w:tmpl w:val="2F74E5CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AAB4B3F"/>
+    <w:nsid w:val="64637040"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBCEB478"/>
+    <w:tmpl w:val="A1BC2870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE2500F"/>
+    <w:nsid w:val="66657481"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="009818E4"/>
+    <w:tmpl w:val="9556AE6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CD51FD"/>
+    <w:nsid w:val="6B126607"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3132C92C"/>
+    <w:tmpl w:val="694CF972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582B2298"/>
+    <w:nsid w:val="6BA61FFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC763ED8"/>
+    <w:tmpl w:val="FEAA488A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5992079D"/>
+    <w:nsid w:val="6CA00A16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDCEA62A"/>
+    <w:tmpl w:val="CCE0690E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63AE4FED"/>
+    <w:nsid w:val="6EFD1D9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="324A8C84"/>
+    <w:tmpl w:val="E3BA19AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683A57EA"/>
+    <w:nsid w:val="712738FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84DA1442"/>
+    <w:tmpl w:val="848C6F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7D584A"/>
+    <w:nsid w:val="71AE7CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF2AEAB8"/>
+    <w:tmpl w:val="FE303994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A53F7A"/>
+    <w:nsid w:val="74C742C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34FC0F40"/>
+    <w:tmpl w:val="FFEEEE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="778156C9"/>
+    <w:nsid w:val="75965A4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66A2F2DA"/>
+    <w:tmpl w:val="F47A85E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="791F5CC5"/>
+    <w:nsid w:val="799E06F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF0E7636"/>
+    <w:tmpl w:val="E500C800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B007570"/>
+    <w:nsid w:val="7AA25B88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B77C9B38"/>
+    <w:tmpl w:val="C930AE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED45767"/>
+    <w:nsid w:val="7F5C32F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CAA49D2"/>
+    <w:tmpl w:val="5BEE196A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="12">
-[...14 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="18">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25">
-[...14 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="32">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3009,61 +3009,61 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00E96264"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
-    <w:rsid w:val="00FE034B"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4105,61 +4105,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE034B"/>
+    <w:rsid w:val="00E96264"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE034B"/>
+    <w:rsid w:val="00E96264"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4445,51 +4445,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55035C96-BE00-486A-A449-F767080BDFE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67545631-3807-4152-8E11-B6BD413EB895}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>284</Words>
   <Characters>1622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>