--- v1 (2026-07-03)
+++ v2 (2026-08-26)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2149AAB7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+          <w:p w14:paraId="2C4F11E8" w14:textId="76C68A5B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E96264">
+            <w:r w:rsidRPr="00C17B30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>周碧清</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2226F284" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+          <w:p w14:paraId="706EB16B" w14:textId="39B6CBB5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E96264">
+            <w:r w:rsidRPr="00C17B30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4B328918" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+          <w:p w14:paraId="6199424A" w14:textId="34B1A1F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E96264">
+            <w:r w:rsidRPr="00C17B30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8818 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6CC24112" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+          <w:p w14:paraId="4F910ACA" w14:textId="1D9F57F3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E96264">
+            <w:r w:rsidRPr="00C17B30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joe.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="531BB317" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="73F3195A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B25511" wp14:editId="624BE428">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50208BFA" wp14:editId="0EA2DB82">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="73474A32" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E96264" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="04FDC93E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E96264">
+            <w:r w:rsidRPr="00C17B30">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>周碧清律师专长于跨国投资并购、基础设施建设、能源、境内和境外投资领域。周律师在商业地产和工业地产、园区开发、港口码头、电力、水务等基础设施领域的投资开发及项目融资方面具有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA83645" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5BEBAC0B" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1070 +438,1070 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2398D015" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="6371C3AD" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F49A85C" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="2495CAD0" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>园区开发、能源与基础设施建设、房地产项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBBC174" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="46E37292" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局集团公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/大连港：就其在非洲通过与当地政府的合资项目公司融资、建设和项目开发一个48.2平方公里的自由贸易区 (非洲最大的园区)，以及配套基础设施的建设和营运提供全面法律服务（该项目获《中国法律与实务》评为2019年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>能源与项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度最佳项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7593D19E" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="0FA7BFCA" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深圳能源集团：就其与中国电建组成联合体，在巴布亚新几内亚投资运营一个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>180MW的水力发电项目的融资、开发与运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C71D80B" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="1A6F030D" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局港口：就其作为中方联合体的成员共同在缅甸投资、建设及运营一个大型深水港以及配套发展的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B3FF7C" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="5BD8F085" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厚朴投资：就其投资海口美兰国际机场项目提供法律服务，包括对海口美兰国际机场的资产和运营的法律尽调与交易结构安排等方面提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BC9D16" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="17B5FDE4" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京城建集团：代表北京城建集团，为其在马尔代夫胡鲁马累岛上新建开发含酒店、办公楼、会议中心、购物中心的大型临港经济区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3C9ED7" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="2FF956EF" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>港灯电力：就其与中华电力在香港水域联合投资建设一个浮动液化天然气接收站项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E99A7A" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="426DA589" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中广核：代表中广核旗下的基金就其出售中国境内若干光伏与风能电站项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A264F02" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="27F8A25C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国港湾：就其在南美洲投资两个港口码头项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2146EB8B" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="5953EA5E" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东方国际集团：就其在东非拟投资建设海产品加工、远洋捕捞和工业园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86B696" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="1264BDFB" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局港口：就其在东非融资、建设和项目开发一个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>224公里四车道收费公路项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEE9A13" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="4BC57FE8" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商蛇口：就其在东非发展一个老港区的改造与重新发展项目提供法律服务，其中包含住宅、商业和工业项目的综合改造与重建</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157C732A" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="0E0B4AB4" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国联合投资体：就其在东非投资开发</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30平方公里的临港工业区项目（含电厂、水厂、修船厂等）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216BEF3D" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="27E63653" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>威立雅水务：协助该全球性水务集团处理其在中国（北京、上海和深圳）的多个自来水供应和废水处理项目，包括谈判合资合同和特许权协议、以及企业重组等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E56A507" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="2D32FDA9" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>威立雅运输集团：就其通过与当地国有企业成立合资公司对中国沈阳、重庆和南京的城市公共交通项目进行各种投资，向其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DD17AD" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="77EFF633" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港置地（怡和集团成员之一）：就其在北京王府井占地</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30公顷的综合零售商场和文华东方酒店斥资600亿人民币进行绿地建设、开发和融资，向其提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5DECB1" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="77A3F7A9" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一家中国房地产公司：就其与一家境外大型主权基金成立合资公司在境内十多个城市进行房地产开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D841D58" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="17ECD4CA" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦格理房地产和基建基金：就其对中国沈阳、重庆和其他城市进行的各项商业物业投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A96442C" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="175997BE" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赛诺菲－安万特集团（一家全球医药领导者）：就其收购和新投资一个深圳的生物医药制造、加工项目提供法律服务，涵盖从土地挂牌到新厂房建设的所有事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6516E0DA" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="4E18C521" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国达飞海运集团（全球第三大海运公司）：就其收购深圳办公楼提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D6420B" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="3813C4A9" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一家意大利集团公司：就其通过收购三家中国公司的股权收购上海办公楼提供法律服务包括建议交易结构，监督尽职调查、项目协议的谈判和交割</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7057FFB2" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="731392BB" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外商直接投资与并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D842BC8" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="7E17AA6C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中信证券国际：就其与一家中国上市公司在深圳前海设立一家从事融资租赁业务的合资公司提供全面法律服务，包括合资合同的谈判和就保证回购和跨境担保安排提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5091E4" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="4ECDCF2C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港置地：就其向中方出售一个北京大型商业地产项目的部分股权提供法律服务，包括股权转让协议、托管协议和合资协议的起草、谈判以及项目实施的监督</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1208FC9F" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="7FE9CBC0" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国航空：就其与中国的合作伙伴（一家主要中国航空公司）在中国广州成立合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D61960" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="640D8799" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法维莱交通集团：就其与中国南车（现中国中车）的一家子公司在华中成立合资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0D496D" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="364EDAAA" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赛诺菲－安万特集团（一家全球领先的医药公司）：就其通过国有产权交易中心收购中国国家开发投资公司在一家深圳生物制药公司中的权益，向其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D91103" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="4FA57663" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>爱马仕：就其在上海成立外商独资企业，在华东展开贸易业务，提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F90422" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="73A2E947" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395094DD" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="09BDF881" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，文科学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528E11E6" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="5ECE47FC" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29592451" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="0FEF6DC8" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约哥伦比亚大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3FFCAE" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="53788B28" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D754AE2" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="0F9C0AD8" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F67E756" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="6231D61C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA23156" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="19410FBC" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9D8B26" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="53CCB5FE" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357583C6" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="694C7A4C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71278310" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="42C8570D" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1124EAD6" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="2A79813D" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A68C42A" w14:textId="77777777" w:rsidR="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="1058C934" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0659C9B6" w:rsidR="00A46A04" w:rsidRPr="00E96264" w:rsidRDefault="00E96264" w:rsidP="00E96264">
+    <w:p w14:paraId="4F0A196B" w14:textId="559AC77A" w:rsidR="00A46A04" w:rsidRPr="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，周律师在英国博闻律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E96264">
+      <w:r w:rsidRPr="00C17B30">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(现名为Bryan Cave Leighton Paisner)香港办公室工作，并曾于另一家大型国际律师事务所北京和香港办事处工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E96264" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C17B30" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1707,523 +1707,523 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="024718CB"/>
+    <w:nsid w:val="029C3EE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81867652"/>
+    <w:tmpl w:val="10B44D10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05F36B85"/>
+    <w:nsid w:val="03726A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5A205D4"/>
+    <w:tmpl w:val="4F222BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACE223F"/>
+    <w:nsid w:val="03FE633C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4DA1490"/>
+    <w:tmpl w:val="DEB68CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE97481"/>
+    <w:nsid w:val="0CAB3178"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E009552"/>
+    <w:tmpl w:val="1088AEEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDC513A"/>
+    <w:nsid w:val="0E9805FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7B0A9E2"/>
+    <w:tmpl w:val="2F8EDFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC665BF"/>
+    <w:nsid w:val="1ADB04C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B364750"/>
+    <w:tmpl w:val="35267B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9577CE"/>
+    <w:nsid w:val="1B2D37BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9434FF2C"/>
+    <w:tmpl w:val="6E564B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1070459B"/>
+    <w:nsid w:val="1C4E0985"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="490CAB42"/>
+    <w:tmpl w:val="73A87780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12CA07C2"/>
+    <w:nsid w:val="207E38FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B364750"/>
+    <w:tmpl w:val="0A56D5A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167958D6"/>
+    <w:nsid w:val="24120487"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A22E5CDC"/>
+    <w:tmpl w:val="FCF6361E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D783952"/>
+    <w:nsid w:val="26997D77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DCC1AA0"/>
+    <w:tmpl w:val="5CCA2820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214936F1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30014C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F303A5C"/>
+    <w:tmpl w:val="4D2CFA52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="234C524C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30BE2B16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DE25406"/>
+    <w:tmpl w:val="543A95A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CC4A84"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33575EC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A33CA610"/>
+    <w:tmpl w:val="90C6918C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E14712E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35082606"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F866034C"/>
+    <w:tmpl w:val="1E90E094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31844332"/>
+    <w:nsid w:val="361C0B58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F0200AC"/>
+    <w:tmpl w:val="C40C8946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36301EA4"/>
+    <w:nsid w:val="38443A62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D06A0CE8"/>
+    <w:tmpl w:val="D8ACF56C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36CA1D9F"/>
+    <w:nsid w:val="38D16617"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F0090D6"/>
+    <w:tmpl w:val="2C1A706E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2314,564 +2314,564 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B76445E"/>
+    <w:nsid w:val="3D603ED0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="485C5FFE"/>
+    <w:tmpl w:val="4BCE6DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3C5DE7"/>
+    <w:nsid w:val="3FA26321"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B1815E6"/>
+    <w:tmpl w:val="3404EE9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E933FC"/>
+    <w:nsid w:val="4C866DB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C05E8A88"/>
+    <w:tmpl w:val="5BAC315E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53790241"/>
+    <w:nsid w:val="4E665795"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B707B7E"/>
+    <w:tmpl w:val="5BC611D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56651D47"/>
+    <w:nsid w:val="4F4309B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B445B62"/>
+    <w:tmpl w:val="426A526E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BA2FC6"/>
+    <w:nsid w:val="52BD737F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F74E5CE"/>
+    <w:tmpl w:val="93F8F7DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64637040"/>
+    <w:nsid w:val="56CF7A17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1BC2870"/>
+    <w:tmpl w:val="BF20C6CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66657481"/>
+    <w:nsid w:val="5A74615D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9556AE6A"/>
+    <w:tmpl w:val="66E86C00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B126607"/>
+    <w:nsid w:val="5ADC69B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="694CF972"/>
+    <w:tmpl w:val="562C4C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BA61FFD"/>
+    <w:nsid w:val="5BA4694A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEAA488A"/>
+    <w:tmpl w:val="89A64994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CA00A16"/>
+    <w:nsid w:val="5D2400AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCE0690E"/>
+    <w:tmpl w:val="F15621BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EFD1D9E"/>
+    <w:nsid w:val="5EE3785E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3BA19AC"/>
+    <w:tmpl w:val="B4386CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="712738FD"/>
+    <w:nsid w:val="62971407"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="848C6F64"/>
+    <w:tmpl w:val="BE7E7C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AE7CDB"/>
+    <w:nsid w:val="633773FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE303994"/>
+    <w:tmpl w:val="55C26972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74C742C0"/>
+    <w:nsid w:val="6A8D7AD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFEEEE38"/>
+    <w:tmpl w:val="6E2E57CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75965A4E"/>
+    <w:nsid w:val="6B3D59F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F47A85E4"/>
+    <w:tmpl w:val="710C38DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="799E06F2"/>
+    <w:nsid w:val="6C9C7D50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E500C800"/>
+    <w:tmpl w:val="61A46600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AA25B88"/>
+    <w:nsid w:val="72C368E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C930AE00"/>
+    <w:tmpl w:val="16BA3BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F5C32F1"/>
+    <w:nsid w:val="72C66EBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BEE196A"/>
+    <w:tmpl w:val="5BC611D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
-[...26 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15">
-[...14 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="21">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="34">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2990,70 +2990,70 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C17B30"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00E96264"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4105,61 +4105,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E96264"/>
+    <w:rsid w:val="00C17B30"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E96264"/>
+    <w:rsid w:val="00C17B30"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4445,51 +4445,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67545631-3807-4152-8E11-B6BD413EB895}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34CEC27B-2F39-4C25-9E39-41D6E02EA8A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>284</Words>
   <Characters>1622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>