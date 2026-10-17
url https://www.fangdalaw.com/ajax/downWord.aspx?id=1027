--- v2 (2026-08-26)
+++ v3 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="76C68A5B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4FE98F1D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C17B30">
+            <w:r w:rsidRPr="00C41C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>周碧清</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="39B6CBB5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+          <w:p w14:paraId="706EB16B" w14:textId="4E242C44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C17B30">
+            <w:r w:rsidRPr="00C41C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="34B1A1F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+          <w:p w14:paraId="6199424A" w14:textId="5CC319A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C17B30">
+            <w:r w:rsidRPr="00C41C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8818 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1D9F57F3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+          <w:p w14:paraId="4F910ACA" w14:textId="43BBD331" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C17B30">
+            <w:r w:rsidRPr="00C41C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joe.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="73F3195A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0C451A47" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C41C86" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50208BFA" wp14:editId="0EA2DB82">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="520DBCD4" wp14:editId="11AAE071">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="04FDC93E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C17B30" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="17A1C922" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C41C86" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C17B30">
+            <w:r w:rsidRPr="00C41C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>周碧清律师专长于跨国投资并购、基础设施建设、能源、境内和境外投资领域。周律师在商业地产和工业地产、园区开发、港口码头、电力、水务等基础设施领域的投资开发及项目融资方面具有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEBAC0B" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="014FA8A9" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1070 +438,1070 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6371C3AD" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="208F1CD8" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2495CAD0" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="572DD8A8" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>园区开发、能源与基础设施建设、房地产项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E37292" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="41E15E12" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局集团公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/大连港：就其在非洲通过与当地政府的合资项目公司融资、建设和项目开发一个48.2平方公里的自由贸易区 (非洲最大的园区)，以及配套基础设施的建设和营运提供全面法律服务（该项目获《中国法律与实务》评为2019年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>能源与项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度最佳项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA7BFCA" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="1A96A2F8" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深圳能源集团：就其与中国电建组成联合体，在巴布亚新几内亚投资运营一个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>180MW的水力发电项目的融资、开发与运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6F030D" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="67FB3E9B" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局港口：就其作为中方联合体的成员共同在缅甸投资、建设及运营一个大型深水港以及配套发展的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD8F085" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="253838AF" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厚朴投资：就其投资海口美兰国际机场项目提供法律服务，包括对海口美兰国际机场的资产和运营的法律尽调与交易结构安排等方面提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B5FDE4" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="1C35A595" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京城建集团：代表北京城建集团，为其在马尔代夫胡鲁马累岛上新建开发含酒店、办公楼、会议中心、购物中心的大型临港经济区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF956EF" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="69AAB94D" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>港灯电力：就其与中华电力在香港水域联合投资建设一个浮动液化天然气接收站项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426DA589" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="4A432F40" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中广核：代表中广核旗下的基金就其出售中国境内若干光伏与风能电站项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F8A25C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="0E6D81DE" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国港湾：就其在南美洲投资两个港口码头项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5953EA5E" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="7B1E44E8" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东方国际集团：就其在东非拟投资建设海产品加工、远洋捕捞和工业园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1264BDFB" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="6705810D" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局港口：就其在东非融资、建设和项目开发一个</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>224公里四车道收费公路项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC57FE8" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="5D45C0B3" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商蛇口：就其在东非发展一个老港区的改造与重新发展项目提供法律服务，其中包含住宅、商业和工业项目的综合改造与重建</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0B4AB4" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="3429DB66" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国联合投资体：就其在东非投资开发</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30平方公里的临港工业区项目（含电厂、水厂、修船厂等）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E63653" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="337345F9" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>威立雅水务：协助该全球性水务集团处理其在中国（北京、上海和深圳）的多个自来水供应和废水处理项目，包括谈判合资合同和特许权协议、以及企业重组等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D32FDA9" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="0C2AF45A" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>威立雅运输集团：就其通过与当地国有企业成立合资公司对中国沈阳、重庆和南京的城市公共交通项目进行各种投资，向其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EFF633" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="6BC8137B" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港置地（怡和集团成员之一）：就其在北京王府井占地</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30公顷的综合零售商场和文华东方酒店斥资600亿人民币进行绿地建设、开发和融资，向其提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A3F7A9" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="37E454A9" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一家中国房地产公司：就其与一家境外大型主权基金成立合资公司在境内十多个城市进行房地产开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ECD4CA" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="3D840ABF" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>麦格理房地产和基建基金：就其对中国沈阳、重庆和其他城市进行的各项商业物业投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175997BE" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="79955137" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赛诺菲－安万特集团（一家全球医药领导者）：就其收购和新投资一个深圳的生物医药制造、加工项目提供法律服务，涵盖从土地挂牌到新厂房建设的所有事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E18C521" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="0929888B" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国达飞海运集团（全球第三大海运公司）：就其收购深圳办公楼提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3813C4A9" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="5435F27A" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一家意大利集团公司：就其通过收购三家中国公司的股权收购上海办公楼提供法律服务包括建议交易结构，监督尽职调查、项目协议的谈判和交割</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731392BB" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="5A793C54" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外商直接投资与并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E17AA6C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="18777629" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中信证券国际：就其与一家中国上市公司在深圳前海设立一家从事融资租赁业务的合资公司提供全面法律服务，包括合资合同的谈判和就保证回购和跨境担保安排提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECDCF2C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="7F177862" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港置地：就其向中方出售一个北京大型商业地产项目的部分股权提供法律服务，包括股权转让协议、托管协议和合资协议的起草、谈判以及项目实施的监督</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE9CBC0" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="4EB61A5C" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法国航空：就其与中国的合作伙伴（一家主要中国航空公司）在中国广州成立合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640D8799" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="3069CCDF" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法维莱交通集团：就其与中国南车（现中国中车）的一家子公司在华中成立合资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364EDAAA" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="7C9581BB" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赛诺菲－安万特集团（一家全球领先的医药公司）：就其通过国有产权交易中心收购中国国家开发投资公司在一家深圳生物制药公司中的权益，向其提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA57663" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="7BE9407B" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>爱马仕：就其在上海成立外商独资企业，在华东展开贸易业务，提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A2E947" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="664E53F9" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BDF881" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="3EA43B18" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，文科学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECE47FC" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="5596145F" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEF6DC8" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="2F0F797E" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约哥伦比亚大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53788B28" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="4BEFE5F1" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9C0AD8" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="428104BE" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6231D61C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="1696AB18" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19410FBC" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="5F7BA7DA" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CCB5FE" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="5F48B5C0" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C7A4C" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="00EDFC28" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C8570D" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="3FECEC5A" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A79813D" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="6D4CCB3B" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1058C934" w14:textId="77777777" w:rsidR="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="24EE3AAF" w14:textId="77777777" w:rsidR="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="559AC77A" w:rsidR="00A46A04" w:rsidRPr="00C17B30" w:rsidRDefault="00C17B30" w:rsidP="00C17B30">
+    <w:p w14:paraId="4F0A196B" w14:textId="66E7D441" w:rsidR="00A46A04" w:rsidRPr="00C41C86" w:rsidRDefault="00C41C86" w:rsidP="00C41C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，周律师在英国博闻律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C17B30">
+      <w:r w:rsidRPr="00C41C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(现名为Bryan Cave Leighton Paisner)香港办公室工作，并曾于另一家大型国际律师事务所北京和香港办事处工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C17B30" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C41C86" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1707,263 +1707,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029C3EE4"/>
+    <w:nsid w:val="00281F4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10B44D10"/>
+    <w:tmpl w:val="C6125E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03726A75"/>
+    <w:nsid w:val="0159576E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F222BD2"/>
+    <w:tmpl w:val="CD8AD992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03FE633C"/>
+    <w:nsid w:val="03910C6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEB68CD8"/>
+    <w:tmpl w:val="141CC682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CAB3178"/>
+    <w:nsid w:val="06EA750C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1088AEEC"/>
+    <w:tmpl w:val="756AC972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9805FF"/>
+    <w:nsid w:val="1B8E5B7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F8EDFC4"/>
+    <w:tmpl w:val="0B6EE92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ADB04C7"/>
+    <w:nsid w:val="210914A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35267B3E"/>
+    <w:tmpl w:val="DCECF342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B2D37BE"/>
+    <w:nsid w:val="268915BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E564B70"/>
+    <w:tmpl w:val="BBAC2A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4E0985"/>
+    <w:nsid w:val="27B87C4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73A87780"/>
+    <w:tmpl w:val="186C4C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207E38FD"/>
+    <w:nsid w:val="2BAD40A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A56D5A2"/>
+    <w:tmpl w:val="1A94EE3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24120487"/>
+    <w:nsid w:val="2BF2121D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCF6361E"/>
+    <w:tmpl w:val="6EC27C7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26997D77"/>
+    <w:nsid w:val="2E400EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CCA2820"/>
+    <w:tmpl w:val="21982EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2051,827 +2051,827 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30014C11"/>
+    <w:nsid w:val="2FEF2918"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D2CFA52"/>
+    <w:tmpl w:val="A9BAC430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30BE2B16"/>
+    <w:nsid w:val="328317AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="543A95A0"/>
+    <w:tmpl w:val="C9624B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33575EC5"/>
+    <w:nsid w:val="38BB29D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90C6918C"/>
+    <w:tmpl w:val="CD8AD992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35082606"/>
+    <w:nsid w:val="390C330D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E90E094"/>
+    <w:tmpl w:val="14186560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361C0B58"/>
+    <w:nsid w:val="3B137748"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C40C8946"/>
+    <w:tmpl w:val="148A6EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38443A62"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BC70D2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8ACF56C"/>
+    <w:tmpl w:val="8A6482B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38D16617"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E626DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C1A706E"/>
+    <w:tmpl w:val="2182F306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D603ED0"/>
+    <w:nsid w:val="3FAE3EB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BCE6DE8"/>
+    <w:tmpl w:val="53765522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA26321"/>
+    <w:nsid w:val="415769B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3404EE9C"/>
+    <w:tmpl w:val="FAFC5E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C866DB3"/>
+    <w:nsid w:val="42A1515E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BAC315E"/>
+    <w:tmpl w:val="46605A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E665795"/>
+    <w:nsid w:val="49340A02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BC611D0"/>
+    <w:tmpl w:val="AC2453FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4309B3"/>
+    <w:nsid w:val="4BEF5807"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="426A526E"/>
+    <w:tmpl w:val="AF807832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BD737F"/>
+    <w:nsid w:val="52F12B04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93F8F7DC"/>
+    <w:tmpl w:val="62388AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56CF7A17"/>
+    <w:nsid w:val="5685074E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF20C6CE"/>
+    <w:tmpl w:val="3D3C847A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A74615D"/>
+    <w:nsid w:val="56DC0142"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66E86C00"/>
+    <w:tmpl w:val="5BA649A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADC69B0"/>
+    <w:nsid w:val="57BD2578"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="562C4C2E"/>
+    <w:tmpl w:val="D402EE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BA4694A"/>
+    <w:nsid w:val="5ACA3CE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89A64994"/>
+    <w:tmpl w:val="AEB60B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2400AA"/>
+    <w:nsid w:val="5E51076F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F15621BA"/>
+    <w:tmpl w:val="83C6D164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE3785E"/>
+    <w:nsid w:val="67AC7ED1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4386CEE"/>
+    <w:tmpl w:val="68A6068A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62971407"/>
+    <w:nsid w:val="6A27390E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE7E7C2E"/>
+    <w:tmpl w:val="8602A23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633773FC"/>
+    <w:nsid w:val="6CF11665"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55C26972"/>
+    <w:tmpl w:val="74101F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A8D7AD7"/>
+    <w:nsid w:val="6F1260AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E2E57CE"/>
+    <w:tmpl w:val="BE5EA434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3D59F3"/>
+    <w:nsid w:val="6F252033"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="710C38DC"/>
+    <w:tmpl w:val="521A2A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C9C7D50"/>
+    <w:nsid w:val="6FCD6A98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A46600"/>
+    <w:tmpl w:val="B4F005D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72C368E7"/>
+    <w:nsid w:val="78BE69E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16BA3BD2"/>
+    <w:tmpl w:val="D2C424F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72C66EBD"/>
+    <w:nsid w:val="7E636519"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BC611D0"/>
+    <w:tmpl w:val="88B63482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
-[...14 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
-[...29 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2990,51 +2990,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C17B30"/>
+    <w:rsid w:val="00C41C86"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4105,61 +4105,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17B30"/>
+    <w:rsid w:val="00C41C86"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C17B30"/>
+    <w:rsid w:val="00C41C86"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4445,51 +4445,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34CEC27B-2F39-4C25-9E39-41D6E02EA8A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8577E74-2C5B-41E8-9352-B77E24CF1CBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>284</Words>
   <Characters>1622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>