--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2E5FA009" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00266586" w:rsidP="00266586">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4DF9C701" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00266586">
+            <w:r w:rsidRPr="003A1015">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>周思</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="258B49F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00266586" w:rsidP="00266586">
+          <w:p w14:paraId="706EB16B" w14:textId="0254533A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00266586">
+            <w:r w:rsidRPr="003A1015">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6BA17A9E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00266586" w:rsidP="00266586">
+          <w:p w14:paraId="6199424A" w14:textId="7809792F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00266586">
+            <w:r w:rsidRPr="003A1015">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2CEA0333" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00266586" w:rsidP="00266586">
+          <w:p w14:paraId="4F910ACA" w14:textId="1E7B0B39" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00266586">
+            <w:r w:rsidRPr="003A1015">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="76F2FD3A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00266586" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="35476F2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62E9A356" wp14:editId="3D28CBD9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1080DB88" wp14:editId="7B801FA6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2889827C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00266586" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="716A3995" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00266586">
+            <w:r w:rsidRPr="003A1015">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>周律师专注于银行法律事务和债务融资，包括收购融资、项目融资、房地产开发贷款、商业及工业物业融资、资产融资、贸易融资、结构化产品及融资以及金融机构合规事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA4E1E0" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="456791F1" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1196 +438,1196 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD8E3C3" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="2CED7813" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D51CAF8" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="7CED446F" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232E162F" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="3EC4382B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团就其向春华资本旗下公司收购美赞臣奶粉中国资产相关业务提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿美元并购贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1FEB4D" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="06EECBF4" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团就其向深高速收购深投控基建项目（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>219项目）提供港元47亿元并购贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCAB4A9" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="7242228D" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行就其向珠海九洲控股集团有限公司之全资境外子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,700,000,000元港币贷款提供专业法律服务，该笔贷款将用于收购香港上市公司珠海控股投资集团有限公司并将其私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0BE385" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="67050379" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行股份有限公司香港分行作为贷款人，向珠海港香港有限公司（一家珠海市国有资产监督管理委员会下辖的间接全资子公司）提供贷款融资。该笔融资用于以自愿性有条件全面现金要约的方式将兴华港口控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(港交所：01990)私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF46DF5" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="5BB7DA82" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行股份有限公司香港分行作为贷款人，向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Optical Alpha Limited与Optical Beta Limited提供贷款融资。该笔融资用于以开曼群岛公司法项下的协议安排方式将昂纳科技(集团)有限公司（港交所：00877）私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1B606F" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="00DF70D9" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商永隆银行牵头的银团就其向深圳资本集团战略入股中集集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股收购部分提供70多亿人民币等值港币贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EEBA6A" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="3B099D7E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团就其向蓝思科技收购可成科技在泰州的两家公司可胜科技以及可利科技各</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%的股权提供428,500,000美元贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2079C112" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="6EA844FA" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行就其向深圳上市公司深圳市广和通无线股份有限公司参股的一家境外子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>99,000,000美元并购贷款提供专业法律服务，该笔贷款用于收购Sierra Wireless车载业务标的资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BA709B" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="055D6E1B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其安排的总金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27,000,000,000港币的定期贷款，用于大连万达商业地产H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324BB8FC" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="28CA26E9" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行牵头的银团向中国远洋海运下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4,300,000,000美元贷款，用于收购香港东方海外(国际)有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08346B1F" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="445FD360" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行参与其向鼎晖旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH Giant Health (HK) Limited 提供的美元定期贷款，用于收购福建南平南孚电池有限公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E502E3" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="6F053F45" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以周鸿祎为代表的买方团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为其向招商银行股份有限公司深圳分行安排的银团取得3,000,000,000美元等值人民币银团贷款用于Qihoo 360 Technology Co., Ltd.的私有化提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA105D0" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="2B718A09" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由博裕资本、汇桥资本、淡马锡、云峰基金、红杉和高瓴资本组成的买方团，为其向平安银行和浦发银行组成的银团借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿美金的贷款用于无锡药明康德（开曼）公司美股退市并完成私有化提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0685B51B" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="2DC6E23D" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs 为其向Biostime Healthy Australia Investment Pty Ltd.牵头安排的一笔4.5亿美元用于偿还2015年收购Swiss Wellness Group Pty Limited 绝大多数股权所借取的过桥贷款提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5628A08B" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="44AF3CC8" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CVC Asia Pacific Limited 及其分支机构参与其向摩根大通银行香港分行安排的银团借取美元贷款，用于收购一家国际教育集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6230ABD6" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="7889400E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America N.A. 牵头的银团, 为其向CVC Asia Pacific Limited 下设的特殊目的公司提供美元贷款融资用于收购俏江南餐饮集团提供法律建议并起草相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372BAACB" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="1CE4482E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产开发贷款及商业及工业物业融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00739DD6" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="5C094E9F" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向广州富力地产股份有限公司下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>119.4亿元人民币贷款，用于收购大连万达旗下77家酒店资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFE5300" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="1E53BCB8" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国农业银行、交通银行和浦发银行向上海翎丰房地产开发有限公司提供人民币俱乐部开发贷款，用于开发上海市闵行区一块商务地块</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5104BCC5" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="6CF8BCE9" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表永隆银行和渣打银行组成的银团向浙江开元集团旗下项目公司提供境内和境外物业贷款，用于七家境内酒店项目的开发再融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147D0B23" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="66A0BE32" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行上海分行牵头安排的银团就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Keppel收购一方大厦项目提供约人民币24亿元贷款提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB75120" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="79720A1B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行和中国农业银行组成的银团向上海市土地储备中心提供总额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>26.8亿人民币的土地储备项目贷款，用于黄浦区三个地块的土地储备</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B52FF95" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="4D50BD45" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfied旗下盖世理仓储公司向渣打银行境内和境外联合借取物业开发贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF90397" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="4581CEAD" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Macquarie旗下Logos向中信银行借取境内和境外收购贷款用于收购位于中国境内的一个仓储物业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53244533" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="0B25238A" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与ING银行、法国巴黎银行及东方汇理银行所组银团的美元及人民币授信提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0DADCF" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="7D8FB0A8" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与汇丰银行、招商银行及中国邮储银行的若干仓储物流项目提供融资的一系列境内贷款交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18206436" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="368568A6" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6634FB96" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="168D438D" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行上海分行就吉祥航空通过售后回租方式购买并运营一架空客飞机提供贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACE4FD8" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="22572B80" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行向东方航空提供贷款用于购买两架空客飞机</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135632F7" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="2385C00B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通银行，为其向中国国际航空提供的飞机预付款融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B3E095" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="06E66C0E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛参与合生元國際控股有限公司于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年6月发行4亿美元优先票据及于2017年1月发行2亿美元优先票据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF353FC" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="743D9CB3" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Platinum通过其境外SPV作为发行人发行1.75亿美元优先担保票据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6736C0F9" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="708F933E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化绿源及其子公司向亚洲开发银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美金贷款用于符合亚行要求的地热项目的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9A6A22" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="22555C69" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B5993F" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="470B46E2" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，国际法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A7DD94" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="6C625077" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国立大学，法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3462B434" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="4A1A99A7" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A6251A" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="139A9230" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42039888" w14:textId="77777777" w:rsidR="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="416834B3" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年入选</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>司法部涉外律师人才库</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="49B880C4" w:rsidR="00A46A04" w:rsidRPr="00266586" w:rsidRDefault="00266586" w:rsidP="00266586">
+    <w:p w14:paraId="4F0A196B" w14:textId="7179C4A3" w:rsidR="00A46A04" w:rsidRPr="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年获评法律专业评级机构IFLR1000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">年度最佳飞跃之星 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00266586">
+      <w:r w:rsidRPr="003A1015">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (上海)银行和企业</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00266586" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003A1015" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1833,1171 +1833,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000F7BB6"/>
+    <w:nsid w:val="001B324D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="716A8FEE"/>
+    <w:tmpl w:val="D91EF4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01386BEA"/>
+    <w:nsid w:val="0439219D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A546F54"/>
+    <w:tmpl w:val="F37C64FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082A65D8"/>
+    <w:nsid w:val="0C497FEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EDE00C0"/>
+    <w:tmpl w:val="79EE37C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6F6E5F"/>
+    <w:nsid w:val="1ACF33CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C60A8CA"/>
+    <w:tmpl w:val="F47839BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEE5916"/>
+    <w:nsid w:val="1B5305BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E583B14"/>
+    <w:tmpl w:val="3120EF48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F1D0B49"/>
+    <w:nsid w:val="20410943"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD448D6E"/>
+    <w:tmpl w:val="CEF07BB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F24B36"/>
+    <w:nsid w:val="254C05DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7236FA84"/>
+    <w:tmpl w:val="99DC2B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167D5D2D"/>
+    <w:nsid w:val="273E3A7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48D8089A"/>
+    <w:tmpl w:val="7CA2AE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A876881"/>
+    <w:nsid w:val="29991289"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EE257E2"/>
+    <w:tmpl w:val="7B9C7E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A881ACB"/>
+    <w:nsid w:val="2DAB334A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EE62A98"/>
+    <w:tmpl w:val="0478CFE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BB94A17"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F0D3C79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4788B966"/>
+    <w:tmpl w:val="1928694A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C50619D"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FD54BD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94E800A6"/>
+    <w:tmpl w:val="C82E2376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5B73EC"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34431A46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9AAE3F4"/>
+    <w:tmpl w:val="014ABADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1A633F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D34B95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C48BB2E"/>
+    <w:tmpl w:val="0360DFCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208968E7"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353743BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57FCF522"/>
+    <w:tmpl w:val="4B80E1F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2172415C"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35941FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="987A2E70"/>
+    <w:tmpl w:val="1DA81A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23911B31"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B422014"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="152A38E4"/>
+    <w:tmpl w:val="A4140AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A52BC3"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DF22DD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="670CD2FC"/>
+    <w:tmpl w:val="AEDCCC48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A503C9"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3B6D46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3E29A06"/>
+    <w:tmpl w:val="6AE09AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DAF3F9D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40F115C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BF0402E"/>
+    <w:tmpl w:val="8174E1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="339804B5"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48EA0501"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90580BC6"/>
+    <w:tmpl w:val="0986D84C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39C33E2E"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E59033D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="966AD3CE"/>
+    <w:tmpl w:val="7A9893EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="426B44FA"/>
+    <w:nsid w:val="518C2BD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48926F80"/>
+    <w:tmpl w:val="2EA248D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4361104A"/>
+    <w:nsid w:val="52513FFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBC2FE94"/>
+    <w:tmpl w:val="F9FAAAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E30E63"/>
+    <w:nsid w:val="563B6179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E990CF26"/>
+    <w:tmpl w:val="6DEA4BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A9924C4"/>
+    <w:nsid w:val="59154BF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A5C9824"/>
+    <w:tmpl w:val="600E5F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51363D17"/>
+    <w:nsid w:val="5BD24184"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5EEF178"/>
+    <w:tmpl w:val="E800C526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AD3670"/>
+    <w:nsid w:val="5CB37953"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDE29978"/>
+    <w:tmpl w:val="7F2ACA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56316311"/>
+    <w:nsid w:val="5EDD1C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="661EFFE6"/>
+    <w:tmpl w:val="CEF07BB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB119BB"/>
+    <w:nsid w:val="621A5828"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F348B6C"/>
+    <w:tmpl w:val="B2DC4A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643C2EF3"/>
+    <w:nsid w:val="693A3340"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD9EE76A"/>
+    <w:tmpl w:val="D93EB5BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F31F8F"/>
+    <w:nsid w:val="6CB07ABB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="962C7DB8"/>
+    <w:tmpl w:val="089E16C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68583777"/>
+    <w:nsid w:val="70943A2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C60A8CA"/>
+    <w:tmpl w:val="1DF6DA56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68EC65F5"/>
+    <w:nsid w:val="70DC75FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04A46FCC"/>
+    <w:tmpl w:val="B008A336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F561833"/>
+    <w:nsid w:val="790D46AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA0693EA"/>
+    <w:tmpl w:val="2B385C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748738F3"/>
+    <w:nsid w:val="7D91048F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50486FC0"/>
+    <w:tmpl w:val="B82E4452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C24F3B"/>
+    <w:nsid w:val="7EE9023B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CEAE5CA"/>
+    <w:tmpl w:val="F2A8C74E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-[...29 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
-[...2 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="26">
-[...26 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="36">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3020,63 +3020,63 @@
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
-    <w:rsid w:val="00266586"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="003A1015"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -4231,61 +4231,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00266586"/>
+    <w:rsid w:val="003A1015"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00266586"/>
+    <w:rsid w:val="003A1015"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4571,51 +4571,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C01F6E53-95D8-4CB0-B81E-0103401C9959}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5385A106-8B7A-46CD-82A7-228C9ED0546E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>373</Words>
   <Characters>2131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>