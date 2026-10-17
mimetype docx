--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4DF9C701" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5EBE7FF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003A1015">
+            <w:r w:rsidRPr="001F68AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>周思</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0254533A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+          <w:p w14:paraId="706EB16B" w14:textId="4D3F0749" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003A1015">
+            <w:r w:rsidRPr="001F68AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7809792F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+          <w:p w14:paraId="6199424A" w14:textId="060757FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003A1015">
+            <w:r w:rsidRPr="001F68AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1E7B0B39" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+          <w:p w14:paraId="4F910ACA" w14:textId="62C71791" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003A1015">
+            <w:r w:rsidRPr="001F68AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="35476F2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="612674B8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001F68AB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1080DB88" wp14:editId="7B801FA6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B58B0E8" wp14:editId="28CD1BC1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="716A3995" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003A1015" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0ADFF849" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001F68AB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003A1015">
+            <w:r w:rsidRPr="001F68AB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>周律师专注于银行法律事务和债务融资，包括收购融资、项目融资、房地产开发贷款、商业及工业物业融资、资产融资、贸易融资、结构化产品及融资以及金融机构合规事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456791F1" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="44B2678D" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1196 +438,1196 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CED7813" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="4CD1E012" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CED446F" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="2309EBF8" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC4382B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="42EC60FF" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团就其向春华资本旗下公司收购美赞臣奶粉中国资产相关业务提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿美元并购贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EECBF4" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="593BA734" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团就其向深高速收购深投控基建项目（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>219项目）提供港元47亿元并购贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7242228D" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="6F14F2E5" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行就其向珠海九洲控股集团有限公司之全资境外子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,700,000,000元港币贷款提供专业法律服务，该笔贷款将用于收购香港上市公司珠海控股投资集团有限公司并将其私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67050379" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="4D2F3F61" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行股份有限公司香港分行作为贷款人，向珠海港香港有限公司（一家珠海市国有资产监督管理委员会下辖的间接全资子公司）提供贷款融资。该笔融资用于以自愿性有条件全面现金要约的方式将兴华港口控股有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(港交所：01990)私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB7DA82" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="58D2EE72" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行股份有限公司香港分行作为贷款人，向</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Optical Alpha Limited与Optical Beta Limited提供贷款融资。该笔融资用于以开曼群岛公司法项下的协议安排方式将昂纳科技(集团)有限公司（港交所：00877）私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DF70D9" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="576C9F83" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商永隆银行牵头的银团就其向深圳资本集团战略入股中集集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股收购部分提供70多亿人民币等值港币贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B099D7E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="1E6D56EB" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团就其向蓝思科技收购可成科技在泰州的两家公司可胜科技以及可利科技各</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%的股权提供428,500,000美元贷款提供专业法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA844FA" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="157EC1D3" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行就其向深圳上市公司深圳市广和通无线股份有限公司参股的一家境外子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>99,000,000美元并购贷款提供专业法律服务，该笔贷款用于收购Sierra Wireless车载业务标的资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055D6E1B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="259C9F0A" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其安排的总金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27,000,000,000港币的定期贷款，用于大连万达商业地产H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CA26E9" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="383FB569" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行牵头的银团向中国远洋海运下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4,300,000,000美元贷款，用于收购香港东方海外(国际)有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445FD360" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="1790E050" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行参与其向鼎晖旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH Giant Health (HK) Limited 提供的美元定期贷款，用于收购福建南平南孚电池有限公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F053F45" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="51FD02E6" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以周鸿祎为代表的买方团</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为其向招商银行股份有限公司深圳分行安排的银团取得3,000,000,000美元等值人民币银团贷款用于Qihoo 360 Technology Co., Ltd.的私有化提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B718A09" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="766868EC" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由博裕资本、汇桥资本、淡马锡、云峰基金、红杉和高瓴资本组成的买方团，为其向平安银行和浦发银行组成的银团借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿美金的贷款用于无锡药明康德（开曼）公司美股退市并完成私有化提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC6E23D" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="19342CB7" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs 为其向Biostime Healthy Australia Investment Pty Ltd.牵头安排的一笔4.5亿美元用于偿还2015年收购Swiss Wellness Group Pty Limited 绝大多数股权所借取的过桥贷款提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AF3CC8" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="619BD923" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CVC Asia Pacific Limited 及其分支机构参与其向摩根大通银行香港分行安排的银团借取美元贷款，用于收购一家国际教育集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7889400E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="35BDD372" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America N.A. 牵头的银团, 为其向CVC Asia Pacific Limited 下设的特殊目的公司提供美元贷款融资用于收购俏江南餐饮集团提供法律建议并起草相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE4482E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="23DB933F" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产开发贷款及商业及工业物业融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C094E9F" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="2436F35B" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向广州富力地产股份有限公司下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>119.4亿元人民币贷款，用于收购大连万达旗下77家酒店资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E53BCB8" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="536E0A0F" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国农业银行、交通银行和浦发银行向上海翎丰房地产开发有限公司提供人民币俱乐部开发贷款，用于开发上海市闵行区一块商务地块</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF8BCE9" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="3F1B6789" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表永隆银行和渣打银行组成的银团向浙江开元集团旗下项目公司提供境内和境外物业贷款，用于七家境内酒店项目的开发再融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A0BE32" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="76D08DE4" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行上海分行牵头安排的银团就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Keppel收购一方大厦项目提供约人民币24亿元贷款提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79720A1B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="672972CB" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行和中国农业银行组成的银团向上海市土地储备中心提供总额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>26.8亿人民币的土地储备项目贷款，用于黄浦区三个地块的土地储备</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D50BD45" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="292A6BD7" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfied旗下盖世理仓储公司向渣打银行境内和境外联合借取物业开发贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4581CEAD" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="5ED7BF3F" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Macquarie旗下Logos向中信银行借取境内和境外收购贷款用于收购位于中国境内的一个仓储物业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B25238A" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="32236EBF" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与ING银行、法国巴黎银行及东方汇理银行所组银团的美元及人民币授信提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8FB0A8" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="010C8466" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与汇丰银行、招商银行及中国邮储银行的若干仓储物流项目提供融资的一系列境内贷款交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368568A6" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="77C9874F" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168D438D" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="057E6692" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行上海分行就吉祥航空通过售后回租方式购买并运营一架空客飞机提供贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22572B80" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="25433FDA" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行向东方航空提供贷款用于购买两架空客飞机</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2385C00B" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="13151390" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根大通银行，为其向中国国际航空提供的飞机预付款融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E66C0E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="02AB4791" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛参与合生元國際控股有限公司于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年6月发行4亿美元优先票据及于2017年1月发行2亿美元优先票据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743D9CB3" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="7E59F687" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Platinum通过其境外SPV作为发行人发行1.75亿美元优先担保票据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708F933E" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="2A8EE566" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化绿源及其子公司向亚洲开发银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美金贷款用于符合亚行要求的地热项目的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22555C69" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="27799FA3" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470B46E2" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="74785F06" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，国际法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C625077" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="0108FBB3" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国立大学，法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1A99A7" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="08401553" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139A9230" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="24082EC6" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416834B3" w14:textId="77777777" w:rsidR="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="4AE72807" w14:textId="77777777" w:rsidR="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年入选</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>司法部涉外律师人才库</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7179C4A3" w:rsidR="00A46A04" w:rsidRPr="003A1015" w:rsidRDefault="003A1015" w:rsidP="003A1015">
+    <w:p w14:paraId="4F0A196B" w14:textId="51F31903" w:rsidR="00A46A04" w:rsidRPr="001F68AB" w:rsidRDefault="001F68AB" w:rsidP="001F68AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年获评法律专业评级机构IFLR1000</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">年度最佳飞跃之星 </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A1015">
+      <w:r w:rsidRPr="001F68AB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (上海)银行和企业</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003A1015" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001F68AB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1833,260 +1833,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001B324D"/>
+    <w:nsid w:val="00DC3738"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D91EF4E6"/>
+    <w:tmpl w:val="596E6780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0439219D"/>
+    <w:nsid w:val="023F65D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F37C64FA"/>
+    <w:tmpl w:val="E12C1754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C497FEC"/>
+    <w:nsid w:val="069F3146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79EE37C8"/>
+    <w:tmpl w:val="CFE2B9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ACF33CF"/>
+    <w:nsid w:val="0DB92ED1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F47839BA"/>
+    <w:tmpl w:val="5922E46E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5305BA"/>
+    <w:nsid w:val="0E46367C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3120EF48"/>
+    <w:tmpl w:val="B59CC51E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20410943"/>
+    <w:nsid w:val="0FD34F3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEF07BB2"/>
+    <w:tmpl w:val="28580EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254C05DC"/>
+    <w:nsid w:val="16A852B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99DC2B96"/>
+    <w:tmpl w:val="E4C61B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="273E3A7A"/>
+    <w:nsid w:val="1C10556E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CA2AE50"/>
+    <w:tmpl w:val="61649CD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29991289"/>
+    <w:nsid w:val="1D102512"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B9C7E88"/>
+    <w:tmpl w:val="9CCCCEFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DAB334A"/>
+    <w:nsid w:val="219A4543"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0478CFE6"/>
+    <w:tmpl w:val="42A8A7C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21BF5ACE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C2A2CBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="242F53EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BAC6E2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DD74CF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37F65598"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2155,849 +2218,786 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0D3C79"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="313C7BCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1928694A"/>
+    <w:tmpl w:val="772E8D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FD54BD4"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F74D3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C82E2376"/>
+    <w:tmpl w:val="39FAAF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34431A46"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46986C4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="014ABADA"/>
+    <w:tmpl w:val="E586FA82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D34B95"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A00053"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0360DFCC"/>
+    <w:tmpl w:val="132CD1B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353743BB"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D881B64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B80E1F8"/>
+    <w:tmpl w:val="C972BBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35941FDE"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53691A6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DA81A9C"/>
+    <w:tmpl w:val="5E7C1AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B422014"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54032D97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4140AAA"/>
+    <w:tmpl w:val="EC24BF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3DF22DD3"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561E79D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEDCCC48"/>
+    <w:tmpl w:val="F9B8BAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3B6D46"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B1C794B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AE09AC8"/>
+    <w:tmpl w:val="90741E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F115C3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64BE1716"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8174E1EA"/>
+    <w:tmpl w:val="25429908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EA0501"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="654F516F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0986D84C"/>
+    <w:tmpl w:val="ABFECE8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E59033D"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="657349F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A9893EE"/>
+    <w:tmpl w:val="CCA4256A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="518C2BD5"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65C164D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EA248D4"/>
+    <w:tmpl w:val="A686E7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52513FFD"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67197F21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9FAAAF0"/>
+    <w:tmpl w:val="01323DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563B6179"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69BE656B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DEA4BA4"/>
+    <w:tmpl w:val="167011B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59154BF8"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A1026F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="600E5F5E"/>
+    <w:tmpl w:val="CC543B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD24184"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A452F03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E800C526"/>
+    <w:tmpl w:val="5AFC0626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB37953"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C8C06E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F2ACA7E"/>
+    <w:tmpl w:val="ECE22DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDD1C19"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E823FCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEF07BB2"/>
+    <w:tmpl w:val="3FE82064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="621A5828"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72893FE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2DC4A12"/>
+    <w:tmpl w:val="CFF6A79E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="693A3340"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787B5870"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D93EB5BC"/>
+    <w:tmpl w:val="0B2AA4D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB07ABB"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78F21F0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="089E16C0"/>
+    <w:tmpl w:val="EC24BF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70943A2C"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C232FA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DF6DA56"/>
+    <w:tmpl w:val="8A3EFECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70DC75FB"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA1132E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B008A336"/>
+    <w:tmpl w:val="A846F594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="19">
-[...5 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="23">
-[...35 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3012,71 +3012,71 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001F68AB"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="003A1015"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -4231,61 +4231,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003A1015"/>
+    <w:rsid w:val="001F68AB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003A1015"/>
+    <w:rsid w:val="001F68AB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4571,51 +4571,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5385A106-8B7A-46CD-82A7-228C9ED0546E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{279D0025-E918-44F8-BD9D-904D36F430CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>373</Words>
   <Characters>2131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>