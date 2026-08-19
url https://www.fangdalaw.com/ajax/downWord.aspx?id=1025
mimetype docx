--- v0 (2026-06-15)
+++ v1 (2026-08-19)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="483B2D21" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5E06AF86" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00627C0E">
+            <w:r w:rsidRPr="007A00FE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>丁继栋</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="1B2A8254" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRPr="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+          <w:p w14:paraId="62259352" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRPr="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00627C0E">
+            <w:r w:rsidRPr="007A00FE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="48D686C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+          <w:p w14:paraId="706EB16B" w14:textId="5691A3F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00627C0E">
+            <w:r w:rsidRPr="007A00FE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="68FCD428" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+          <w:p w14:paraId="6199424A" w14:textId="2C4BA873" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00627C0E">
+            <w:r w:rsidRPr="007A00FE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5605 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="46640342" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D8A1153" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00627C0E">
+            <w:r w:rsidRPr="007A00FE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jding@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="004E5AB2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00627C0E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="155F9E2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58FA11C4" wp14:editId="38E9D3D6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1043E9F6" wp14:editId="000B313C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05DDD711" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00627C0E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="64C79D47" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00627C0E">
+            <w:r w:rsidRPr="007A00FE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>丁继栋律师的主要执业领域包括公司并购、私募投资以及资本市场。他曾参与大量跨国并购、通过公开发行和私募的融资以及合资企业交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E22DBB" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="03FEA313" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,901 +458,901 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7BE3DB" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="7D390EE4" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>丁律师有超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20年的从业经验，曾经代表众多的国际客户（包括跨国公司、金融机构和私募基金）为其在中国的投资提供法律服务，他也代表客户参与在美国和香港的股票上市以及A股发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A498935" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="104C825C" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A26FEA" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="0835D029" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39462B33" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="538A63DE" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中联重科股份有限公司，为其收购深交所上市公司路畅科技股份有限公司的控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEEC201" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="3A3B8C4A" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团公司，参与其以超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>430亿美元的对价收购先正达(Syngenta)的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A34312" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="7B6C2D88" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金山云，为其对柯莱特的控股权收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D343528" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="12528033" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安博凯直接投资基金，为其收购及私有化神州租车提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226F9BEA" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="0CF5F883" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安踏、方源资本等投资者组成的买方团，以约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>47亿欧元的对价收购欧洲体育品牌巨头Amer Sports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAA8E45" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="7D9ED083" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠普，为其以不低于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25亿美元的价格向清华紫光股份有限公司出售华三通信有限公司的51%股权提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D8F7EE" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="247878B7" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK及其领导的财团，为其私有化美国上市公司一嗨租车提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518EE2C4" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="3F4CB181" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州，为其接受</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Amgen Inc.总额约27亿美元的战略投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C696098" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="2B3A88D8" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球知名的智能显示制造领军企业冠捷科技，为其接受南京华东电子信息科技股份有限公司总额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>131亿元人民币的收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AAC913" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="67739D26" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服，为其以约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>33亿元收购恒生电子股份有限公司的交易提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762BE47F" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="446117E3" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州，就其接受新基公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Celgene）的投资及战略合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C25B528" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="6CC6C032" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Music Corporation，为其与腾讯音乐的合并提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABB719E" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="4B937DD2" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF1787" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="1086BD25" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新，为其对中国东方资产股份有限公司的战略投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A17F42F" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="6234635A" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aspex Master Fund，为其参与小鹏汽车的上市前融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBE0FD4" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="0E89F533" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华投资和蚂蚁金服，为其对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yum!中国业务4.6亿美元的投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5C360A" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="38A46E7C" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国达美航空，为其以港币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3,488,895,000元认购东方航空股份有限公司的465,910,000股H股的交易提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D448862" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="3993F271" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛，为其对中国华融资产管理股份有限公司的战略投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2C7AD6" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="38E03651" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞银，为其对中国信达资产管理股份有限公司的战略投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B844E10" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="318D42E9" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛，为其收购泰康人寿保险股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12.02%的股权提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FF7F56" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="0FBF694C" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家在中国活跃的私募股权基金（包括太盟投资、高瓴资本、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG、DST、春华投资、MBK、鼎晖基金等），参与他们在大中华地区的若干投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C8DB5A" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="685D67E4" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市或再融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7B1A3F" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="3D92B6F6" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与阿里巴巴、百济神州、小鹏汽车、诺辉健康、山东信托、国银租赁、中智全球、瀚华金控、中联重科、华虹半导体、香港宽频、蓝港互动、金山公司、世茂房地产、普拉达、新秀丽、新昌物业、迅销、昂纳光通信等近三十家公司的香港上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1B0D37" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="266240B8" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与阿里巴巴、小鹏汽车、金山云、百济神州、华米科技、瑞思教育、爱点击、万国数据、迅雷、高德软件、聚美优品、途牛网、汽车之家、欢聚时代、万春药业、分众传媒、唯品会、搜房网、明阳风电、海辉科技、英利绿色能源等近四十家公司的美国上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38788255" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="210D04A8" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与百济神州、重庆银行、旷视科技、诺诚健华、合富中国、中国人保、中国远洋、广汽集团、宝钢股份、云天化、中天科技、中联重科、分众传媒、石基信息、华谊兄弟等公司的境内上市或再融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787648DB" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="777A4AC7" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE9DCA7" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="6C48901F" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B62F22" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="50F4892D" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B77F1B" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="00349F28" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFDD9AC" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="1F11BD64" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309784A4" w14:textId="77777777" w:rsidR="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="73F156C2" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="02A4D632" w:rsidR="00A46A04" w:rsidRPr="00627C0E" w:rsidRDefault="00627C0E" w:rsidP="00627C0E">
+    <w:p w14:paraId="4F0A196B" w14:textId="17BCAD76" w:rsidR="00A46A04" w:rsidRPr="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达之前，丁律师曾在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627C0E">
+      <w:r w:rsidRPr="007A00FE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业担任法律顾问。自2007年以来，丁律师连续被Chambers and Partners、International Financial Law Review及其他专业杂志提名为公司/并购、资本市场领域的领先律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00627C0E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007A00FE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1558,221 +1558,221 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00502F05"/>
+    <w:nsid w:val="004037F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49CA5950"/>
+    <w:tmpl w:val="A56CB18A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1433223E"/>
+    <w:nsid w:val="06FD5507"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73B8CED6"/>
+    <w:tmpl w:val="59186FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A166FE8"/>
+    <w:nsid w:val="0ACB4331"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1172C578"/>
+    <w:tmpl w:val="99A846E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D045275"/>
+    <w:nsid w:val="0BB30C91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="016E1AEE"/>
+    <w:tmpl w:val="C164A0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E88047C"/>
+    <w:nsid w:val="0F2079B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E444C5D4"/>
+    <w:tmpl w:val="F1528606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20773572"/>
+    <w:nsid w:val="156A3B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C14207A"/>
+    <w:tmpl w:val="C674E12C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21381C84"/>
+    <w:nsid w:val="16277CE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7862ED00"/>
+    <w:tmpl w:val="2BEE93C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288526C1"/>
+    <w:nsid w:val="1B873710"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1172C578"/>
+    <w:tmpl w:val="68CCF66C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29805616"/>
+    <w:nsid w:val="1BA24914"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10C6D75E"/>
+    <w:tmpl w:val="BFE89B5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1860,653 +1860,653 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B1114E"/>
+    <w:nsid w:val="34E14989"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="729E8612"/>
+    <w:tmpl w:val="435698EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8D6A26"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B69693D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F19EC9AE"/>
+    <w:tmpl w:val="B75617FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B380718"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DF64FB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EE0287E"/>
+    <w:tmpl w:val="5364AA7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47500204"/>
+    <w:nsid w:val="40B52D67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D83874C0"/>
+    <w:tmpl w:val="45ECD902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569D0500"/>
+    <w:nsid w:val="41424D87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB680F36"/>
+    <w:tmpl w:val="78ACF264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A2544A"/>
+    <w:nsid w:val="43794298"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDD402CE"/>
+    <w:tmpl w:val="C8167D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD84644"/>
+    <w:nsid w:val="49AE56BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="953E01FA"/>
+    <w:tmpl w:val="9806C246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA24362"/>
+    <w:nsid w:val="4EBA6EB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADE81524"/>
+    <w:tmpl w:val="1BD621E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61024D19"/>
+    <w:nsid w:val="4F6A531F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC14ED46"/>
+    <w:tmpl w:val="D8EA10F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E45E34"/>
+    <w:nsid w:val="50DF42F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D989CF6"/>
+    <w:tmpl w:val="FE3E388A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A423150"/>
+    <w:nsid w:val="51225D9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0C8ACE2"/>
+    <w:tmpl w:val="78ACF264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F9B59E9"/>
+    <w:nsid w:val="538C5D44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CA23DA8"/>
+    <w:tmpl w:val="7E388A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="733933EB"/>
+    <w:nsid w:val="5519682F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D968ECB6"/>
+    <w:tmpl w:val="52EC77CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="754E7DEF"/>
+    <w:nsid w:val="640B4E92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C958EA36"/>
+    <w:tmpl w:val="6DBE9A18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7697584A"/>
+    <w:nsid w:val="6D6F051B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD065AFE"/>
+    <w:tmpl w:val="7F66D49C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79633086"/>
+    <w:nsid w:val="70F96046"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="195A1B6A"/>
+    <w:tmpl w:val="14847BA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A630D3"/>
+    <w:nsid w:val="714E196E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5447B66"/>
+    <w:tmpl w:val="B98A60DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A8345FB"/>
+    <w:nsid w:val="73803471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B73601CA"/>
+    <w:tmpl w:val="C61E2198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EBD7AB6"/>
+    <w:nsid w:val="787C7355"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFCCB8D4"/>
+    <w:tmpl w:val="DFE6001A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="19">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2561,66 +2561,66 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="00627C0E"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
+    <w:rsid w:val="007A00FE"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
@@ -3740,61 +3740,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00627C0E"/>
+    <w:rsid w:val="007A00FE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00627C0E"/>
+    <w:rsid w:val="007A00FE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4080,51 +4080,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA94F022-F591-407B-BE7B-AB2D902DA702}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E36F65-C5D7-480B-BF93-5FF8C33B1C6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>244</Words>
   <Characters>1396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1637</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>