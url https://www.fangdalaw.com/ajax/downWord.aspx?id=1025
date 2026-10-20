--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5E06AF86" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0C5BB773" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007A00FE">
+            <w:r w:rsidRPr="00EB1F9C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>丁继栋</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="62259352" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRPr="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+          <w:p w14:paraId="49CE6EBE" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRPr="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007A00FE">
+            <w:r w:rsidRPr="00EB1F9C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5691A3F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+          <w:p w14:paraId="706EB16B" w14:textId="0F7B39BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A00FE">
+            <w:r w:rsidRPr="00EB1F9C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2C4BA873" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+          <w:p w14:paraId="6199424A" w14:textId="05627216" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007A00FE">
+            <w:r w:rsidRPr="00EB1F9C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5605 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6D8A1153" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+          <w:p w14:paraId="4F910ACA" w14:textId="2CBF5D7B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007A00FE">
+            <w:r w:rsidRPr="00EB1F9C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jding@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="155F9E2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3E85EA80" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB1F9C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1043E9F6" wp14:editId="000B313C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="328216A1" wp14:editId="4F6AD412">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="64C79D47" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007A00FE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="447206F5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EB1F9C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007A00FE">
+            <w:r w:rsidRPr="00EB1F9C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>丁继栋律师的主要执业领域包括公司并购、私募投资以及资本市场。他曾参与大量跨国并购、通过公开发行和私募的融资以及合资企业交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FEA313" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="274EE3FC" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,901 +458,901 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D390EE4" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="32B185A5" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>丁律师有超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20年的从业经验，曾经代表众多的国际客户（包括跨国公司、金融机构和私募基金）为其在中国的投资提供法律服务，他也代表客户参与在美国和香港的股票上市以及A股发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104C825C" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="14409A94" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0835D029" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="59A4B0DE" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538A63DE" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="5D6D29E7" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中联重科股份有限公司，为其收购深交所上市公司路畅科技股份有限公司的控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3B8C4A" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="7AB91356" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国化工集团公司，参与其以超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>430亿美元的对价收购先正达(Syngenta)的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6C2D88" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="4E4DDA3D" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金山云，为其对柯莱特的控股权收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12528033" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="35A0BB56" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安博凯直接投资基金，为其收购及私有化神州租车提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF5F883" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="442EEE92" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安踏、方源资本等投资者组成的买方团，以约</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>47亿欧元的对价收购欧洲体育品牌巨头Amer Sports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9ED083" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="03F5D1BB" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠普，为其以不低于</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25亿美元的价格向清华紫光股份有限公司出售华三通信有限公司的51%股权提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247878B7" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="0A962C40" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK及其领导的财团，为其私有化美国上市公司一嗨租车提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4CB181" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="394B6A83" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州，为其接受</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Amgen Inc.总额约27亿美元的战略投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3A88D8" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="7C071F95" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球知名的智能显示制造领军企业冠捷科技，为其接受南京华东电子信息科技股份有限公司总额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>131亿元人民币的收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67739D26" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="1FECA078" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服，为其以约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>33亿元收购恒生电子股份有限公司的交易提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446117E3" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="08A9B783" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州，就其接受新基公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Celgene）的投资及战略合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC6C032" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="597F29AE" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Music Corporation，为其与腾讯音乐的合并提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B937DD2" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="761E956A" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1086BD25" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="798F8C52" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新，为其对中国东方资产股份有限公司的战略投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6234635A" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="51F14317" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴和</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aspex Master Fund，为其参与小鹏汽车的上市前融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E89F533" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="3C70EDE7" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华投资和蚂蚁金服，为其对</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yum!中国业务4.6亿美元的投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A46E7C" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="5858CC14" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国达美航空，为其以港币</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3,488,895,000元认购东方航空股份有限公司的465,910,000股H股的交易提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3993F271" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="04764918" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛，为其对中国华融资产管理股份有限公司的战略投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E03651" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="15FD2457" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞银，为其对中国信达资产管理股份有限公司的战略投资提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318D42E9" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="28ACA757" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛，为其收购泰康人寿保险股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12.02%的股权提供了法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBF694C" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="3882D710" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家在中国活跃的私募股权基金（包括太盟投资、高瓴资本、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG、DST、春华投资、MBK、鼎晖基金等），参与他们在大中华地区的若干投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685D67E4" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="34534620" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市或再融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D92B6F6" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="35ED383F" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与阿里巴巴、百济神州、小鹏汽车、诺辉健康、山东信托、国银租赁、中智全球、瀚华金控、中联重科、华虹半导体、香港宽频、蓝港互动、金山公司、世茂房地产、普拉达、新秀丽、新昌物业、迅销、昂纳光通信等近三十家公司的香港上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266240B8" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="6B6C1997" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与阿里巴巴、小鹏汽车、金山云、百济神州、华米科技、瑞思教育、爱点击、万国数据、迅雷、高德软件、聚美优品、途牛网、汽车之家、欢聚时代、万春药业、分众传媒、唯品会、搜房网、明阳风电、海辉科技、英利绿色能源等近四十家公司的美国上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210D04A8" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="286D381E" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与百济神州、重庆银行、旷视科技、诺诚健华、合富中国、中国人保、中国远洋、广汽集团、宝钢股份、云天化、中天科技、中联重科、分众传媒、石基信息、华谊兄弟等公司的境内上市或再融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777A4AC7" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="3915B779" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C48901F" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="49C6D17C" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F4892D" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="44CEB8F2" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00349F28" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="5D9E087E" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F11BD64" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="7A6FA3E0" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F156C2" w14:textId="77777777" w:rsidR="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="5613E595" w14:textId="77777777" w:rsidR="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="17BCAD76" w:rsidR="00A46A04" w:rsidRPr="007A00FE" w:rsidRDefault="007A00FE" w:rsidP="007A00FE">
+    <w:p w14:paraId="4F0A196B" w14:textId="502EE393" w:rsidR="00A46A04" w:rsidRPr="00EB1F9C" w:rsidRDefault="00EB1F9C" w:rsidP="00EB1F9C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达之前，丁律师曾在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A00FE">
+      <w:r w:rsidRPr="00EB1F9C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业担任法律顾问。自2007年以来，丁律师连续被Chambers and Partners、International Financial Law Review及其他专业杂志提名为公司/并购、资本市场领域的领先律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007A00FE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EB1F9C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1558,239 +1558,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004037F3"/>
+    <w:nsid w:val="00561EA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A56CB18A"/>
+    <w:tmpl w:val="63BA2CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FD5507"/>
+    <w:nsid w:val="06604399"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59186FB4"/>
+    <w:tmpl w:val="DF183556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACB4331"/>
+    <w:nsid w:val="0B765A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99A846E8"/>
+    <w:tmpl w:val="672C5EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB30C91"/>
+    <w:nsid w:val="11A17EE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C164A0F2"/>
+    <w:tmpl w:val="EE10A2DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F2079B9"/>
+    <w:nsid w:val="14040A98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1528606"/>
+    <w:tmpl w:val="502879A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156A3B42"/>
+    <w:nsid w:val="1B641364"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C674E12C"/>
+    <w:tmpl w:val="63BA2CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16277CE8"/>
+    <w:nsid w:val="1CC01E68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BEE93C0"/>
+    <w:tmpl w:val="C4466D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B873710"/>
+    <w:nsid w:val="27EB1C44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68CCF66C"/>
+    <w:tmpl w:val="7DA48BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA24914"/>
+    <w:nsid w:val="28463135"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFE89B5C"/>
+    <w:tmpl w:val="43660F2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B906B9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D98C49E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1856,71 +1877,50 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...19 lines deleted...]
-        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1997,516 +1997,516 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B69693D"/>
+    <w:nsid w:val="3F891A23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B75617FC"/>
+    <w:tmpl w:val="F6769228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DF64FB7"/>
+    <w:nsid w:val="3FE8569F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5364AA7A"/>
+    <w:tmpl w:val="FE468654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40B52D67"/>
+    <w:nsid w:val="41516F9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45ECD902"/>
+    <w:tmpl w:val="673A77A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41424D87"/>
+    <w:nsid w:val="49516267"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78ACF264"/>
+    <w:tmpl w:val="53901530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43794298"/>
+    <w:nsid w:val="49981575"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8167D2C"/>
+    <w:tmpl w:val="ED849578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AE56BB"/>
+    <w:nsid w:val="4CB1626E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9806C246"/>
+    <w:tmpl w:val="62A6D0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EBA6EB1"/>
+    <w:nsid w:val="4DF042F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BD621E6"/>
+    <w:tmpl w:val="9A3446BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6A531F"/>
+    <w:nsid w:val="4E1361E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8EA10F4"/>
+    <w:tmpl w:val="63A8C0D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DF42F0"/>
+    <w:nsid w:val="526B06E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE3E388A"/>
+    <w:tmpl w:val="1AEE89B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51225D9B"/>
+    <w:nsid w:val="55D766FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78ACF264"/>
+    <w:tmpl w:val="12B4F084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538C5D44"/>
+    <w:nsid w:val="58701726"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E388A72"/>
+    <w:tmpl w:val="A212FBE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5519682F"/>
+    <w:nsid w:val="5B243C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52EC77CA"/>
+    <w:tmpl w:val="A3547710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640B4E92"/>
+    <w:nsid w:val="63FE61E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DBE9A18"/>
+    <w:tmpl w:val="944007C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6F051B"/>
+    <w:nsid w:val="6486251F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F66D49C"/>
+    <w:tmpl w:val="38D6D7C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70F96046"/>
+    <w:nsid w:val="69715CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14847BA0"/>
+    <w:tmpl w:val="30D49E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="714E196E"/>
+    <w:nsid w:val="6CE43207"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B98A60DE"/>
+    <w:tmpl w:val="B2748908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73803471"/>
+    <w:nsid w:val="737A64D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C61E2198"/>
+    <w:tmpl w:val="770C70C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787C7355"/>
+    <w:nsid w:val="7A66767F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFE6001A"/>
+    <w:tmpl w:val="AFB2EB1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
-[...26 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2576,51 +2576,50 @@
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
-    <w:rsid w:val="007A00FE"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
@@ -2645,50 +2644,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EB1F9C"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3740,61 +3740,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007A00FE"/>
+    <w:rsid w:val="00EB1F9C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007A00FE"/>
+    <w:rsid w:val="00EB1F9C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4080,60 +4080,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E36F65-C5D7-480B-BF93-5FF8C33B1C6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B0FA1C4-5C75-4A41-AC3B-8466ECAE80C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>244</Words>
   <Characters>1396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1637</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>