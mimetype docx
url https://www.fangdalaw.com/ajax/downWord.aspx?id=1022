--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4613A87D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="18F668B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00976CE2">
+            <w:r w:rsidRPr="00CA5292">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张钺</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7B33A291" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+          <w:p w14:paraId="706EB16B" w14:textId="401B9EAD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00976CE2">
+            <w:r w:rsidRPr="00CA5292">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="06F088BE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+          <w:p w14:paraId="6199424A" w14:textId="7EA33227" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00976CE2">
+            <w:r w:rsidRPr="00CA5292">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 9652 6124 / +86 19896512186 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="54BAA26F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+          <w:p w14:paraId="4F910ACA" w14:textId="55C8042B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00976CE2">
+            <w:r w:rsidRPr="00CA5292">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yue.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0CC867D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00976CE2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6AAA6E5C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F4385D4" wp14:editId="5F6E5E7A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2758B80F" wp14:editId="1E1FEF46">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="16F66C1F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00976CE2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7554C527" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00976CE2">
+            <w:r w:rsidRPr="00CA5292">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张钺律师主要从事私募股权及资产管理，专注于美元基金设立及监管事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E31762" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="70839E77" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1206 +438,1206 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB1A00E" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="1365F04E" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011BBBC0" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="2F289632" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金发起人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A3D57A" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="4C2931F1" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CICC Capital）及德太集团（TPG）设立具美元/人民币双币架构的中国协同投资平台，该投资平台专注于中国及海外的投资机会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE9FCB" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="178D6B83" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君联资本设立一支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F61D1C3" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="0B155EB2" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Black stone）设立多支专注于投资房地产相关的债务产品的基金及独立管理账户，其总规模超过100亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA0F0C7" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="564B073F" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carlyle）设立一个专注于投资能源资产的管理账户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDC2DEB" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="5BFBAA51" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸥翎投资设立一支专注于投资旅游和休闲行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C78A92" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="4EE8403C" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎资本设立一支专注于投资物流、供应链和相关行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517836BA" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="0D2FCFD1" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表时代资本设立一支专注于投资科技和科技推动的公司的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E4978E" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="3C7BA6D7" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表元生创投设立一支专注于投资早期和成长期生命科学和健康行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D07D8E7" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="32E9C3E4" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和玉资本设立一支专注于投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT，人工智能，科技和健康领域的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423E3E7A" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="4592A71D" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立作为其特殊机会投资平台一部份的一系列独立管理账户及私募股权基金，其累计认缴出资额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>150亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73005BA8" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="3F8ADA98" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>First Reserve设立一支全球能源及基础设施基金，其规模为25亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECC569D" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="52C9C1D1" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A&amp;M Capital（为全球专业服务公司安迈企业咨询公司（Alvarez &amp; Marsal）的关联方）设立其首两支并购基金，其首支并购基金的规模达6亿美元及专注于北美中型市场的并购投资，其第二支并购基金主力投资于成长型企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5512A37A" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="79F0BD03" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital设立其第四期私募股权基金，其认缴出资额为40亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0180BF3F" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="1EC8E9A2" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital设立其第四期专注于金融服务的基金，其认缴出资额超过7.75亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C531FB3" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="1716E48A" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立多个管理账户及募集投资于商业抵押担保证券（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CMBS）的两支对冲基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2A10CB" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="1067FAE6" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aquiline Capital设立其第二期专注于金融服务的基金，其认缴出资额超过7.4亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59192A3F" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="47EDA574" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石物业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone Property Partners）就其投资于核心增益型房地产资产设立多个共同投资载体及补充资本载体</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647076E7" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="1684C80E" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它基金发起人客户包括厚朴投资、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG资本、Macquarie、摩根斯坦利（Morgan Stanley）等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C858AB7" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="69DB9546" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金投资人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6B5044" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="3477E1C4" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大退休金计划投资局（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPPIB）投资于多支私募股权基金及创业投资基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63866CFB" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="245E0854" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国太平就其拟投资于一支私募股权基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDDF9D9" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="1DF60AD3" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港金融管理局投资于多支私募股权基金及房地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7610B93E" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="11518A83" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购及其它交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D09F12E" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="54A0960B" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱康集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nasdaq：KANG）（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>爱康</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的创办人、主席及总裁张黎刚作为买方财团成员完成规模为15亿美元的爱康私有化交易。买方财团的其它成员包括云锋基金、阿里巴巴集团及博裕资本的关联方</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3350D0E9" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="088F4D68" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世邦魏理仕（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBRE）向ING收购位于欧洲及亚洲的房地产投资管理业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EC75C5" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="782C36F4" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石于一项估值约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>230亿美元的交易中收购GECapitalRealEstate的资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E451B1" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="0A72BD8F" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital完成对AmWINS的13亿美元资本结构调整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F1BB7A" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="768EE017" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorsairCapital作为买方财团成员收购FirstEagleInvestmentManagement的大多数股权，其企业总值约为40亿美元。买方财团的其它成员包括由黑石发起设立的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF9A3DC" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="361D1F5C" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital与买方团共同投资于JDA Software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523FDAA5" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="1DD97B7A" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital向花旗集团（Citi group）收购其全球基础设施投资基金的管理权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3989A14D" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="3E00AEE6" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石抵押信托公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NYSE: BXMT）公开发行其1150万股A股普通股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D9384C" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="347ED1DA" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lightyear Capital的日常基金运营及投资活动提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*包括加入方达前完成的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703B4A13" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="761FCC72" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD86DA3" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="11F9972B" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学经济学院，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777C41BF" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="2A39FB4F" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国宾夕法尼亚大学，经济学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F9D7B1" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="15EBF327" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国乔治城大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37189286" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="7CDA152D" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F10B73D" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="4F869C7D" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B5072D" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="5A7BC534" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C6F60D" w14:textId="77777777" w:rsidR="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="5BCDD9A3" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2045B285" w:rsidR="00A46A04" w:rsidRPr="00976CE2" w:rsidRDefault="00976CE2" w:rsidP="00976CE2">
+    <w:p w14:paraId="4F0A196B" w14:textId="7864CF4F" w:rsidR="00A46A04" w:rsidRPr="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所前，张律师于凯易律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00976CE2">
+      <w:r w:rsidRPr="00CA5292">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kirkland  Ellis）香港办公室担任合伙人。于重返亚洲工作前，张律师于盛信律师事务所（Simpson Thacher  Bartlett） 纽约办公室执业超过六年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00976CE2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CA5292" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1843,1195 +1843,1195 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F372F4"/>
+    <w:nsid w:val="03BC726E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EEA5098"/>
+    <w:tmpl w:val="092678A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0447376D"/>
+    <w:nsid w:val="04FC680B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5A4C326"/>
+    <w:tmpl w:val="22962F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D75C1D"/>
+    <w:nsid w:val="0DDA1A48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D0EEC26"/>
+    <w:tmpl w:val="241240E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B90536"/>
+    <w:nsid w:val="121D1B88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E618B0AA"/>
+    <w:tmpl w:val="9CE2127A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7029D5"/>
+    <w:nsid w:val="15F62890"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59BCD61E"/>
+    <w:tmpl w:val="636C94B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEE58EA"/>
+    <w:nsid w:val="1A4E458F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96EC7A40"/>
+    <w:tmpl w:val="66508E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C54167F"/>
+    <w:nsid w:val="2BBE4EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D58ACEFA"/>
+    <w:tmpl w:val="75F00A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE02376"/>
+    <w:nsid w:val="2CB5646A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1318C7A8"/>
+    <w:tmpl w:val="AF98C970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9160A4"/>
+    <w:nsid w:val="2D0710B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44E2FADE"/>
+    <w:tmpl w:val="9E165BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15312A34"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E652BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD120772"/>
+    <w:tmpl w:val="C07607A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16D77830"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375742B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9820762"/>
+    <w:tmpl w:val="81F2BC5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C61489"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3843195A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="666CAD8C"/>
+    <w:tmpl w:val="23B07C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C157F5E"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B143ABC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91AABF4E"/>
+    <w:tmpl w:val="08A041D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CEB0F5F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D1E66FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19FAF64C"/>
+    <w:tmpl w:val="128004C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="261110EC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41797323"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06FC69F0"/>
+    <w:tmpl w:val="EB467CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28933FE7"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44D43D71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1089102"/>
+    <w:tmpl w:val="C1345A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BAA42BD"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4967390D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3746C884"/>
+    <w:tmpl w:val="B8704F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="332D0776"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575F300E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EACC1840"/>
+    <w:tmpl w:val="FF12020A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39372794"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586E3C9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BBA87DA"/>
+    <w:tmpl w:val="3580BBE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2B43FA"/>
+    <w:nsid w:val="59780A44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2BEE78E"/>
+    <w:tmpl w:val="3872BBDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F7C32C3"/>
+    <w:nsid w:val="5BD25595"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B88A5D2"/>
+    <w:tmpl w:val="404AB170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44565F60"/>
+    <w:nsid w:val="5C80561F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="557849C6"/>
+    <w:tmpl w:val="B13278FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4530001F"/>
+    <w:nsid w:val="5EFF3229"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C2E7B5E"/>
+    <w:tmpl w:val="36EE920E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="542A0597"/>
+    <w:nsid w:val="5F464ADD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9462E826"/>
+    <w:tmpl w:val="52A84E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54686288"/>
+    <w:nsid w:val="603C3B54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="054459EC"/>
+    <w:tmpl w:val="B6C2A26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D526F0"/>
+    <w:nsid w:val="615009AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1E4EFFA"/>
+    <w:tmpl w:val="4C04BC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56070CEB"/>
+    <w:nsid w:val="62577964"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22F2F404"/>
+    <w:tmpl w:val="19F2DBB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594C79B7"/>
+    <w:nsid w:val="637723FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C5211D2"/>
+    <w:tmpl w:val="364082DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C933796"/>
+    <w:nsid w:val="64375F42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01DA4794"/>
+    <w:tmpl w:val="801AFB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D624162"/>
+    <w:nsid w:val="67FB4EE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DBA8F9A"/>
+    <w:tmpl w:val="AAA0500E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E407BB5"/>
+    <w:nsid w:val="6C99039E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5150C376"/>
+    <w:tmpl w:val="43B4BCBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E9014E2"/>
+    <w:nsid w:val="72B975E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B62C1BE"/>
+    <w:tmpl w:val="A48AD5EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77610FBF"/>
+    <w:nsid w:val="75A1678B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E608510"/>
+    <w:tmpl w:val="9CE2127A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77AD0703"/>
+    <w:nsid w:val="76527A68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E19EF7F0"/>
+    <w:tmpl w:val="7CFC56E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79F87777"/>
+    <w:nsid w:val="76BE38DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59BCD61E"/>
+    <w:tmpl w:val="EBCA5ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1C527A"/>
+    <w:nsid w:val="78E8309C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A060516"/>
+    <w:tmpl w:val="0540BA5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D0C0B49"/>
+    <w:nsid w:val="79FD304D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3186282A"/>
+    <w:tmpl w:val="B73E7034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E606F28"/>
+    <w:nsid w:val="7BF37841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B9CE1C6"/>
+    <w:tmpl w:val="13EEE638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-[...71 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3127,74 +3127,74 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="00976CE2"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00CA5292"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4265,61 +4265,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00976CE2"/>
+    <w:rsid w:val="00CA5292"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00976CE2"/>
+    <w:rsid w:val="00CA5292"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4605,51 +4605,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7816248-1B4A-4540-84DA-420FF88A5099}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1FAE8E7-A9F3-4678-A152-B09ADC2F4940}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>276</Words>
   <Characters>1574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>