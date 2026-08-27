--- v1 (2026-07-10)
+++ v2 (2026-08-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="18F668B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+          <w:p w14:paraId="2C4F11E8" w14:textId="01498185" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CA5292">
+            <w:r w:rsidRPr="001E55B7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张钺</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="401B9EAD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+          <w:p w14:paraId="706EB16B" w14:textId="7BFA76FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CA5292">
+            <w:r w:rsidRPr="001E55B7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7EA33227" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+          <w:p w14:paraId="6199424A" w14:textId="52B410DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CA5292">
+            <w:r w:rsidRPr="001E55B7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 9652 6124 / +86 19896512186 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="55C8042B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+          <w:p w14:paraId="4F910ACA" w14:textId="60F8002B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CA5292">
+            <w:r w:rsidRPr="001E55B7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yue.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6AAA6E5C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="64B77BE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2758B80F" wp14:editId="1E1FEF46">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E18D8D4" wp14:editId="1F847F4C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7554C527" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CA5292" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="252B6490" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CA5292">
+            <w:r w:rsidRPr="001E55B7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张钺律师主要从事私募股权及资产管理，专注于美元基金设立及监管事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70839E77" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="58C5C6FF" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1206 +438,1206 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1365F04E" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="770EF261" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F289632" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="7CA2DCED" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金发起人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2931F1" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="3DF55003" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CICC Capital）及德太集团（TPG）设立具美元/人民币双币架构的中国协同投资平台，该投资平台专注于中国及海外的投资机会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178D6B83" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="6924EC59" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君联资本设立一支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B155EB2" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="7CB042DF" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Black stone）设立多支专注于投资房地产相关的债务产品的基金及独立管理账户，其总规模超过100亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564B073F" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="17D342FC" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carlyle）设立一个专注于投资能源资产的管理账户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFBAA51" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="0B056A85" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸥翎投资设立一支专注于投资旅游和休闲行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE8403C" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="284597D1" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎资本设立一支专注于投资物流、供应链和相关行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2FCFD1" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="42862E6D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表时代资本设立一支专注于投资科技和科技推动的公司的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BA6D7" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="0ED3D5EE" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表元生创投设立一支专注于投资早期和成长期生命科学和健康行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E9C3E4" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="2B349937" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和玉资本设立一支专注于投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT，人工智能，科技和健康领域的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4592A71D" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="27593275" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立作为其特殊机会投资平台一部份的一系列独立管理账户及私募股权基金，其累计认缴出资额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>150亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8ADA98" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="27097F1B" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>First Reserve设立一支全球能源及基础设施基金，其规模为25亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C9C1D1" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="64BF26DC" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A&amp;M Capital（为全球专业服务公司安迈企业咨询公司（Alvarez &amp; Marsal）的关联方）设立其首两支并购基金，其首支并购基金的规模达6亿美元及专注于北美中型市场的并购投资，其第二支并购基金主力投资于成长型企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F0BD03" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="5E8D842C" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital设立其第四期私募股权基金，其认缴出资额为40亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC8E9A2" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="6DED51FE" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital设立其第四期专注于金融服务的基金，其认缴出资额超过7.75亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1716E48A" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="355449F0" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立多个管理账户及募集投资于商业抵押担保证券（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CMBS）的两支对冲基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1067FAE6" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="0D26AD80" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aquiline Capital设立其第二期专注于金融服务的基金，其认缴出资额超过7.4亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EDA574" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="0960A462" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石物业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone Property Partners）就其投资于核心增益型房地产资产设立多个共同投资载体及补充资本载体</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1684C80E" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="6F7E9110" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它基金发起人客户包括厚朴投资、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG资本、Macquarie、摩根斯坦利（Morgan Stanley）等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DB9546" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="148C43F8" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金投资人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3477E1C4" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="515620B7" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大退休金计划投资局（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPPIB）投资于多支私募股权基金及创业投资基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245E0854" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="03A3D18E" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国太平就其拟投资于一支私募股权基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF60AD3" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="0A4D1515" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港金融管理局投资于多支私募股权基金及房地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11518A83" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="583F3743" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购及其它交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A0960B" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="2D9E8DB3" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱康集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nasdaq：KANG）（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>爱康</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的创办人、主席及总裁张黎刚作为买方财团成员完成规模为15亿美元的爱康私有化交易。买方财团的其它成员包括云锋基金、阿里巴巴集团及博裕资本的关联方</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088F4D68" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="03FD55AD" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世邦魏理仕（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBRE）向ING收购位于欧洲及亚洲的房地产投资管理业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782C36F4" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="7E8226D2" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石于一项估值约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>230亿美元的交易中收购GECapitalRealEstate的资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A72BD8F" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="0A72B83A" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital完成对AmWINS的13亿美元资本结构调整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768EE017" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="6224FF74" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorsairCapital作为买方财团成员收购FirstEagleInvestmentManagement的大多数股权，其企业总值约为40亿美元。买方财团的其它成员包括由黑石发起设立的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361D1F5C" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="0E4A45A9" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital与买方团共同投资于JDA Software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD97B7A" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="1E7BE58D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital向花旗集团（Citi group）收购其全球基础设施投资基金的管理权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E00AEE6" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="5D3C13F1" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石抵押信托公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NYSE: BXMT）公开发行其1150万股A股普通股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347ED1DA" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="534E7BE3" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lightyear Capital的日常基金运营及投资活动提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*包括加入方达前完成的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761FCC72" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="3268814C" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F9972B" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="4070806D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学经济学院，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A39FB4F" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="5D74AEB3" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国宾夕法尼亚大学，经济学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EBF327" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="6CC3D020" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国乔治城大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDA152D" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="2D0AE74B" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F869C7D" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="787AD41A" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7BC534" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="53A92F8D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCDD9A3" w14:textId="77777777" w:rsidR="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="66952D38" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7864CF4F" w:rsidR="00A46A04" w:rsidRPr="00CA5292" w:rsidRDefault="00CA5292" w:rsidP="00CA5292">
+    <w:p w14:paraId="4F0A196B" w14:textId="5EE797BA" w:rsidR="00A46A04" w:rsidRPr="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所前，张律师于凯易律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5292">
+      <w:r w:rsidRPr="001E55B7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kirkland  Ellis）香港办公室担任合伙人。于重返亚洲工作前，张律师于盛信律师事务所（Simpson Thacher  Bartlett） 纽约办公室执业超过六年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CA5292" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001E55B7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1843,239 +1843,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03BC726E"/>
+    <w:nsid w:val="05B63A66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="092678A4"/>
+    <w:tmpl w:val="1DB2869A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04FC680B"/>
+    <w:nsid w:val="0934510A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22962F2A"/>
+    <w:tmpl w:val="01CADB00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDA1A48"/>
+    <w:nsid w:val="0AE05E67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="241240E4"/>
+    <w:tmpl w:val="16205154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121D1B88"/>
+    <w:nsid w:val="0F4206F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CE2127A"/>
+    <w:tmpl w:val="AEC07768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F62890"/>
+    <w:nsid w:val="17652266"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="636C94B0"/>
+    <w:tmpl w:val="76FC183E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4E458F"/>
+    <w:nsid w:val="176525C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66508E86"/>
+    <w:tmpl w:val="1D8CE2AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BBE4EF3"/>
+    <w:nsid w:val="1A4A3928"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75F00A04"/>
+    <w:tmpl w:val="86F4BADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB5646A"/>
+    <w:nsid w:val="1A8525CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF98C970"/>
+    <w:tmpl w:val="199E132C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0710B9"/>
+    <w:nsid w:val="24D95C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E165BB0"/>
+    <w:tmpl w:val="3B523332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A251513"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CD0AEBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA660CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30849DFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2144,135 +2186,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E652BC"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="348D465D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C07607A0"/>
+    <w:tmpl w:val="EAC890B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="375742B6"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D47950"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81F2BC5A"/>
+    <w:tmpl w:val="0F523354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3843195A"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="364415D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23B07C34"/>
+    <w:tmpl w:val="14EC08E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B143ABC"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="370B4F6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08A041D2"/>
+    <w:tmpl w:val="6592221C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38FB2D35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92CE8F1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2344,694 +2407,631 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1E66FD"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB471AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="128004C8"/>
+    <w:tmpl w:val="D186BADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41797323"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D56965"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB467CFA"/>
+    <w:tmpl w:val="C786E726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D43D71"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D6C77DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1345A88"/>
+    <w:tmpl w:val="4C56D85E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4967390D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1E706C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8704F76"/>
+    <w:tmpl w:val="8D10185C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575F300E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56F24E2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF12020A"/>
+    <w:tmpl w:val="A4DAAE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586E3C9F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59380D5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3580BBE0"/>
+    <w:tmpl w:val="412A4B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59780A44"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F7E246F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3872BBDC"/>
+    <w:tmpl w:val="C4B62294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD25595"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FF7644E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="404AB170"/>
+    <w:tmpl w:val="90A6DBAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C80561F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60DF1DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B13278FC"/>
+    <w:tmpl w:val="045C8176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EFF3229"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62CB44FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36EE920E"/>
+    <w:tmpl w:val="5C580A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F464ADD"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68B6612B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52A84E72"/>
+    <w:tmpl w:val="207240DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="603C3B54"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E266969"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6C2A26E"/>
+    <w:tmpl w:val="CB7C025C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="615009AF"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4C26DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C04BC8E"/>
+    <w:tmpl w:val="EB6660B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62577964"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6702E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19F2DBB2"/>
+    <w:tmpl w:val="DC740EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="637723FE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706234EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="364082DE"/>
+    <w:tmpl w:val="EF505E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64375F42"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78814038"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="801AFB3E"/>
+    <w:tmpl w:val="357E91F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67FB4EE2"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7935280A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAA0500E"/>
+    <w:tmpl w:val="C26EA1AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C99039E"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79F87AD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43B4BCBC"/>
+    <w:tmpl w:val="CA302040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B975E5"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79FB6FCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A48AD5EE"/>
+    <w:tmpl w:val="FF447876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A1678B"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A2C370D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CE2127A"/>
+    <w:tmpl w:val="DF600C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76527A68"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A375482"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CFC56E4"/>
+    <w:tmpl w:val="EB6660B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76BE38DB"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B386018"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBCA5ADA"/>
+    <w:tmpl w:val="B1BC0BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8">
-[...17 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3046,50 +3046,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001E55B7"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
@@ -3150,51 +3151,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00CA5292"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4265,61 +4265,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA5292"/>
+    <w:rsid w:val="001E55B7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA5292"/>
+    <w:rsid w:val="001E55B7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4605,51 +4605,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1FAE8E7-A9F3-4678-A152-B09ADC2F4940}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E82BFD-54E8-4EDE-8AB5-D2C18D74C160}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>276</Words>
   <Characters>1574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>