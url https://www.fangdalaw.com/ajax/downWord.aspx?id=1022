--- v2 (2026-08-27)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="01498185" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0D5D30AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E4039" w:rsidP="009E4039">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001E55B7">
+            <w:r w:rsidRPr="009E4039">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张钺</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7BFA76FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+          <w:p w14:paraId="706EB16B" w14:textId="4B211AF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E4039" w:rsidP="009E4039">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001E55B7">
+            <w:r w:rsidRPr="009E4039">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="52B410DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+          <w:p w14:paraId="6199424A" w14:textId="50143F76" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E4039" w:rsidP="009E4039">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001E55B7">
+            <w:r w:rsidRPr="009E4039">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 9652 6124 / +86 19896512186 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="60F8002B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+          <w:p w14:paraId="4F910ACA" w14:textId="33D36184" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E4039" w:rsidP="009E4039">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001E55B7">
+            <w:r w:rsidRPr="009E4039">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yue.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="64B77BE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="07182290" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E4039" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E18D8D4" wp14:editId="1F847F4C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43F2A649" wp14:editId="50C7FE3D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="252B6490" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001E55B7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4F50E203" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009E4039" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001E55B7">
+            <w:r w:rsidRPr="009E4039">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张钺律师主要从事私募股权及资产管理，专注于美元基金设立及监管事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C5C6FF" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4D24D055" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1206 +438,1206 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770EF261" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="67D3A294" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA2DCED" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="175135B8" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金发起人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF55003" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="4C18D730" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CICC Capital）及德太集团（TPG）设立具美元/人民币双币架构的中国协同投资平台，该投资平台专注于中国及海外的投资机会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6924EC59" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1598FC1C" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君联资本设立一支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB042DF" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="6729BE10" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Black stone）设立多支专注于投资房地产相关的债务产品的基金及独立管理账户，其总规模超过100亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D342FC" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1E705350" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carlyle）设立一个专注于投资能源资产的管理账户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B056A85" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="0E1BA24A" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸥翎投资设立一支专注于投资旅游和休闲行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284597D1" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="3DC2D9A1" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎资本设立一支专注于投资物流、供应链和相关行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42862E6D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="5D166042" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表时代资本设立一支专注于投资科技和科技推动的公司的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED3D5EE" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="6F243A74" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表元生创投设立一支专注于投资早期和成长期生命科学和健康行业的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B349937" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="19362E51" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和玉资本设立一支专注于投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT，人工智能，科技和健康领域的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27593275" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="0DEF7FB1" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立作为其特殊机会投资平台一部份的一系列独立管理账户及私募股权基金，其累计认缴出资额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>150亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27097F1B" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="4FC03530" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>First Reserve设立一支全球能源及基础设施基金，其规模为25亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BF26DC" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="09AFE010" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A&amp;M Capital（为全球专业服务公司安迈企业咨询公司（Alvarez &amp; Marsal）的关联方）设立其首两支并购基金，其首支并购基金的规模达6亿美元及专注于北美中型市场的并购投资，其第二支并购基金主力投资于成长型企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8D842C" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="02E2D359" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital设立其第四期私募股权基金，其认缴出资额为40亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DED51FE" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="54C4D9F3" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital设立其第四期专注于金融服务的基金，其认缴出资额超过7.75亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355449F0" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="0C474AA6" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石设立多个管理账户及募集投资于商业抵押担保证券（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CMBS）的两支对冲基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D26AD80" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1C48CD82" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aquiline Capital设立其第二期专注于金融服务的基金，其认缴出资额超过7.4亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0960A462" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="26EDCDA4" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石物业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone Property Partners）就其投资于核心增益型房地产资产设立多个共同投资载体及补充资本载体</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7E9110" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="0B488440" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其它基金发起人客户包括厚朴投资、</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG资本、Macquarie、摩根斯坦利（Morgan Stanley）等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148C43F8" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1F79C8C4" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基金投资人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515620B7" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="247C2A05" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大退休金计划投资局（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPPIB）投资于多支私募股权基金及创业投资基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A3D18E" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="548BAFA8" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国太平就其拟投资于一支私募股权基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4D1515" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="53BA34ED" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港金融管理局投资于多支私募股权基金及房地产基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583F3743" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="5BED2E20" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购及其它交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9E8DB3" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="2693A418" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱康集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nasdaq：KANG）（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>爱康</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的创办人、主席及总裁张黎刚作为买方财团成员完成规模为15亿美元的爱康私有化交易。买方财团的其它成员包括云锋基金、阿里巴巴集团及博裕资本的关联方</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FD55AD" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="3AF4B783" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世邦魏理仕（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBRE）向ING收购位于欧洲及亚洲的房地产投资管理业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8226D2" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="34E3B404" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石于一项估值约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>230亿美元的交易中收购GECapitalRealEstate的资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A72B83A" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="06DA0606" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital完成对AmWINS的13亿美元资本结构调整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6224FF74" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="4065073E" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorsairCapital作为买方财团成员收购FirstEagleInvestmentManagement的大多数股权，其企业总值约为40亿美元。买方财团的其它成员包括由黑石发起设立的基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4A45A9" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1829C457" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Mountain Capital与买方团共同投资于JDA Software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7BE58D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1CA515E8" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corsair Capital向花旗集团（Citi group）收购其全球基础设施投资基金的管理权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3C13F1" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1FE1BF06" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石抵押信托公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NYSE: BXMT）公开发行其1150万股A股普通股</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534E7BE3" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="7339D3B2" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lightyear Capital的日常基金运营及投资活动提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*包括加入方达前完成的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3268814C" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="0E3A434E" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4070806D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="3FA412F4" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学经济学院，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D74AEB3" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="7D14BD59" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国宾夕法尼亚大学，经济学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC3D020" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="258F9D02" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国乔治城大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0AE74B" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="02CDDDDE" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787AD41A" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="4FDBFA90" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A92F8D" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="087EE41D" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66952D38" w14:textId="77777777" w:rsidR="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="1371D5F7" w14:textId="77777777" w:rsidR="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5EE797BA" w:rsidR="00A46A04" w:rsidRPr="001E55B7" w:rsidRDefault="001E55B7" w:rsidP="001E55B7">
+    <w:p w14:paraId="4F0A196B" w14:textId="15F2864F" w:rsidR="00A46A04" w:rsidRPr="009E4039" w:rsidRDefault="009E4039" w:rsidP="009E4039">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所前，张律师于凯易律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E55B7">
+      <w:r w:rsidRPr="009E4039">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kirkland  Ellis）香港办公室担任合伙人。于重返亚洲工作前，张律师于盛信律师事务所（Simpson Thacher  Bartlett） 纽约办公室执业超过六年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001E55B7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009E4039" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1843,263 +1843,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B63A66"/>
+    <w:nsid w:val="01997638"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DB2869A"/>
+    <w:tmpl w:val="2DA44DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0934510A"/>
+    <w:nsid w:val="08CB002E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01CADB00"/>
+    <w:tmpl w:val="B7C2FB8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE05E67"/>
+    <w:nsid w:val="0DBC1574"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16205154"/>
+    <w:tmpl w:val="8EC83210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4206F6"/>
+    <w:nsid w:val="0F670D91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEC07768"/>
+    <w:tmpl w:val="0F405E20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17652266"/>
+    <w:nsid w:val="10943220"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76FC183E"/>
+    <w:tmpl w:val="D9067A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="176525C7"/>
+    <w:nsid w:val="12EB6FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D8CE2AA"/>
+    <w:tmpl w:val="966AF0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4A3928"/>
+    <w:nsid w:val="13D75ED6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86F4BADA"/>
+    <w:tmpl w:val="423C711E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8525CB"/>
+    <w:nsid w:val="25014869"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="199E132C"/>
+    <w:tmpl w:val="6BA64DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24D95C36"/>
+    <w:nsid w:val="27146561"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B523332"/>
+    <w:tmpl w:val="C61A5D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A251513"/>
+    <w:nsid w:val="28AB5E5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CD0AEBC"/>
+    <w:tmpl w:val="B810C1E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA660CE"/>
+    <w:nsid w:val="2A8E3CED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30849DFC"/>
+    <w:tmpl w:val="67581F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2187,851 +2187,851 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="348D465D"/>
+    <w:nsid w:val="39C574C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAC890B0"/>
+    <w:tmpl w:val="132A7220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D47950"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E2D72F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F523354"/>
+    <w:tmpl w:val="15F6FB04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="364415D6"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42340352"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14EC08E6"/>
+    <w:tmpl w:val="DA4E8C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370B4F6A"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450E5C90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6592221C"/>
+    <w:tmpl w:val="620496F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FB2D35"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49921F9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92CE8F1E"/>
+    <w:tmpl w:val="5E12594C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB471AC"/>
+    <w:nsid w:val="4BA53955"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D186BADC"/>
+    <w:tmpl w:val="BFDE2AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D56965"/>
+    <w:nsid w:val="526234B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C786E726"/>
+    <w:tmpl w:val="72742C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6C77DA"/>
+    <w:nsid w:val="53221354"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C56D85E"/>
+    <w:tmpl w:val="DBB2BA10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1E706C"/>
+    <w:nsid w:val="53B87E5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D10185C"/>
+    <w:tmpl w:val="282EB8B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F24E2B"/>
+    <w:nsid w:val="572B5BF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4DAAE52"/>
+    <w:tmpl w:val="802CBE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59380D5F"/>
+    <w:nsid w:val="57D845B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="412A4B90"/>
+    <w:tmpl w:val="ADF08162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7E246F"/>
+    <w:nsid w:val="595A2D0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4B62294"/>
+    <w:tmpl w:val="AB58FD1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FF7644E"/>
+    <w:nsid w:val="5F6E49B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90A6DBAE"/>
+    <w:tmpl w:val="64E28DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60DF1DF0"/>
+    <w:nsid w:val="5FA15CCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="045C8176"/>
+    <w:tmpl w:val="C30E89FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62CB44FE"/>
+    <w:nsid w:val="61827802"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C580A72"/>
+    <w:tmpl w:val="BAC0DC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68B6612B"/>
+    <w:nsid w:val="651C3BD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="207240DC"/>
+    <w:tmpl w:val="C2002960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E266969"/>
+    <w:nsid w:val="654430F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB7C025C"/>
+    <w:tmpl w:val="282EB8B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4C26DE"/>
+    <w:nsid w:val="66F34D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB6660B8"/>
+    <w:tmpl w:val="C7CC67CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F6702E9"/>
+    <w:nsid w:val="68374A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC740EDC"/>
+    <w:tmpl w:val="4BE88E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706234EB"/>
+    <w:nsid w:val="6B056C9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF505E42"/>
+    <w:tmpl w:val="5498BB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78814038"/>
+    <w:nsid w:val="6C5E15FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="357E91F8"/>
+    <w:tmpl w:val="232EE926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7935280A"/>
+    <w:nsid w:val="70AC3E7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C26EA1AC"/>
+    <w:tmpl w:val="856AC28E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79F87AD1"/>
+    <w:nsid w:val="711C10DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA302040"/>
+    <w:tmpl w:val="5BE24D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79FB6FCF"/>
+    <w:nsid w:val="72F74FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF447876"/>
+    <w:tmpl w:val="298AE066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A2C370D"/>
+    <w:nsid w:val="7AA67D7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF600C58"/>
+    <w:tmpl w:val="633C90FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A375482"/>
+    <w:nsid w:val="7C546488"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB6660B8"/>
+    <w:tmpl w:val="D4D45A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B386018"/>
+    <w:nsid w:val="7E5273CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1BC0BF2"/>
+    <w:tmpl w:val="F6D8566C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="22">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="31">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="35">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3046,51 +3046,50 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001E55B7"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
@@ -3133,50 +3132,51 @@
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
+    <w:rsid w:val="009E4039"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
@@ -4265,61 +4265,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E55B7"/>
+    <w:rsid w:val="009E4039"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001E55B7"/>
+    <w:rsid w:val="009E4039"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4605,60 +4605,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E82BFD-54E8-4EDE-8AB5-D2C18D74C160}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F6B3C7-7138-41EE-BAB1-103628A2800B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>276</Words>
   <Characters>1574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>