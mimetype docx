--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="521B133F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2D76A844" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00047F91">
+            <w:r w:rsidRPr="005853C6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>季诺</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="66521287" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+          <w:p w14:paraId="706EB16B" w14:textId="016AB8F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00047F91">
+            <w:r w:rsidRPr="005853C6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00047F91">
+            <w:r w:rsidRPr="005853C6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>,新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="759DB8F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+          <w:p w14:paraId="6199424A" w14:textId="76469A71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00047F91">
+            <w:r w:rsidRPr="005853C6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1011 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3ECD68C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+          <w:p w14:paraId="4F910ACA" w14:textId="0D9FE288" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00047F91">
+            <w:r w:rsidRPr="005853C6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>nji@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6D618B65" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00047F91" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4547707B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="522D9814" wp14:editId="622C9360">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60B2E843" wp14:editId="0687B5B5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6939186B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00047F91" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="49C235A0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00047F91">
+            <w:r w:rsidRPr="005853C6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>季诺律师的主要执业领域包括破产清算与重整、商事诉讼与仲裁、建筑与房地产、合规执法及危机处理法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296A35EE" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="40C22DF0" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,2461 +447,2461 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF057FC" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00047F91">
+    <w:p w14:paraId="650C5FF3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>季诺律师深耕于多个执业领域，多年来一直被</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers、The Legal 500、Asialaw Profiles等国际评级机构评为破产和重组业务、争议解决业务、建筑与房地产业务等领域的领先律师、业界贤达和名人堂律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE3BFBB" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00047F91">
+    <w:p w14:paraId="3014EE9C" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>季诺律师注重实务与理论的平衡发展，致力于以比较法制研究推动中国法治发展，曾参与大量课题研究、立法起草和立法咨询工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751CD122" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00047F91">
+    <w:p w14:paraId="654C3D3C" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>季诺律师“因在诉讼和仲裁方面的专业知识而受到高度重视，并就建筑纠纷和破产事宜提供建议。”一位客户称赞他“对问题和解决问题的方法有深入的见解。”一位市场评论人士认为他是“无需多言，最有经验的律师。”——钱伯斯大中华区</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/亚太法律指南</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A80A1B5" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4B8EAE3E" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F29E10C" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00047F91">
+    <w:p w14:paraId="3F2627B9" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产清算与重整领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB4C031" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="56F23CF6" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任中国华信及其关联企业破产清算、中科建设预重整（上海首例预重整案件）、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司全筑股份和天海防务破产重整、大船海工破产重整、上海悦合置业破产重整等大型案件的管理人，相关案件涉及债务金额共计人民币数千亿元；同时接受上海市各级人民法院指定，担任其他大量破产或强制清算企业的破产管理人或清算组成员，处理相关破产和强制清算程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E806647" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2DE20F7F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表包括雷曼欧洲在内的多个海外破产公司的破产管理人，处理其在中国的资产收集、处置事务及相关诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2828A0BF" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="315C91E8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在境内外上市公司的破产重整程序中，代表大型银行及银团债权人处理债权申报、重整方案拟定与谈判及相关诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4291412D" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2CE798C7" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中粮集团处理与五谷道场重整相关的法律事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D1DC70" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="1A49A447" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家大型中外商业银行、资产管理公司、海外投资基金、投资人，处理多起在中国的不良资产处置、收购和清收等事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F5A067" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="5FF916EC" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多家证券公司的破产程序中，代表相关债权人主张权利，参与破产清算或重整程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09398A29" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="601842BC" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银团债权人，在债务人陷入财务困境的情况下，处理相关债务重组事宜，并参与相应的破产清算或重整程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663D89B6" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="1B0093C3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家在境外进入破产程序的跨国公司，为其境内受影响资产和业务的处置与运营提供相应法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A8CE85" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="526B2915" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多家企业的破产程序中，代表股东或董监高处理相关事务与诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB92382" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4F55A526" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外商投资企业的股东或清算组，就该企业的自主或强制清算程序提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187A16C3" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00047F91">
+    <w:p w14:paraId="0055B6B8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事诉讼与仲裁领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B354799" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="56FA0B0D" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家海外投资公司和基金，处理其在中国的并购、投资与合资公司纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F31093" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="65778D24" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家海外投资公司和基金，处理其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PE投资及VIE结构项下的公司控制权等投资争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56912212" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0FF10C51" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外投资机构，处理因股权转让、资产收购等企业兼并收购交易所引起的争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE8A9B0" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="6242CD39" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理各类公司股东权利纠纷，包括股东间的合作投资协议纠纷、股东资格确认纠纷、优先购买权纠纷、知情权纠纷、股东代表诉讼等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211D8ED4" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="28064B33" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理各类公司治理争议，包括公司股东或董监高损害公司利益纠纷、公司决议效力确认或撤销纠纷等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2D5909" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="25AE5D9C" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外资银行及其他金融机构处理各类金融案件，包括贷款合同纠纷、担保合同纠纷、融资租赁合同纠纷、船舶租赁合同纠纷等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C44CD7E" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="35C125B8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理企业与证券公司之间的委托理财协议纠纷，包括相关的执行及破产程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA95E47" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4EA2C044" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理国际货物贸易相关的争议案件，包括因大宗商品买卖引起的争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6669F6A7" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0C9225D5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外公司处理各类商事合同争议，包括购销合同纠纷、拍卖合同纠纷、租赁合同纠纷、技术服务合同纠纷、广告合同纠纷等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162F5DD2" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0C4D580F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理因职业过失引起的违约或侵权纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064DD920" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="6D48F178" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外企业处理应各类环境污染事件所引起的民事赔偿争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7689E42F" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2C60B07F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家医药行业的中外客户处理与药品研发相关的人身损害赔偿纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040E56F6" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4D8961C8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外企业处理因反不正当竞争行为引起的民事诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AF58B0" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="790E6C35" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理因国内外仲裁程序所引起的各类争议，包括仲裁协议效力争议、仲裁裁决撤销之诉、国内或国际仲裁裁决在中国的承认或执行程序等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2DB969" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="3F3E1EC9" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理涉及疑难复杂问题的法院执行程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327EC056" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0B848CF8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理与商业经营行为相关的各类行政复议或行政诉讼程序，包括涉及商业贿赂、环境污染、证券市场监管等方面的案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E68D611" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00047F91">
+    <w:p w14:paraId="1E2329FA" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>建筑与房地产领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4587F701" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="5165C801" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建设工程领域，代表业主参与了例如上海环球金融中心项目等几十个重大建设工程项目，提供包括工程招投标、建筑工程设计和各类承发包合同的起草与谈判、施工项目管理、工程竣工验收等方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781AB564" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="59589E76" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建设工程领域，代表总承包商参与了几十个重大建设工程项目，提供全方位法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6EB252" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2936872F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产项目开发领域，为万科地产、招商地产、天安中国、嘉里地产、上海实业、雅戈尔地产等几十家房地产开发企业的住宅和商业房地产开发项目提供法律服务；为多家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业和国有企业、民营企业的工业投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB2EFCB" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2E2A5958" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产并购领域，为多家房地产企业和海外基金在中国的房地产收购项目（包括住宅、商业不动产及基础设施项目）提供法律服务，并处理相关的项目转让、项目收购或合资纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676587F3" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="7CB83D4B" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产租赁领域，代表多家房地产开发企业和外商投资企业提供物业出租或租赁的法律服务，并处理相关诉讼与仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68036ABE" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2C7A1E6B" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在酒店管理领域，为多家酒店管理集团提供项目开发及酒店运营相关的法律服务，并处理与业主间的酒店管理合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49256100" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="65BB7E4F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外建筑工程公司处理各类建设工程承发包合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689BFE5C" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="18E5CB5F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国和外资设计公司处理各类建筑工程设计合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DD4032" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="71B40891" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国和外资项目管理公司、工程咨询公司处理工程项目管理或咨询合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B38467" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="1C12BC80" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司处理与国内承包商之间的建筑工程合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493AE835" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="265C596F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内多家房地产开发企业处理各类商品房买卖合同纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3301A80E" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="1A289F85" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内多家房地产开发企业处理各类房地产居间合同纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5F9F77" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="1531B280" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名物业管理公司处理各类物业管理合同纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C6EBFD" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00047F91">
+    <w:p w14:paraId="0012140E" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规执法与危机处理领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD793EB" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2DB22F0D" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户，在公共事件应对及危机处理方面提供法律服务，包括涉及环境污染、商业贿赂、海外反腐败调查、合规与行政调查、集体谈判或跨国投资等事宜的案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6B4C7D" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="7541DE22" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际会计师事务所应对证监会、财政部的有关中介机构未勤勉尽责调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404D14DF" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="33A4B7E3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际会计师事务所处理某银行出具虚假函件产生的后续纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46186AF8" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="06D45D9F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际酒店集团应对一起多个中国执法机关联合进行的网络安全法调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C2FD4C" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0F21E5F3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型美资金融集团的境内子公司应对证监会的市场操纵调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167755F7" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="09B31E69" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保洁公司应对因疫情管理不善引发的刑事调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EA7C42" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0E7DFE04" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某装备制造集团应对证监会关于信息披露违规的调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A6BA9" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="3CF6DA34" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户应对证监会的内幕交易调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B89F02" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0B2B2EF5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2957B5" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="5C2F95BD" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学本科及研究生毕业，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7009533D" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="43F28DF0" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36472859" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2E875E14" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB90E7B" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2A078DEA" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1BA542" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4846E171" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1992年-1995年，北京炼焦化学总厂法律部、外贸部;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785A5BD8" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="48101C49" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1998年-2001年，上海市建纬律师事务所律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C115FB" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="3D544BF2" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001年-2003年，北京市同达律师事务所上海分所合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574091F7" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="422F4F77" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年-2005年，上海市汇衡律师事务所创始合伙人、主任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FBAC47" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="09871037" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年-至今，上海市方达律师事务所合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2633A9D2" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="53635AE8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285E3C20" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="51A1AC05" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62584F9F" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="74FDC1FB" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与各级立法机关、政府机关、人民法院或法学研究会组织的课题研究，包括：《民事审判模式改革研究》课题组、《司法改革</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">大陆法系与普通法系司法管理研究》课题组、《建设有中国特色的民事审判制度》课题组、《中国经济迅速市场化过程中政府作用的理论思考》课题组、《完善物业立法研究》课题组、《破产法上董事个人责任研究》课题组和《金融机构破产司法实务问题比较研究》课题组等； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9B248A" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="771D551F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中华人民共和国民事强制执行法》起草小组成员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637F1B22" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="3ACDD829" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与《中华人民共和国企业破产法》《中华人民共和国金融稳定法》《上海市房地产抵押办法》《上海市反不正当竞争条例》《上海市优化营商环境条例》《上海市城市更新条例》等立法起草和立法咨询工作； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B692EE8" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="53AD463F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建筑工程示范文本》起草人之一； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB3C920" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="1916A20F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">发表论文数十篇，并多次获得各类奖项； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367B9617" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2D4D1EC0" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">定期在各大高校举办讲座和授课，应邀作为主讲嘉宾参加国内外各类学术研讨会和实务论坛。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13221FE6" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="26092B89" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为编审委员会副主任，编写《热点聚焦：跨境破产与不良资产处置》，发表于《破产法茶座》，法律出版社，2020年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E28D12D" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="48DA1977" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《跨境破产中若干重要问题的实务操作及建议》，发表于《人民司法》，2020年第25期； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F8D608" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="77F90BC8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与他人合著Towards a More Dynamic Reorganization Market: Reflections on China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recent Development on Corporate Reorganization，发表于 CEE Article (2020)； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323AA523" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2CE67CC4" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Asia-Pacific Restructuring Review, China Chapter，发表于Global Restructuring Review (2019)； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EA29E5" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="0C29D4F5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Chambers Global Practice Guides - Insolvency, China Chapter，发表于Chambers Insolvency 2019 China (2019); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4481AD1A" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="31D0C4F3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Insolvency and Corporate Reorganization Report 2016，发表于《国际金融法评论（2016）》； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DDED10" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2EF5A552" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《从跨境破产角度看中华环保案》，发表于《第四届企业破产法实务论坛论文集》，2015年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0D84B6" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="085714CE" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《借贷合同加速到期的破产法检验》，发表于《第四届企业破产法实务论坛论文集》，2015年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626B4A4F" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="68CD6D9A" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Insolvency and Corporate Reorganization Report 2015，发表于《国际金融法评论（2015）》； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FE9B75" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4AF2BFD2" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter)，发表于《汤森路透（2015）》； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA3E7C6" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="11DF43CF" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《承认与执行境外破产程序的实践困境与解决途径》，发表于《第三届企业破产法实务论坛论文集》2013年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3C4681" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="682CB093" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《德国著作权法对网页的保护》，发表于《信息网络与高新技术法律前沿》，法律出版社，2007年7月第1版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63174085" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="1590CFA7" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>撰写《</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>信息网络传播权</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">纠纷的法律思考》，发表于《信息网络与高新技术法律前沿》，中国民主法制出版社，2006年1月第1版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4362B0" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="53E39E8F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《上海市工程咨询服务合同（示范文本）》，发表于《转型期重要法制问题研究》，法律出版社，2005年12月第1版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E3FED7" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="3F3939FA" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《〈建筑法〉第七十九条的立法成就及现实意义》，发表于《中国建筑法实务论坛论文汇编》，1999年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400E00F0" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="7E1116F3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《香港特别行政区多边国际经贸条约适用中的具体问题》，发表于《当代法学研究》，1997年第2期； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ABE985" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4FB62ADE" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>撰写《再论香港的国际贸易中心地位</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">法律对策及展望》，发表于《当代法学研究》，1996年第1期； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BEFEB4" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="69349930" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151AC841" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="29B786EF" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市破产管理人协会会长 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261EE23A" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="75DBA275" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人大代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F7C869" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="62165719" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人大监察与司法委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6F409" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="5E6EB451" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人民政府法律顾问 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3AE05E" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="56C70E66" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人民政府行政复议委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550A77DA" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="036058A5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市委统战部法律顾问 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B27BCB" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="14AEC7DD" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市市场监督管理局法律顾问 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F27AA16" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="6DD612B7" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="85"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市法学会破产法研究会副会长 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA3C46E" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="7D939FD3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="86"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中华全国律师协会常务理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B109EB" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="5C400809" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="87"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中华全国律师协会破产清算与并购重组法律专业委员会主任 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B990E09" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="558C9352" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="88"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中华全国律师协会律师发展战略研究委员会副主任 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5AF154" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="57EAA1C6" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="89"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国国际经济贸易仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C62C9B5" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="2A5DE3CE" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="90"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海国际经济贸易仲裁委员会（上海国际仲裁中心）仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C523237" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="3DF6A4BB" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="91"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D6F785" w14:textId="77777777" w:rsidR="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="62D283BB" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6F8559F0" w:rsidR="00A46A04" w:rsidRPr="00047F91" w:rsidRDefault="00047F91" w:rsidP="00047F91">
+    <w:p w14:paraId="4F0A196B" w14:textId="4CB53238" w:rsidR="00A46A04" w:rsidRPr="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="93"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047F91">
+      <w:r w:rsidRPr="005853C6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">曾任第十一届上海市律师协会会长 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00047F91" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005853C6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3107,2323 +3107,2322 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00091611"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3AE5324"/>
+    <w:nsid w:val="001D1094"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF96C2AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FF4A5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3706F16"/>
+    <w:nsid w:val="01CD3EAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3632A1DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02302194"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2EABE34"/>
+    <w:nsid w:val="01DB4C96"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="224E5890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0270288B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51E63882"/>
+    <w:nsid w:val="041D6E83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08F888A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="048E7281"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B67643C4"/>
+    <w:nsid w:val="053F770D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DA03B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04927F97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E376B5D8"/>
+    <w:nsid w:val="08722C15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFA864EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0689681F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52E692A4"/>
+    <w:nsid w:val="0BEA3394"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE145BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08374A5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91A4B0B4"/>
+    <w:nsid w:val="0CA842E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD529FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084C05EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A64E01E"/>
+    <w:nsid w:val="0DB51D75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81369892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A662EE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CFC0785E"/>
+    <w:nsid w:val="0EA33F75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="711E018A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A91082C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1787AA4"/>
+    <w:nsid w:val="0F7D59CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD56087E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B200A04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="537C175A"/>
+    <w:nsid w:val="10B521EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA96C6EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD049E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02F26F16"/>
+    <w:nsid w:val="11D70A27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26502810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C81750F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF4A3EEE"/>
+    <w:nsid w:val="12A024EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCA6C9E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E086C0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FF8137E"/>
+    <w:nsid w:val="13EF7020"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="408A48B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="105F4293"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66347370"/>
+    <w:nsid w:val="14F40B32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10C25FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11977D9D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94F27BCE"/>
+    <w:nsid w:val="16125947"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6A87BA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1238144B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D94329C"/>
+    <w:nsid w:val="167B191A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01A8E028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A048A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED8487D6"/>
+    <w:nsid w:val="186B6904"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17C67E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12FF621B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFC0160C"/>
+    <w:nsid w:val="19AC1F39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4642B4E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="132C3816"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26EC930C"/>
+    <w:nsid w:val="1D8233F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB1CC758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18047D28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="713C7C7A"/>
+    <w:nsid w:val="1FE426A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9738EB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B64753F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="521C8786"/>
+    <w:nsid w:val="20631E12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC900382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6952A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D39478FC"/>
+    <w:nsid w:val="207B5771"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39EC6DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7D19C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC2ADEE2"/>
+    <w:nsid w:val="208F581D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F75E6FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA23067"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EFAAB24"/>
+    <w:nsid w:val="22EA2175"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA9EFFBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D0153D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B82710C"/>
+    <w:nsid w:val="25206532"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B456C492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE47DB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB1A7E4E"/>
+    <w:nsid w:val="258C1D31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00449D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3A5F80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BA4C4F0"/>
+    <w:nsid w:val="27313633"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE9EB80C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD3185E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCB81696"/>
+    <w:nsid w:val="27732E96"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="913AC7DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206D391D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98BE57BA"/>
+    <w:nsid w:val="27EE17FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E70DDFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224A28C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E968EABE"/>
+    <w:nsid w:val="288D5586"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77F0BAB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B4081A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DC6B25C"/>
+    <w:nsid w:val="294F6E7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="745ED08A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="247E2AED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09EE3DBE"/>
+    <w:nsid w:val="2BAB7C02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A6AA542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25F27C40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="497C7F1E"/>
+    <w:nsid w:val="2BED576F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1512C3C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25F42CB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCDE9034"/>
+    <w:nsid w:val="2CB960AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02AAB6E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26136906"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73260B60"/>
+    <w:nsid w:val="2E163B37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAC6DB92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297358E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE88CA1E"/>
+    <w:nsid w:val="31F139F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F620568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6A6097"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADF878CC"/>
+    <w:nsid w:val="32C55A71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B69879F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ABB7ADC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5CC2A46"/>
+    <w:nsid w:val="34666646"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D974BB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B522194"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E9A02F4"/>
+    <w:nsid w:val="3490280F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA868878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C637AE1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A943AB0"/>
+    <w:nsid w:val="357A43E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0FEF436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEB56E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90DE2520"/>
+    <w:nsid w:val="35BF1DAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E76A7DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5240FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2040923A"/>
+    <w:nsid w:val="35E1316F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A314DB14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30277C43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1C0DB6A"/>
+    <w:nsid w:val="35F95F69"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F7CDC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31973DCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D90676B8"/>
+    <w:nsid w:val="361C15F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F418FDCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32C748DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86480EF6"/>
+    <w:nsid w:val="38AE18E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9424CB46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33405AA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EDCA8EA"/>
+    <w:nsid w:val="38F12A3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05C01810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338414BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C8868A8"/>
+    <w:nsid w:val="391A4CBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="259E98E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340730FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E25472A0"/>
+    <w:nsid w:val="39BE7010"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A488278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35A52E7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81506DBE"/>
+    <w:nsid w:val="3C5F3D5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAACF542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38931090"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD364A18"/>
+    <w:nsid w:val="3F4B57AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCF85BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C1E0904"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23D2AA3E"/>
+    <w:nsid w:val="3F752C79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0987176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CDE5B48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DCC4CDA"/>
+    <w:nsid w:val="40037771"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5D65738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40AD7F64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBC61D6C"/>
+    <w:nsid w:val="418C59EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80A4B454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D60236"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4336C53C"/>
+    <w:nsid w:val="435F4B3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61824E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4357302B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA7C284C"/>
+    <w:nsid w:val="45B90210"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F57AF2CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43943F97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B132758C"/>
+    <w:nsid w:val="485C3EBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CF2EAC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463F2D08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A3CC2C0"/>
+    <w:nsid w:val="4A54444B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9AC9BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46532A81"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DDACACB6"/>
+    <w:nsid w:val="4E820F7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D3E212A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46C8261D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D44D7F4"/>
+    <w:nsid w:val="4F221D3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="416A1306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487F71E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEC87C76"/>
+    <w:nsid w:val="4F89742F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF0A0FA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3214D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="888A9770"/>
+    <w:nsid w:val="519F09F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A704AE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C163D25"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6A2327C"/>
+    <w:nsid w:val="52D73A75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E68C3DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD420D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D1C1842"/>
+    <w:nsid w:val="57EE059A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="525AA86A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FD143C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A754D8C8"/>
+    <w:nsid w:val="581A2822"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DB0CE6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54CF5EE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CDAD6B8"/>
+    <w:nsid w:val="583D634C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92566020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55543A2D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1518844C"/>
+    <w:nsid w:val="587537FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="221C1120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D325EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="774894E4"/>
+    <w:nsid w:val="58D7667C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67E89FC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="595E2937"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="267477E8"/>
+    <w:nsid w:val="58EB67EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A6091FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AC031B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E1A167E"/>
+    <w:nsid w:val="5CDC38AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74E84D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADA19FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3ED49848"/>
+    <w:nsid w:val="5D751653"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DB2610A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F022A1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFDEF908"/>
+    <w:nsid w:val="5F284BC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1952E3E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="604633DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="450E927C"/>
+    <w:nsid w:val="60597C59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="022A5906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64EE4F34"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCF098F4"/>
+    <w:nsid w:val="621805C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42C6FFB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69471F5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBAAF80A"/>
+    <w:nsid w:val="626C0938"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2FEE510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A8F5103"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCFEE0AA"/>
+    <w:nsid w:val="62FB7E65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="966C32EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B334296"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54082050"/>
+    <w:nsid w:val="645E3419"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4505A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4C15A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A26D9AA"/>
+    <w:nsid w:val="67B31A2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59C2DE04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B50190C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="931043D8"/>
+    <w:nsid w:val="67E50A78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD545A2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6F4EE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF5AD442"/>
+    <w:nsid w:val="6DDA1573"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="065C6D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D2E536E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E17C0418"/>
+    <w:nsid w:val="6E075390"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCA6C9E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED94BE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F704E10A"/>
+    <w:nsid w:val="6EC376E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3798313A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EFC771F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D240A108"/>
+    <w:nsid w:val="71227620"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAA0E270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70372F7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB706BC0"/>
+    <w:nsid w:val="723B2057"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7001B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7239327B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4F08292"/>
+    <w:nsid w:val="72543F05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2201138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72422209"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3AE5324"/>
+    <w:nsid w:val="72BC6BBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F82BDDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73473030"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="720E209C"/>
+    <w:nsid w:val="72FF6B4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B942C1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75201B9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B400FC90"/>
+    <w:nsid w:val="73BA72C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD224FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765328F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD86DFF4"/>
+    <w:nsid w:val="77252728"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09B0EC16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76A97E7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20329D68"/>
+    <w:nsid w:val="778F7693"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DCC0178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E652DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B862DDE"/>
+    <w:nsid w:val="789D74EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89761D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B30E62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D828F476"/>
+    <w:nsid w:val="7F1D62EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56C64540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="84"/>
   </w:num>
-  <w:num w:numId="9">
-[...29 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="60">
     <w:abstractNumId w:val="53"/>
-  </w:num>
-[...121 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="61">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="64">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="65">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="68">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="69">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="91"/>
   </w:num>
-  <w:num w:numId="70">
-[...11 lines deleted...]
-  <w:num w:numId="74">
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="83">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="84">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="85">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="86">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="87">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="88">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="89">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="90">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="75">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="91">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="92">
-    <w:abstractNumId w:val="86"/>
+    <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="93">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="93"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00047F91"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
@@ -5431,50 +5430,51 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="005853C6"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -6615,61 +6615,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00047F91"/>
+    <w:rsid w:val="005853C6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00047F91"/>
+    <w:rsid w:val="005853C6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6955,51 +6955,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B37848B3-9189-4BD3-9609-EA523DC7E97A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE1AE0B1-CF60-41F8-A83E-E5D8E243567D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>709</Words>
   <Characters>4047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>