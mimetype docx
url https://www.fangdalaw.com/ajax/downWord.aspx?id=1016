--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2D76A844" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="601E3B2F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005853C6">
+            <w:r w:rsidRPr="001A1B05">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>季诺</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="016AB8F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+          <w:p w14:paraId="706EB16B" w14:textId="359B1204" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005853C6">
+            <w:r w:rsidRPr="001A1B05">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="005853C6">
+            <w:r w:rsidRPr="001A1B05">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>,新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="76469A71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+          <w:p w14:paraId="6199424A" w14:textId="190EE399" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005853C6">
+            <w:r w:rsidRPr="001A1B05">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1011 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0D9FE288" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+          <w:p w14:paraId="4F910ACA" w14:textId="6B3E1B47" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005853C6">
+            <w:r w:rsidRPr="001A1B05">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>nji@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4547707B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0760C47D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A1B05" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60B2E843" wp14:editId="0687B5B5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="265E92B4" wp14:editId="79D63F0C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="49C235A0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005853C6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="48A9638F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001A1B05" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005853C6">
+            <w:r w:rsidRPr="001A1B05">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>季诺律师的主要执业领域包括破产清算与重整、商事诉讼与仲裁、建筑与房地产、合规执法及危机处理法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C22DF0" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7887D8DA" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,2461 +447,2461 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650C5FF3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005853C6">
+    <w:p w14:paraId="3B385401" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>季诺律师深耕于多个执业领域，多年来一直被</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers、The Legal 500、Asialaw Profiles等国际评级机构评为破产和重组业务、争议解决业务、建筑与房地产业务等领域的领先律师、业界贤达和名人堂律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3014EE9C" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005853C6">
+    <w:p w14:paraId="3C77837D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>季诺律师注重实务与理论的平衡发展，致力于以比较法制研究推动中国法治发展，曾参与大量课题研究、立法起草和立法咨询工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654C3D3C" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005853C6">
+    <w:p w14:paraId="295AC568" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>季诺律师“因在诉讼和仲裁方面的专业知识而受到高度重视，并就建筑纠纷和破产事宜提供建议。”一位客户称赞他“对问题和解决问题的方法有深入的见解。”一位市场评论人士认为他是“无需多言，最有经验的律师。”——钱伯斯大中华区</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/亚太法律指南</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8EAE3E" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="304697DF" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2627B9" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005853C6">
+    <w:p w14:paraId="6BAD5BD7" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产清算与重整领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F23CF6" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="7EC6A054" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任中国华信及其关联企业破产清算、中科建设预重整（上海首例预重整案件）、</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司全筑股份和天海防务破产重整、大船海工破产重整、上海悦合置业破产重整等大型案件的管理人，相关案件涉及债务金额共计人民币数千亿元；同时接受上海市各级人民法院指定，担任其他大量破产或强制清算企业的破产管理人或清算组成员，处理相关破产和强制清算程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE20F7F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="519C0C92" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表包括雷曼欧洲在内的多个海外破产公司的破产管理人，处理其在中国的资产收集、处置事务及相关诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315C91E8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="0B38EDEA" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在境内外上市公司的破产重整程序中，代表大型银行及银团债权人处理债权申报、重整方案拟定与谈判及相关诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE798C7" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="439CC618" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中粮集团处理与五谷道场重整相关的法律事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A49A447" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="0E78A254" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家大型中外商业银行、资产管理公司、海外投资基金、投资人，处理多起在中国的不良资产处置、收购和清收等事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF916EC" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="4B574B15" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多家证券公司的破产程序中，代表相关债权人主张权利，参与破产清算或重整程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601842BC" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2CDD39D8" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银团债权人，在债务人陷入财务困境的情况下，处理相关债务重组事宜，并参与相应的破产清算或重整程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0093C3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="02048E91" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家在境外进入破产程序的跨国公司，为其境内受影响资产和业务的处置与运营提供相应法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526B2915" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2F03D862" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在多家企业的破产程序中，代表股东或董监高处理相关事务与诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F55A526" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2893D496" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外商投资企业的股东或清算组，就该企业的自主或强制清算程序提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0055B6B8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005853C6">
+    <w:p w14:paraId="6E9A4493" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事诉讼与仲裁领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FA0B0D" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2927D6A9" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家海外投资公司和基金，处理其在中国的并购、投资与合资公司纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65778D24" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="67ECCB65" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家海外投资公司和基金，处理其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PE投资及VIE结构项下的公司控制权等投资争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF10C51" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="6637F55D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外投资机构，处理因股权转让、资产收购等企业兼并收购交易所引起的争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6242CD39" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="69C3F29D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理各类公司股东权利纠纷，包括股东间的合作投资协议纠纷、股东资格确认纠纷、优先购买权纠纷、知情权纠纷、股东代表诉讼等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28064B33" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="37F2D814" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理各类公司治理争议，包括公司股东或董监高损害公司利益纠纷、公司决议效力确认或撤销纠纷等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AE5D9C" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="60DF5C83" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外资银行及其他金融机构处理各类金融案件，包括贷款合同纠纷、担保合同纠纷、融资租赁合同纠纷、船舶租赁合同纠纷等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C125B8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="61432D96" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理企业与证券公司之间的委托理财协议纠纷，包括相关的执行及破产程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA2C044" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2C20B6AA" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理国际货物贸易相关的争议案件，包括因大宗商品买卖引起的争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9225D5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="7F7B7FFC" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外公司处理各类商事合同争议，包括购销合同纠纷、拍卖合同纠纷、租赁合同纠纷、技术服务合同纠纷、广告合同纠纷等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4D580F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2A334253" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理因职业过失引起的违约或侵权纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D48F178" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="41BC61BB" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外企业处理应各类环境污染事件所引起的民事赔偿争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C60B07F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="54DEB124" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家医药行业的中外客户处理与药品研发相关的人身损害赔偿纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8961C8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="3486324E" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外企业处理因反不正当竞争行为引起的民事诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790E6C35" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="124BB24B" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理因国内外仲裁程序所引起的各类争议，包括仲裁协议效力争议、仲裁裁决撤销之诉、国内或国际仲裁裁决在中国的承认或执行程序等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3E1EC9" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="7D0DB0F8" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理涉及疑难复杂问题的法院执行程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B848CF8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="5C4838A4" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户处理与商业经营行为相关的各类行政复议或行政诉讼程序，包括涉及商业贿赂、环境污染、证券市场监管等方面的案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2329FA" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005853C6">
+    <w:p w14:paraId="0670B91C" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>建筑与房地产领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5165C801" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="1E44A8F9" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建设工程领域，代表业主参与了例如上海环球金融中心项目等几十个重大建设工程项目，提供包括工程招投标、建筑工程设计和各类承发包合同的起草与谈判、施工项目管理、工程竣工验收等方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59589E76" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="4A30918A" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建设工程领域，代表总承包商参与了几十个重大建设工程项目，提供全方位法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2936872F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="636284D6" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产项目开发领域，为万科地产、招商地产、天安中国、嘉里地产、上海实业、雅戈尔地产等几十家房地产开发企业的住宅和商业房地产开发项目提供法律服务；为多家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业和国有企业、民营企业的工业投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2A5958" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="04DB445D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产并购领域，为多家房地产企业和海外基金在中国的房地产收购项目（包括住宅、商业不动产及基础设施项目）提供法律服务，并处理相关的项目转让、项目收购或合资纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB83D4B" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="01AD770B" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产租赁领域，代表多家房地产开发企业和外商投资企业提供物业出租或租赁的法律服务，并处理相关诉讼与仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7A1E6B" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="34685099" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在酒店管理领域，为多家酒店管理集团提供项目开发及酒店运营相关的法律服务，并处理与业主间的酒店管理合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BB7E4F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="562A036D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外建筑工程公司处理各类建设工程承发包合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E5CB5F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="1479146F" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国和外资设计公司处理各类建筑工程设计合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B40891" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="3B5B78AE" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国和外资项目管理公司、工程咨询公司处理工程项目管理或咨询合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C12BC80" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="4F5FE13D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司处理与国内承包商之间的建筑工程合同争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265C596F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="41CB835F" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内多家房地产开发企业处理各类商品房买卖合同纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A289F85" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="34B48B39" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内多家房地产开发企业处理各类房地产居间合同纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1531B280" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="500722C8" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名物业管理公司处理各类物业管理合同纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0012140E" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005853C6">
+    <w:p w14:paraId="7DC6B190" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规执法与危机处理领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB22F0D" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="400F15A6" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中外客户，在公共事件应对及危机处理方面提供法律服务，包括涉及环境污染、商业贿赂、海外反腐败调查、合规与行政调查、集体谈判或跨国投资等事宜的案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7541DE22" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="75F677C0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际会计师事务所应对证监会、财政部的有关中介机构未勤勉尽责调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A4B7E3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="183123F5" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际会计师事务所处理某银行出具虚假函件产生的后续纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D45D9F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="675B85D3" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际酒店集团应对一起多个中国执法机关联合进行的网络安全法调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F21E5F3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="4E52B4BF" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型美资金融集团的境内子公司应对证监会的市场操纵调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B31E69" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="11CD4038" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保洁公司应对因疫情管理不善引发的刑事调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7DFE04" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="6E8D27FB" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某装备制造集团应对证监会关于信息披露违规的调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF6DA34" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="530AAE3D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户应对证监会的内幕交易调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2B2EF5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="340FB4AF" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2F95BD" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="427C7568" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学本科及研究生毕业，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F28DF0" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2641B8A3" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E875E14" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="40C76758" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A078DEA" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="60FB4BE0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4846E171" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="1939CFB0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1992年-1995年，北京炼焦化学总厂法律部、外贸部;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48101C49" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="137B1C5F" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1998年-2001年，上海市建纬律师事务所律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D544BF2" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="7853DCE8" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001年-2003年，北京市同达律师事务所上海分所合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422F4F77" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2DC65A6A" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年-2005年，上海市汇衡律师事务所创始合伙人、主任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09871037" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="67F21EEF" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年-至今，上海市方达律师事务所合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53635AE8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="24570E23" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A1AC05" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="7A05CFE8" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FDC1FB" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="72888DF5" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与各级立法机关、政府机关、人民法院或法学研究会组织的课题研究，包括：《民事审判模式改革研究》课题组、《司法改革</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">大陆法系与普通法系司法管理研究》课题组、《建设有中国特色的民事审判制度》课题组、《中国经济迅速市场化过程中政府作用的理论思考》课题组、《完善物业立法研究》课题组、《破产法上董事个人责任研究》课题组和《金融机构破产司法实务问题比较研究》课题组等； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771D551F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="335367FA" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中华人民共和国民事强制执行法》起草小组成员； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACDD829" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="09F00A50" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与《中华人民共和国企业破产法》《中华人民共和国金融稳定法》《上海市房地产抵押办法》《上海市反不正当竞争条例》《上海市优化营商环境条例》《上海市城市更新条例》等立法起草和立法咨询工作； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AD463F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="15FC2D0A" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建筑工程示范文本》起草人之一； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1916A20F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="357DD2FB" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">发表论文数十篇，并多次获得各类奖项； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4D1EC0" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="6049D722" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">定期在各大高校举办讲座和授课，应邀作为主讲嘉宾参加国内外各类学术研讨会和实务论坛。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26092B89" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="471665FB" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为编审委员会副主任，编写《热点聚焦：跨境破产与不良资产处置》，发表于《破产法茶座》，法律出版社，2020年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DA1977" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="363F8B8A" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《跨境破产中若干重要问题的实务操作及建议》，发表于《人民司法》，2020年第25期； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F90BC8" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="0E49FB3A" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与他人合著Towards a More Dynamic Reorganization Market: Reflections on China</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recent Development on Corporate Reorganization，发表于 CEE Article (2020)； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE67CC4" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="23F61500" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Asia-Pacific Restructuring Review, China Chapter，发表于Global Restructuring Review (2019)； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C29D4F5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="573BE169" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Chambers Global Practice Guides - Insolvency, China Chapter，发表于Chambers Insolvency 2019 China (2019); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D0C4F3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="09A43815" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Insolvency and Corporate Reorganization Report 2016，发表于《国际金融法评论（2016）》； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF5A552" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2785BF9D" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《从跨境破产角度看中华环保案》，发表于《第四届企业破产法实务论坛论文集》，2015年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085714CE" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="11BCEB15" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《借贷合同加速到期的破产法检验》，发表于《第四届企业破产法实务论坛论文集》，2015年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CD6D9A" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="2C3D2404" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Insolvency and Corporate Reorganization Report 2015，发表于《国际金融法评论（2015）》； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF2BFD2" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="4FC31036" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter)，发表于《汤森路透（2015）》； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DF43CF" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="418843C3" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《承认与执行境外破产程序的实践困境与解决途径》，发表于《第三届企业破产法实务论坛论文集》2013年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682CB093" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="04135C89" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《德国著作权法对网页的保护》，发表于《信息网络与高新技术法律前沿》，法律出版社，2007年7月第1版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1590CFA7" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="48F403EF" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>撰写《</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>信息网络传播权</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">纠纷的法律思考》，发表于《信息网络与高新技术法律前沿》，中国民主法制出版社，2006年1月第1版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E39E8F" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="630CCD3F" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">撰写《上海市工程咨询服务合同（示范文本）》，发表于《转型期重要法制问题研究》，法律出版社，2005年12月第1版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3939FA" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="612C967B" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《〈建筑法〉第七十九条的立法成就及现实意义》，发表于《中国建筑法实务论坛论文汇编》，1999年版； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1116F3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="625EB96B" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与他人合著《香港特别行政区多边国际经贸条约适用中的具体问题》，发表于《当代法学研究》，1997年第2期； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB62ADE" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="0618B469" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>撰写《再论香港的国际贸易中心地位</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">法律对策及展望》，发表于《当代法学研究》，1996年第1期； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69349930" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="377A65BE" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B786EF" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="5AFBF9D0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市破产管理人协会会长 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DBA275" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="51AA3FA0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人大代表 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62165719" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="462298AA" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人大监察与司法委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6EB451" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="31E03F58" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人民政府法律顾问 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C70E66" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="21594680" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市人民政府行政复议委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036058A5" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="4FD22A2A" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市委统战部法律顾问 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AEC7DD" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="6EF5E348" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市市场监督管理局法律顾问 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD612B7" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="0884614F" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="85"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市法学会破产法研究会副会长 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D939FD3" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="6E8910F0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="86"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中华全国律师协会常务理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C400809" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="6FD57112" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="87"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中华全国律师协会破产清算与并购重组法律专业委员会主任 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558C9352" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="73517E41" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="88"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中华全国律师协会律师发展战略研究委员会副主任 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EAA1C6" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="686BC3A0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="89"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国国际经济贸易仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5DE3CE" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="621ABC06" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="90"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海国际经济贸易仲裁委员会（上海国际仲裁中心）仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF6A4BB" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="021692A0" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="91"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D283BB" w14:textId="77777777" w:rsidR="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="49457F52" w14:textId="77777777" w:rsidR="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4CB53238" w:rsidR="00A46A04" w:rsidRPr="005853C6" w:rsidRDefault="005853C6" w:rsidP="005853C6">
+    <w:p w14:paraId="4F0A196B" w14:textId="4772ED26" w:rsidR="00A46A04" w:rsidRPr="001A1B05" w:rsidRDefault="001A1B05" w:rsidP="001A1B05">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="93"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005853C6">
+      <w:r w:rsidRPr="001A1B05">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">曾任第十一届上海市律师协会会长 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005853C6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001A1B05" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3107,2280 +3107,2280 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001D1094"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF96C2AC"/>
+    <w:nsid w:val="00974FA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F788D77E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01CD3EAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3632A1DC"/>
+    <w:nsid w:val="0AA62B21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="597A22D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DB4C96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="224E5890"/>
+    <w:nsid w:val="0AA6331C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71E60812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="041D6E83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08F888A4"/>
+    <w:nsid w:val="0DB76953"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75302C9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="053F770D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DA03B26"/>
+    <w:nsid w:val="0FC64C97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0008938C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08722C15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFA864EC"/>
+    <w:nsid w:val="12E63E0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E94BF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEA3394"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE145BC2"/>
+    <w:nsid w:val="142C059D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF38B448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA842E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD529FEE"/>
+    <w:nsid w:val="185C2BA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D4ECAC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB51D75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81369892"/>
+    <w:nsid w:val="1B4C7C22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="177C3A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EA33F75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="711E018A"/>
+    <w:nsid w:val="1CC0325E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0728D39E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7D59CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD56087E"/>
+    <w:nsid w:val="1D8D5E41"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BC24048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B521EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA96C6EA"/>
+    <w:nsid w:val="1E4A3A21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8004BD46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D70A27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26502810"/>
+    <w:nsid w:val="1FD0225C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A642B012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A024EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCA6C9E6"/>
+    <w:nsid w:val="22537218"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="061E1DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13EF7020"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="408A48B6"/>
+    <w:nsid w:val="22857B90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69AED4E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F40B32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10C25FD0"/>
+    <w:nsid w:val="22D036BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC2AF792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16125947"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6A87BA0"/>
+    <w:nsid w:val="23523534"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2347F48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167B191A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01A8E028"/>
+    <w:nsid w:val="237B510D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0106F50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="186B6904"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17C67E82"/>
+    <w:nsid w:val="24591642"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA1E3C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19AC1F39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4642B4E4"/>
+    <w:nsid w:val="255A2F42"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFCA7856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D8233F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB1CC758"/>
+    <w:nsid w:val="26536FA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85F6ADA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE426A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9738EB66"/>
+    <w:nsid w:val="276218EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1361332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20631E12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC900382"/>
+    <w:nsid w:val="288E004C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E05CB37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207B5771"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39EC6DA4"/>
+    <w:nsid w:val="2B3F5350"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0709304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208F581D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F75E6FF4"/>
+    <w:nsid w:val="2C5D35CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4AA8AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22EA2175"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA9EFFBE"/>
+    <w:nsid w:val="30376DDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC78A5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25206532"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B456C492"/>
+    <w:nsid w:val="30AD0B4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="146861E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258C1D31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00449D4A"/>
+    <w:nsid w:val="316D667E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32EABAA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27313633"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE9EB80C"/>
+    <w:nsid w:val="31A67587"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B80C3FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27732E96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="913AC7DE"/>
+    <w:nsid w:val="32EF3D09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="281E5FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27EE17FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E70DDFA"/>
+    <w:nsid w:val="337A16D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F364ED3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288D5586"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77F0BAB0"/>
+    <w:nsid w:val="34E85A7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BACE1C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294F6E7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="745ED08A"/>
+    <w:nsid w:val="373534DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="268C38A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BAB7C02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A6AA542"/>
+    <w:nsid w:val="386709B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69AE9A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BED576F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1512C3C2"/>
+    <w:nsid w:val="38C52EEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E00EFB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB960AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02AAB6E2"/>
+    <w:nsid w:val="3BEE5C3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="546C4510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E163B37"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAC6DB92"/>
+    <w:nsid w:val="3D0353D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="704EBB0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31F139F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F620568"/>
+    <w:nsid w:val="3E1C673E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EE23E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32C55A71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B69879F8"/>
+    <w:nsid w:val="3F171042"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68840BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34666646"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D974BB20"/>
+    <w:nsid w:val="40C92BD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DDED4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3490280F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA868878"/>
+    <w:nsid w:val="41301E19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C0C3126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="357A43E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0FEF436"/>
+    <w:nsid w:val="41C847FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36722514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35BF1DAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E76A7DA"/>
+    <w:nsid w:val="431E1A84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="233CF67C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E1316F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A314DB14"/>
+    <w:nsid w:val="4408173A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D68A24AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F95F69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F7CDC56"/>
+    <w:nsid w:val="46340B2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC883404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361C15F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F418FDCE"/>
+    <w:nsid w:val="4701261B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BE49E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AE18E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9424CB46"/>
+    <w:nsid w:val="48F22C70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2386008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F12A3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05C01810"/>
+    <w:nsid w:val="497131FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="326268CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="391A4CBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="259E98E0"/>
+    <w:nsid w:val="4AC366BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33F46CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39BE7010"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A488278"/>
+    <w:nsid w:val="4BC17058"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E007A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C5F3D5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAACF542"/>
+    <w:nsid w:val="4C8C493D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46BCED2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4B57AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCF85BDE"/>
+    <w:nsid w:val="4E50082A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A12AF02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F752C79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0987176"/>
+    <w:nsid w:val="4F8C7543"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EEEDA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40037771"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5D65738"/>
+    <w:nsid w:val="4FA95202"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA9C9550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418C59EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80A4B454"/>
+    <w:nsid w:val="524016E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCD4543E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435F4B3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61824E9E"/>
+    <w:nsid w:val="526774E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DB67562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B90210"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F57AF2CE"/>
+    <w:nsid w:val="54296C09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABD0B70E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="485C3EBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CF2EAC8"/>
+    <w:nsid w:val="5A1B1078"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA0E263C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A54444B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9AC9BF0"/>
+    <w:nsid w:val="5A9B32E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E00EFB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E820F7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D3E212A"/>
+    <w:nsid w:val="5B8A0A80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCDEDC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F221D3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="416A1306"/>
+    <w:nsid w:val="5FA9148F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAAEF060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F89742F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF0A0FA6"/>
+    <w:nsid w:val="60D63EE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C11E41A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="519F09F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A704AE5A"/>
+    <w:nsid w:val="61EE4011"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1948EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D73A75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E68C3DB6"/>
+    <w:nsid w:val="627B576F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A86CB6E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57EE059A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="525AA86A"/>
+    <w:nsid w:val="63E5106C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D0479AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581A2822"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DB0CE6E"/>
+    <w:nsid w:val="64804CBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="984E5E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583D634C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92566020"/>
+    <w:nsid w:val="657F042C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D22B35E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587537FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="221C1120"/>
+    <w:nsid w:val="659A1071"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE48CA46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58D7667C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67E89FC8"/>
+    <w:nsid w:val="65D13F4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60DE803A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58EB67EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A6091FC"/>
+    <w:nsid w:val="65E13DA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13A89818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CDC38AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74E84D28"/>
+    <w:nsid w:val="66650D4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A50E392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D751653"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DB2610A"/>
+    <w:nsid w:val="667324FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19AA0666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F284BC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1952E3E4"/>
+    <w:nsid w:val="667738D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87DC6420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60597C59"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="022A5906"/>
+    <w:nsid w:val="66B9022F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D3C243A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="621805C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42C6FFB6"/>
+    <w:nsid w:val="66F46766"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61C63DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="626C0938"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2FEE510"/>
+    <w:nsid w:val="6885130C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B7026B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62FB7E65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="966C32EE"/>
+    <w:nsid w:val="69B75C86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="678CEDF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645E3419"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4505A30"/>
+    <w:nsid w:val="6A8C5172"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB648C0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67B31A2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59C2DE04"/>
+    <w:nsid w:val="6B560A00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F97E1FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E50A78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD545A2A"/>
+    <w:nsid w:val="6D040DF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60807924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DDA1573"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="065C6D6C"/>
+    <w:nsid w:val="6E3B21B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99CCD5CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E075390"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCA6C9E6"/>
+    <w:nsid w:val="707A3BDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC6C4970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC376E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3798313A"/>
+    <w:nsid w:val="73073448"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F404610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71227620"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAA0E270"/>
+    <w:nsid w:val="73C100C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="418AD9A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="723B2057"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7001B44"/>
+    <w:nsid w:val="74553FDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83DE845C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72543F05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2201138"/>
+    <w:nsid w:val="74B359B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E592D61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72BC6BBE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F82BDDC"/>
+    <w:nsid w:val="74ED759E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95460B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72FF6B4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B942C1DA"/>
+    <w:nsid w:val="772B1080"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A148450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73BA72C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD224FEA"/>
+    <w:nsid w:val="78996AA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79C4F642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77252728"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09B0EC16"/>
+    <w:nsid w:val="78A05ECD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40847E0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="778F7693"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DCC0178"/>
+    <w:nsid w:val="78B454C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B46E60D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789D74EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89761D30"/>
+    <w:nsid w:val="79917CBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FCA04D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1D62EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56C64540"/>
+    <w:nsid w:val="7D981287"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F64EB770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="6">
-[...32 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="91"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="28">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="32">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="82"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="46">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="71">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="48">
-[...70 lines deleted...]
-  </w:num>
   <w:num w:numId="72">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="73">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="74">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="75">
-    <w:abstractNumId w:val="87"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="76">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="77">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="78">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="79">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="80">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="81">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="82">
-    <w:abstractNumId w:val="90"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="83">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="84">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="85">
     <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="86">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="87">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="88">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="89">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="90">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="91">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="92">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="93">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="93"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5394,87 +5394,87 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
+    <w:rsid w:val="001A1B05"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="005853C6"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -6615,61 +6615,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005853C6"/>
+    <w:rsid w:val="001A1B05"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005853C6"/>
+    <w:rsid w:val="001A1B05"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6955,60 +6955,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE1AE0B1-CF60-41F8-A83E-E5D8E243567D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAC5361D-EE4C-4E61-A609-571303BF5B35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>709</Words>
   <Characters>4047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>