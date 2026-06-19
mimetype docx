--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4B8FCD25" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5FC26CD0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006C10AC">
+            <w:r w:rsidRPr="009160FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙海萍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="66BDD7AF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+          <w:p w14:paraId="706EB16B" w14:textId="40D557A8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006C10AC">
+            <w:r w:rsidRPr="009160FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1C084D36" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+          <w:p w14:paraId="6199424A" w14:textId="539097AE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006C10AC">
+            <w:r w:rsidRPr="009160FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0586D508" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D17CB45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006C10AC">
+            <w:r w:rsidRPr="009160FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="64289DE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006C10AC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1879A472" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="053E2FB0" wp14:editId="3EA11412">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DA67312" wp14:editId="6EFD883A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="20A7412A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006C10AC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="44DE06D5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006C10AC">
+            <w:r w:rsidRPr="009160FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙海萍律师专长投资并购、公司业务及合规业务，尤其在中日之间的直接投资、跨境并购、公司重组、解散清算、合规及一般公司法律事务方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCC2D2F" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="74B943F8" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1671 +438,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F71841B" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="3A5AB1F6" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FC33BE" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C10AC">
+    <w:p w14:paraId="3461323E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外商投资、跨境并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26415E79" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="37BDB002" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某化工企业为其收购境内某化工企业提供法务服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2523DE60" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="489E7A52" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT公司为其投资中国AI企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0FEBC7" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="2BE160B2" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过股权转让及认缴增资的形式向中国某道路交通运输车辆生产制造企业出资项目，主要负责投资协议、合资合同的起草与谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1F07AD" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="71CCB397" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国合资项目的投资架构调整提供全程法律服务，包括既有合资公司的股权转让、新设合资公司并进行经营者集中申报、合资公司运营涉及的长期租赁及管理协议的起草和谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9C4036" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="432B7F05" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式参与中国某国有专业公司混合所有制改革项目，包括主要参与投资协议、合资合同等交易文件的起草与谈判、参与协调和处理产权交易所挂牌手续等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687E13F9" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="3216CA60" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式投资中国山东省某兽药生产企业提供法律服务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D72A5C4" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="4479A999" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名饮料企业通过认缴增资的形式投资某食品企业在中国境内的速食品生产销售及便利店业务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BD32A3" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="28366F9D" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名制造企业通过取得新加坡上市公司股份的形式收购该上市公司在中国的药品生产及销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027408C2" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="78B96412" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名商社通过股份转让及认缴增资的形式向中国某兽药企业出资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14971ED2" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6873F9A6" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某教育集团通过取得中国境外持股公司股份的形式收购该公司在中国的教育培训业务（该项目最终未实施）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1406EF61" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="159F067A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过资产转让、认缴增资等一系列交易收购某时尚品牌在中国的销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2590D8E7" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="1F485A79" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过认缴增资的形式投资中国境内塑料制品生产企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678DF2AE" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="43972D17" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名游戏开发公司通过认缴增资的形式出资中国某网页游戏及手机游戏开发公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E81F9E" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="4B22A50F" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名房地产开发公司通过认缴中国境外持股公司增资的形式投资中国长春住宅开发项目及购物中心项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A195611" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="4D1134B3" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国境内某投资机构投资日本虚拟货币交易所</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52631992" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="3B3F3F54" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名有色金属生产企业为其转让中国合资公司股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBC0580" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="3ADAFFEB" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多日本知名企业为其在中国的合资、合作、独资企业设立、重组、解散清算等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69236C7D" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="7DB3EB95" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本三大航运公司处理其在中国的业务统合涉及的法律问题，包括新设中外合资公司、申请业务资质、多家分公司新设与注销、业务及人员转移等具体工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C07DC68" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="22361B89" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名证券公司为其在中国设立其控股的合资证券公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C24C9D0" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="7759675A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其在北京设立包装行业合资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69324697" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="3E2E1BCA" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社处理其在中国的多家中日合资公司的股权转让、增资、重组等相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F71A663" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="7C44928B" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名音像制品及电子产品生产企业为其在中国与某国有企业设立合资公司事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EF5F15" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="7ED8A2BC" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某娱乐内容企业为其在中国设立合资公司、并进行一系列业务转让和重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F36657" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6D7C1419" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电信企业为其在中国设立从事通讯产品制造与销售的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DED9D1" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="172031B6" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电气生产企业为其在中国设立从事保健产品生产企业的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB0BFA1" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="24782F68" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其与上海某商业地产运营公司新设合资公司提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709CC0A" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6D49F7EB" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国新设合资房地产开发企业以及合资公司从事房地产开发及运营所涉及问题提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F485E0C" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="71740078" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名教育集团为其与中国某知名出版社新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CCD93C" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="1AFBB119" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名化工企业为其在中国新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E9CB34" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="0CC3F1A0" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名女性及婴儿护理用品企业，为其与某中国包装材料公司新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044614C5" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C10AC">
+    <w:p w14:paraId="3D177E58" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25020556" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="2961B0CB" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名汽车行业企业处理内部舞弊行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DCDA72" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="69E0BA1C" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名电信企业处理其中国境内子公司的内部职务侵占行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63212227" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="26051FE3" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本生产型企业处理工商部门对其发起的违反中国反商业贿赂相关法律的调查，并加强其合规政策制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D26D7AF" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6C15A74B" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业对其上海子公司员工的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1661A512" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="64E4459A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某化学行业企业对其在上海的子公司进行内部反舞弊、合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2A2FEE" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="5E6062CD" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某金属行业企业对其江苏子公司财务人员的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032BE7EE" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="74DBA03A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某电子行业企业对其在中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C30A18B" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="37AF1162" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某印刷行业企业对其在上海、深圳等地区的多家境内子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D38A284" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="76AA874C" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某汽车零部件生产型企业对其在上海、天津、广东地区的中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51688EC3" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="31498DBD" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某生产型企业处理反垄断执法部门对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247D260B" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6BD04220" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某知名企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FFAE54" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6DDF5852" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某服务行业企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2631DB" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="4F75A71F" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某食品生产企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B1B087" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="4D8BE35E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业中国子公司应对华南地区海关对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B3E9D5" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="32B4A54E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某日本零售行业企业建设网络安全、数据合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A006942" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="7F5D0E07" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家日本企业提供网络安全、个人信息保护方面的合规建议，协助其修改个人信息保护、网络安全相关制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8E6280" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="753C7175" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助数十家日本企业办理合规培训、提供合规咨询、完善合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B2D908" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="421270A4" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401C21D2" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="52C20D6A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116BC493" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="2D5C5460" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东京大学，国际经济法方向硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23264EB1" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="46BDD4B4" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36594D48" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6A0EAF73" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D37A78" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="68CDF3FE" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8724B8" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="60B6CFFD" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年作为合伙人加入方达律师事务所。在此之前，她曾在中国知名律师事务所的日本业务团队、美国律师事务所的日本业务团队以及日本四大律师事务所之一森</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:eastAsia="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>滨田松本律师事务所累计工作十余年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5E555D" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="63526A33" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F07BE7" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="51D7CA8A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F56B53D" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="191C8935" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国经济六法》，日本国际贸易促进协会，共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8D4CED" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="5EF6AC5E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国商务法必携》，日本贸易振兴机构（JETRO），共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A90769" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="473E155C" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《在华投资新型态-外商投资合伙》，共同编著，NBL NO.921 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1E025E" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="08612713" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资合伙企业相关规定》，共同编著，载《国际商事法务》2010年4月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0C46B7" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="109FA6F4" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于外债登记新规公布》，载《国际商事法务》2013年7月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E264FF8" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6B149219" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国法专栏月刊连载，载《China Concierge》2013年7月-2014年6月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC7265A" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="6DB604D3" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于中国（上海）自由贸易试验区》，载《国际商事法务》2013年11月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773802C8" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="2A4FE666" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资企业的外汇资本金结汇改革的试验运用》，载《国际商事法务》2014年10月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E85148" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="44F13504" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国个人信息保护规制的强化及其对策》（共同著作）（国际商事法务、2018年2月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC173EB" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="5F9E850D" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业贿赂规制的修订》（共同著作）（国际商事法务、2018年6月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505B7A9D" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="50215D4B" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中华人民共和国新民事诉讼法司法解释实务解说（上下）》（共著）HSJ株式会社2018年6月、2018年7月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0687F92C" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="72907D65" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对虚假宣传规制的修订》（共同著作）（国际商事法务、2018年8月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1C6567" w14:textId="77777777" w:rsidR="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="7C00C330" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业秘密相关规制的修订》（共同著作）（国际商事法务、2018年10月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5007ED19" w:rsidR="00A46A04" w:rsidRPr="006C10AC" w:rsidRDefault="006C10AC" w:rsidP="006C10AC">
+    <w:p w14:paraId="4F0A196B" w14:textId="59CA3354" w:rsidR="00A46A04" w:rsidRPr="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C10AC">
+      <w:r w:rsidRPr="009160FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国民事执行财产调查和执行措施相关新对策》（共同著作）（国际商事法务、2018年11月号） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006C10AC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009160FF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2315,1608 +2315,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003105B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C5C5D10"/>
+    <w:nsid w:val="00002C25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA3A465A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007A74B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1240A1F6"/>
+    <w:nsid w:val="01316CB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90081F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02400FA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD1CA02E"/>
+    <w:nsid w:val="02081CAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="188C1158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="056B7C82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2446628"/>
+    <w:nsid w:val="02287437"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA5262AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069118E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97B6A08A"/>
+    <w:nsid w:val="0B224602"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8527E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0698169B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="010215C4"/>
+    <w:nsid w:val="0BFB5410"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18608C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09687ADB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="892846AE"/>
+    <w:nsid w:val="0E4E7D03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7C899DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A191824"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E4EDDA0"/>
+    <w:nsid w:val="0F5E32DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7349090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABC092E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF088608"/>
+    <w:nsid w:val="13C10238"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7826B8E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9D1992"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DACF838"/>
+    <w:nsid w:val="152278D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3D8373C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF36CAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51B8724E"/>
+    <w:nsid w:val="179858C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C19C1B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFF068B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F352101C"/>
+    <w:nsid w:val="17B35E98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35C059EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10DC716B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50F06420"/>
+    <w:nsid w:val="1AB13596"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB363330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E82210"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4AE9998"/>
+    <w:nsid w:val="1D503797"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="434406A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D17CE6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17847FD4"/>
+    <w:nsid w:val="1FCC7AB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A26B7C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="147F0F77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D1CBC6E"/>
+    <w:nsid w:val="216F5811"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E3AD838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155F0421"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="955679F2"/>
+    <w:nsid w:val="25684E11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6B269A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188F65D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60C4C2BC"/>
+    <w:nsid w:val="25833CF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F38C0B0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A014C24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEF21CCA"/>
+    <w:nsid w:val="26F67276"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C6AC4BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FEE2CD0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE909AFA"/>
+    <w:nsid w:val="27CC6DD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="967EF082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2356440A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6AA0D4C0"/>
+    <w:nsid w:val="28AB6093"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F60D3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25AC705B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86A0388E"/>
+    <w:nsid w:val="28E228EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8212546A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27755EED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0100D6E2"/>
+    <w:nsid w:val="2A3B4A88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BBADD4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A355B1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C61A8B04"/>
+    <w:nsid w:val="2CBB4E1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E45EACBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA16A12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4429958"/>
+    <w:nsid w:val="2D6F3EED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D980A2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA5410E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D4C42BC"/>
+    <w:nsid w:val="2FEF1115"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CE86192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33376F86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B63CD030"/>
+    <w:nsid w:val="328E2D2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA7C7ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A91682"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3BC3B64"/>
+    <w:nsid w:val="3BDC2443"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="906AD818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C10305"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4D2EC38"/>
+    <w:nsid w:val="3F597EF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70920C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36662095"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFCE7EBC"/>
+    <w:nsid w:val="43182CB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF447930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="368954DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D12B884"/>
+    <w:nsid w:val="44937FDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5704AD5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C2336D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E764054"/>
+    <w:nsid w:val="47332689"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1E49EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="395A6F8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77F2E55A"/>
+    <w:nsid w:val="4755436A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F48E9C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D565DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D84A2110"/>
+    <w:nsid w:val="48360DC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4CEE53E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ABF5EB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A0E0DFC"/>
+    <w:nsid w:val="4D283C90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A28073A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6A69DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3940C18"/>
+    <w:nsid w:val="4E7E74EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8014049E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40123128"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4710C396"/>
+    <w:nsid w:val="4EAC608D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1110CF10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43025809"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BB07D88"/>
+    <w:nsid w:val="50EC2B87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AF25672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47582FDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E764DA4"/>
+    <w:nsid w:val="51351966"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F764606C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3E042A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82C2DBF4"/>
+    <w:nsid w:val="53D67922"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7F0B27C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CAB7007"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19A66CD2"/>
+    <w:nsid w:val="5482554D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF4A06D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DEA41E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE081DE2"/>
+    <w:nsid w:val="54E478D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98A6A7C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EEE58BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B63CD030"/>
+    <w:nsid w:val="581F7008"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22C06534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="510E5FAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="036CAE5E"/>
+    <w:nsid w:val="5D111119"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4EEEEF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522D3E8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5EA2296"/>
+    <w:nsid w:val="5DA07A72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE340CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B92DC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57DC024A"/>
+    <w:nsid w:val="5DD449BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5F6B678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579A091B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31749158"/>
+    <w:nsid w:val="5E037444"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2508B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58580115"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CF8A32C"/>
+    <w:nsid w:val="6063070A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30046788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A443C17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AECA02E6"/>
+    <w:nsid w:val="61013C88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3034A670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C142A09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87B0FA28"/>
+    <w:nsid w:val="626F0711"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A73AF5EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F272FCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CE695C8"/>
+    <w:nsid w:val="627616A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73C6D21E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E30A2D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65C6D00C"/>
+    <w:nsid w:val="652921D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3302268E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F17B8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="420889C6"/>
+    <w:nsid w:val="66A8045D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DFA9AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB4217A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E66EE7E"/>
+    <w:nsid w:val="6C92618D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDAE6984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD05A39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E505448"/>
+    <w:nsid w:val="6DE23AB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5D8C3F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAE1AAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57D2A9FE"/>
+    <w:nsid w:val="6E2B40DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DB24776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D3C5F50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99F27F50"/>
+    <w:nsid w:val="70A963B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A3E1D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B444BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35F2D370"/>
+    <w:nsid w:val="7477592D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B77C7EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71D00052"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B581ECA"/>
+    <w:nsid w:val="75E65558"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="254C3B3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="742F0468"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59EC42F2"/>
+    <w:nsid w:val="768F183A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="386E2634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76EB7731"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F663DF2"/>
+    <w:nsid w:val="770F3A71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B72722C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F60B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="801ADA44"/>
+    <w:nsid w:val="787A2B46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="835AA000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77B82F54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1722E60C"/>
+    <w:nsid w:val="7B467848"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6789DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4D58CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13782710"/>
+    <w:nsid w:val="7E8E6F07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A3E1D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FF06912"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1346842"/>
+    <w:nsid w:val="7E926AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9E64822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="57"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="27">
-[...2 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29">
-[...2 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="32">
-[...38 lines deleted...]
-  <w:num w:numId="45">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="56"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3977,80 +3977,80 @@
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006C10AC"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
+    <w:rsid w:val="009160FF"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
@@ -5151,61 +5151,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C10AC"/>
+    <w:rsid w:val="009160FF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C10AC"/>
+    <w:rsid w:val="009160FF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5491,51 +5491,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A83BB7EB-6B8F-4003-82D1-71BED1C8BCF6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88CBD65E-796F-46E6-9752-30AABD74EE9F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>434</Words>
   <Characters>2474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>