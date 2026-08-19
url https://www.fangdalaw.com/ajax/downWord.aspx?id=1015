--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5FC26CD0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="13530B26" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009160FF">
+            <w:r w:rsidRPr="002F161F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙海萍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="40D557A8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+          <w:p w14:paraId="706EB16B" w14:textId="73DF7B0E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009160FF">
+            <w:r w:rsidRPr="002F161F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="539097AE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+          <w:p w14:paraId="6199424A" w14:textId="5F80C883" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009160FF">
+            <w:r w:rsidRPr="002F161F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6D17CB45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+          <w:p w14:paraId="4F910ACA" w14:textId="6A993050" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009160FF">
+            <w:r w:rsidRPr="002F161F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1879A472" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="21C8BFA0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DA67312" wp14:editId="6EFD883A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D6C30F9" wp14:editId="73E40A02">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="44DE06D5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009160FF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="11DF6E64" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009160FF">
+            <w:r w:rsidRPr="002F161F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙海萍律师专长投资并购、公司业务及合规业务，尤其在中日之间的直接投资、跨境并购、公司重组、解散清算、合规及一般公司法律事务方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B943F8" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3550EDF0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1671 +438,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5AB1F6" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="714440BE" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3461323E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009160FF">
+    <w:p w14:paraId="7FC14EA9" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外商投资、跨境并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BDB002" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="1AC4DCA9" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某化工企业为其收购境内某化工企业提供法务服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489E7A52" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="02657F2B" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名</w:t>
       </w:r>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT公司为其投资中国AI企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE160B2" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="168DDB98" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过股权转让及认缴增资的形式向中国某道路交通运输车辆生产制造企业出资项目，主要负责投资协议、合资合同的起草与谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CCB397" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="1C67D097" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国合资项目的投资架构调整提供全程法律服务，包括既有合资公司的股权转让、新设合资公司并进行经营者集中申报、合资公司运营涉及的长期租赁及管理协议的起草和谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432B7F05" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="1983A700" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式参与中国某国有专业公司混合所有制改革项目，包括主要参与投资协议、合资合同等交易文件的起草与谈判、参与协调和处理产权交易所挂牌手续等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3216CA60" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="5124F63D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式投资中国山东省某兽药生产企业提供法律服务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4479A999" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="4E515389" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名饮料企业通过认缴增资的形式投资某食品企业在中国境内的速食品生产销售及便利店业务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28366F9D" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="563B40D7" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名制造企业通过取得新加坡上市公司股份的形式收购该上市公司在中国的药品生产及销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B96412" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="610DA1DF" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名商社通过股份转让及认缴增资的形式向中国某兽药企业出资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6873F9A6" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="28183E14" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某教育集团通过取得中国境外持股公司股份的形式收购该公司在中国的教育培训业务（该项目最终未实施）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159F067A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="0D69CF61" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过资产转让、认缴增资等一系列交易收购某时尚品牌在中国的销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F485A79" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="6EE3F108" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过认缴增资的形式投资中国境内塑料制品生产企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43972D17" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="4F070FD7" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名游戏开发公司通过认缴增资的形式出资中国某网页游戏及手机游戏开发公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B22A50F" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="1A390162" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名房地产开发公司通过认缴中国境外持股公司增资的形式投资中国长春住宅开发项目及购物中心项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1134B3" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="50C769EC" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国境内某投资机构投资日本虚拟货币交易所</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3F3F54" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2901C6C6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名有色金属生产企业为其转让中国合资公司股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADAFFEB" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2AEDA2CC" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多日本知名企业为其在中国的合资、合作、独资企业设立、重组、解散清算等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB3EB95" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="0B841DD9" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本三大航运公司处理其在中国的业务统合涉及的法律问题，包括新设中外合资公司、申请业务资质、多家分公司新设与注销、业务及人员转移等具体工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22361B89" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="6880017B" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名证券公司为其在中国设立其控股的合资证券公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7759675A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="1A4003FD" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其在北京设立包装行业合资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2E1BCA" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="0AADA4FD" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社处理其在中国的多家中日合资公司的股权转让、增资、重组等相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C44928B" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="5DC8D5C1" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名音像制品及电子产品生产企业为其在中国与某国有企业设立合资公司事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED8A2BC" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="0A02BE11" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某娱乐内容企业为其在中国设立合资公司、并进行一系列业务转让和重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7C1419" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="4A7E8768" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电信企业为其在中国设立从事通讯产品制造与销售的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172031B6" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="533F73F2" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电气生产企业为其在中国设立从事保健产品生产企业的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24782F68" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="6144FF4F" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其与上海某商业地产运营公司新设合资公司提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D49F7EB" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="399A85DB" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国新设合资房地产开发企业以及合资公司从事房地产开发及运营所涉及问题提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71740078" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="701F0C0B" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名教育集团为其与中国某知名出版社新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFBB119" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="4AB07F0A" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名化工企业为其在中国新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC3F1A0" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="34DE89D6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名女性及婴儿护理用品企业，为其与某中国包装材料公司新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D177E58" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009160FF">
+    <w:p w14:paraId="3DD4A313" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2961B0CB" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="63514CB0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名汽车行业企业处理内部舞弊行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E0BA1C" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2572DC2D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名电信企业处理其中国境内子公司的内部职务侵占行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26051FE3" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="47DF5463" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本生产型企业处理工商部门对其发起的违反中国反商业贿赂相关法律的调查，并加强其合规政策制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C15A74B" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="324F76BF" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业对其上海子公司员工的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E4459A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="58DF54F8" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某化学行业企业对其在上海的子公司进行内部反舞弊、合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6062CD" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2179FEE6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某金属行业企业对其江苏子公司财务人员的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DBA03A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="4FAB8DDA" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某电子行业企业对其在中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AF1162" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="52C82D26" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某印刷行业企业对其在上海、深圳等地区的多家境内子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AA874C" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="5D816945" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某汽车零部件生产型企业对其在上海、天津、广东地区的中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31498DBD" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2513AF26" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某生产型企业处理反垄断执法部门对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD04220" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2E2D58E3" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某知名企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDF5852" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="527CDB25" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某服务行业企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F75A71F" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="272256B6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某食品生产企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8BE35E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="396EBA4F" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业中国子公司应对华南地区海关对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B4A54E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="6C8057D0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某日本零售行业企业建设网络安全、数据合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5D0E07" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="59C279C8" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家日本企业提供网络安全、个人信息保护方面的合规建议，协助其修改个人信息保护、网络安全相关制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753C7175" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="313D1D5C" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助数十家日本企业办理合规培训、提供合规咨询、完善合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421270A4" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="70451143" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C20D6A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="28E37E2F" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5C5460" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="51B1E098" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东京大学，国际经济法方向硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BDD4B4" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="763183D0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0EAF73" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="48389D44" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CDF3FE" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="233BCC1D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B6CFFD" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="79719741" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年作为合伙人加入方达律师事务所。在此之前，她曾在中国知名律师事务所的日本业务团队、美国律师事务所的日本业务团队以及日本四大律师事务所之一森</w:t>
       </w:r>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:eastAsia="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>滨田松本律师事务所累计工作十余年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63526A33" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="4E4BA4D3" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D7CA8A" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="32111056" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191C8935" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="38F546B2" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国经济六法》，日本国际贸易促进协会，共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF6AC5E" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="30BA2886" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国商务法必携》，日本贸易振兴机构（JETRO），共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473E155C" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="7CC8211D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《在华投资新型态-外商投资合伙》，共同编著，NBL NO.921 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08612713" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2D318789" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资合伙企业相关规定》，共同编著，载《国际商事法务》2010年4月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109FA6F4" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="44D4D682" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于外债登记新规公布》，载《国际商事法务》2013年7月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B149219" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="691076B8" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国法专栏月刊连载，载《China Concierge》2013年7月-2014年6月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB604D3" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="73366450" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于中国（上海）自由贸易试验区》，载《国际商事法务》2013年11月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4FE666" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="40752070" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资企业的外汇资本金结汇改革的试验运用》，载《国际商事法务》2014年10月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F13504" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="7E0AACC1" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国个人信息保护规制的强化及其对策》（共同著作）（国际商事法务、2018年2月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9E850D" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="2E675157" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业贿赂规制的修订》（共同著作）（国际商事法务、2018年6月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50215D4B" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="34665381" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中华人民共和国新民事诉讼法司法解释实务解说（上下）》（共著）HSJ株式会社2018年6月、2018年7月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72907D65" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="7DD22C78" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对虚假宣传规制的修订》（共同著作）（国际商事法务、2018年8月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C00C330" w14:textId="77777777" w:rsidR="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="313AEC8E" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业秘密相关规制的修订》（共同著作）（国际商事法务、2018年10月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="59CA3354" w:rsidR="00A46A04" w:rsidRPr="009160FF" w:rsidRDefault="009160FF" w:rsidP="009160FF">
+    <w:p w14:paraId="4F0A196B" w14:textId="412DC430" w:rsidR="00A46A04" w:rsidRPr="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009160FF">
+      <w:r w:rsidRPr="002F161F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国民事执行财产调查和执行措施相关新对策》（共同著作）（国际商事法务、2018年11月号） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009160FF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002F161F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2315,1608 +2315,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00002C25"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA3A465A"/>
+    <w:nsid w:val="004452BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5ABEB3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01316CB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90081F9C"/>
+    <w:nsid w:val="015F4CC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CD87840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02081CAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="188C1158"/>
+    <w:nsid w:val="02343E2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F51CB6DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02287437"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA5262AC"/>
+    <w:nsid w:val="02651761"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E092F022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B224602"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8527E0E"/>
+    <w:nsid w:val="03EA4A24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DABE6760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BFB5410"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18608C48"/>
+    <w:nsid w:val="06D7124E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3FE7956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4E7D03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7C899DA"/>
+    <w:nsid w:val="07D3532F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="630AD162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F5E32DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7349090"/>
+    <w:nsid w:val="08611061"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D40A30F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C10238"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7826B8E8"/>
+    <w:nsid w:val="08C81F57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7BED288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="152278D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3D8373C"/>
+    <w:nsid w:val="0AB45E8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C46E58AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179858C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C19C1B82"/>
+    <w:nsid w:val="129F7EF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9141804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B35E98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35C059EA"/>
+    <w:nsid w:val="14FB2739"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6EE8162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AB13596"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB363330"/>
+    <w:nsid w:val="19A8785B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="088888C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D503797"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="434406A6"/>
+    <w:nsid w:val="1BCB6708"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96DE64CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FCC7AB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A26B7C2"/>
+    <w:nsid w:val="1E597B65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40684F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216F5811"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E3AD838"/>
+    <w:nsid w:val="1F775B75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1F6DCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25684E11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6B269A6"/>
+    <w:nsid w:val="1FC451BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2548356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25833CF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F38C0B0A"/>
+    <w:nsid w:val="258B7B1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D0E0D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F67276"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C6AC4BA"/>
+    <w:nsid w:val="2A9D0F7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="926840A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27CC6DD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="967EF082"/>
+    <w:nsid w:val="2B0403FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC88F48A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28AB6093"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F60D3EA"/>
+    <w:nsid w:val="2D322594"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60308724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28E228EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8212546A"/>
+    <w:nsid w:val="2DB24FCE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36C0B882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A3B4A88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BBADD4E"/>
+    <w:nsid w:val="2ED30CBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23CC9E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CBB4E1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E45EACBA"/>
+    <w:nsid w:val="31D33482"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="195C5850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6F3EED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D980A2E6"/>
+    <w:nsid w:val="33917B13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41B084D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FEF1115"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CE86192"/>
+    <w:nsid w:val="33A4500B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A5E0BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="328E2D2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA7C7ABA"/>
+    <w:nsid w:val="34A83F48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D06F630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDC2443"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="906AD818"/>
+    <w:nsid w:val="35C175AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC4C12F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F597EF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70920C4C"/>
+    <w:nsid w:val="3979171A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3DC98C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43182CB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF447930"/>
+    <w:nsid w:val="3B3C24ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8283970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44937FDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5704AD5C"/>
+    <w:nsid w:val="3D873740"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="005AFF60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47332689"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1E49EEE"/>
+    <w:nsid w:val="3D952CED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17881D1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4755436A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F48E9C8A"/>
+    <w:nsid w:val="41D4277B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C707DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48360DC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4CEE53E"/>
+    <w:nsid w:val="42127353"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="170A47E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D283C90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A28073A"/>
+    <w:nsid w:val="489E1B5B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80FA6B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7E74EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8014049E"/>
+    <w:nsid w:val="4AA971D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE0EF69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EAC608D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1110CF10"/>
+    <w:nsid w:val="52EE3ED0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD1E0770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50EC2B87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AF25672"/>
+    <w:nsid w:val="53E37600"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DEC8B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51351966"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F764606C"/>
+    <w:nsid w:val="555035BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55DC678C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D67922"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7F0B27C"/>
+    <w:nsid w:val="55FC59BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="076C0748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5482554D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF4A06D2"/>
+    <w:nsid w:val="5CC07006"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49209D76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54E478D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98A6A7C0"/>
+    <w:nsid w:val="5F046FFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5874F598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581F7008"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22C06534"/>
+    <w:nsid w:val="5F440722"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85C2F338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D111119"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4EEEEF0"/>
+    <w:nsid w:val="5FAD43A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EE6FB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA07A72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE340CA2"/>
+    <w:nsid w:val="62C9079C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03BED9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD449BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5F6B678"/>
+    <w:nsid w:val="62DE2E93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="279835E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E037444"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2508B8A"/>
+    <w:nsid w:val="63BC7867"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EF6401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6063070A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30046788"/>
+    <w:nsid w:val="63DD6CB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="423ED0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61013C88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3034A670"/>
+    <w:nsid w:val="68445625"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2A4319A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="626F0711"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A73AF5EA"/>
+    <w:nsid w:val="68F95F54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8E24094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="627616A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73C6D21E"/>
+    <w:nsid w:val="6AB2758B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B844A566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652921D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3302268E"/>
+    <w:nsid w:val="6CEC6D15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72A49F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66A8045D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DFA9AD4"/>
+    <w:nsid w:val="6DCE4207"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5108F036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C92618D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDAE6984"/>
+    <w:nsid w:val="6DEC3827"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62BC537C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DE23AB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5D8C3F2"/>
+    <w:nsid w:val="6E1C690D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="975AEF8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2B40DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DB24776"/>
+    <w:nsid w:val="700248A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D04C84A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A963B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A3E1D2E"/>
+    <w:nsid w:val="7038519C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B66B396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7477592D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B77C7EDC"/>
+    <w:nsid w:val="707B7BB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EB28E20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75E65558"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="254C3B3A"/>
+    <w:nsid w:val="718C656F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="056C736C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="768F183A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="386E2634"/>
+    <w:nsid w:val="76B125A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="279835E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="770F3A71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B72722C"/>
+    <w:nsid w:val="771235CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="599AFC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787A2B46"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="835AA000"/>
+    <w:nsid w:val="77C522EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4F4A496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B467848"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6789DDA"/>
+    <w:nsid w:val="7835670B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5642E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8E6F07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A3E1D2E"/>
+    <w:nsid w:val="7A9B6A03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B20E068"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E926AFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9E64822"/>
+    <w:nsid w:val="7DD93227"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB3EE9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="18">
-[...26 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="29">
-[...59 lines deleted...]
-  <w:num w:numId="49">
+  <w:num w:numId="62">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="50">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="63">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="64">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3946,50 +3946,51 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002F161F"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -4006,51 +4007,50 @@
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
-    <w:rsid w:val="009160FF"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
@@ -5151,61 +5151,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009160FF"/>
+    <w:rsid w:val="002F161F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009160FF"/>
+    <w:rsid w:val="002F161F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5491,51 +5491,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88CBD65E-796F-46E6-9752-30AABD74EE9F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83AF33ED-972A-4F14-9387-347439464706}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>434</Words>
   <Characters>2474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>