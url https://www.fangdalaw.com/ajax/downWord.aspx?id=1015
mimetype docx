--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="13530B26" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5822C6C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002F161F">
+            <w:r w:rsidRPr="00637BDB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙海萍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="73DF7B0E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+          <w:p w14:paraId="706EB16B" w14:textId="492FFAAF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002F161F">
+            <w:r w:rsidRPr="00637BDB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5F80C883" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+          <w:p w14:paraId="6199424A" w14:textId="50B0EF3A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002F161F">
+            <w:r w:rsidRPr="00637BDB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6A993050" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+          <w:p w14:paraId="4F910ACA" w14:textId="2ED6743D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002F161F">
+            <w:r w:rsidRPr="00637BDB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="21C8BFA0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="639B75A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00637BDB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D6C30F9" wp14:editId="73E40A02">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DFD4CC0" wp14:editId="4BE14328">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="11DF6E64" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002F161F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="74361EC6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00637BDB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002F161F">
+            <w:r w:rsidRPr="00637BDB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙海萍律师专长投资并购、公司业务及合规业务，尤其在中日之间的直接投资、跨境并购、公司重组、解散清算、合规及一般公司法律事务方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3550EDF0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1C582130" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1671 +438,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714440BE" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="29E43442" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC14EA9" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F161F">
+    <w:p w14:paraId="5DF46133" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外商投资、跨境并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC4DCA9" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="72F97F5B" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某化工企业为其收购境内某化工企业提供法务服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02657F2B" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="1E4B7DC0" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT公司为其投资中国AI企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168DDB98" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="68A4A4D3" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过股权转让及认缴增资的形式向中国某道路交通运输车辆生产制造企业出资项目，主要负责投资协议、合资合同的起草与谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C67D097" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="3D73AD86" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国合资项目的投资架构调整提供全程法律服务，包括既有合资公司的股权转让、新设合资公司并进行经营者集中申报、合资公司运营涉及的长期租赁及管理协议的起草和谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1983A700" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="33896C7C" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式参与中国某国有专业公司混合所有制改革项目，包括主要参与投资协议、合资合同等交易文件的起草与谈判、参与协调和处理产权交易所挂牌手续等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5124F63D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="50CE8371" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社以增资及股权转让的形式投资中国山东省某兽药生产企业提供法律服务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E515389" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="65E7C9F6" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名饮料企业通过认缴增资的形式投资某食品企业在中国境内的速食品生产销售及便利店业务，包括主要参与投资协议、合资合同等交易文件的起草与谈判等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563B40D7" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="3A29049D" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名制造企业通过取得新加坡上市公司股份的形式收购该上市公司在中国的药品生产及销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610DA1DF" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="2BEEADAC" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名商社通过股份转让及认缴增资的形式向中国某兽药企业出资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28183E14" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="7CE8F847" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某教育集团通过取得中国境外持股公司股份的形式收购该公司在中国的教育培训业务（该项目最终未实施）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D69CF61" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="00B741BE" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过资产转让、认缴增资等一系列交易收购某时尚品牌在中国的销售业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE3F108" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4A5B64F6" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社通过认缴增资的形式投资中国境内塑料制品生产企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F070FD7" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="081C865E" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名游戏开发公司通过认缴增资的形式出资中国某网页游戏及手机游戏开发公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A390162" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4E0B5B03" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名房地产开发公司通过认缴中国境外持股公司增资的形式投资中国长春住宅开发项目及购物中心项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C769EC" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="2256D267" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国境内某投资机构投资日本虚拟货币交易所</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2901C6C6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="471D497C" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名有色金属生产企业为其转让中国合资公司股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEDA2CC" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="5D801BDD" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多日本知名企业为其在中国的合资、合作、独资企业设立、重组、解散清算等提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B841DD9" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="7F2E38F5" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本三大航运公司处理其在中国的业务统合涉及的法律问题，包括新设中外合资公司、申请业务资质、多家分公司新设与注销、业务及人员转移等具体工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6880017B" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="1F62BC96" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名证券公司为其在中国设立其控股的合资证券公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4003FD" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4483658C" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其在北京设立包装行业合资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AADA4FD" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="35722114" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社处理其在中国的多家中日合资公司的股权转让、增资、重组等相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC8D5C1" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4DA97532" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名音像制品及电子产品生产企业为其在中国与某国有企业设立合资公司事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A02BE11" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="5682AB04" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某娱乐内容企业为其在中国设立合资公司、并进行一系列业务转让和重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7E8768" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4AB54957" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电信企业为其在中国设立从事通讯产品制造与销售的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533F73F2" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="10908235" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名电气生产企业为其在中国设立从事保健产品生产企业的中日合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6144FF4F" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4A839F2D" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名商社为其与上海某商业地产运营公司新设合资公司提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399A85DB" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="74C8BA96" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名不动产企业为其在中国新设合资房地产开发企业以及合资公司从事房地产开发及运营所涉及问题提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701F0C0B" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="16F021B7" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名教育集团为其与中国某知名出版社新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB07F0A" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="6C1B3A26" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名化工企业为其在中国新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DE89D6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="6F237C88" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本知名女性及婴儿护理用品企业，为其与某中国包装材料公司新设合资公司事宜提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD4A313" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F161F">
+    <w:p w14:paraId="24B780B2" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63514CB0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="66D16873" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名汽车行业企业处理内部舞弊行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2572DC2D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="3AF51E97" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本知名电信企业处理其中国境内子公司的内部职务侵占行为调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DF5463" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4A9A9D07" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本生产型企业处理工商部门对其发起的违反中国反商业贿赂相关法律的调查，并加强其合规政策制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324F76BF" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="0C9B3621" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业对其上海子公司员工的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DF54F8" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="74BE6E5F" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某化学行业企业对其在上海的子公司进行内部反舞弊、合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2179FEE6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="69F07E30" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某金属行业企业对其江苏子公司财务人员的职务侵占行为进行内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAB8DDA" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="5E16B4D8" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某电子行业企业对其在中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C82D26" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="49C3CDB9" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某印刷行业企业对其在上海、深圳等地区的多家境内子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D816945" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="04A3BA5B" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某汽车零部件生产型企业对其在上海、天津、广东地区的中国境内多家子公司进行合规调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2513AF26" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="46466591" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某生产型企业处理反垄断执法部门对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2D58E3" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="04BADBC5" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某知名企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527CDB25" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="1498F546" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某服务行业企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272256B6" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="51FCDC43" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某食品生产企业处理工商部门对其发起的涉嫌违反中国广告法的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396EBA4F" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="5044807B" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某能源类企业中国子公司应对华南地区海关对其发起的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8057D0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="5A53B195" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某日本零售行业企业建设网络安全、数据合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C279C8" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="500B11F2" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向多家日本企业提供网络安全、个人信息保护方面的合规建议，协助其修改个人信息保护、网络安全相关制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313D1D5C" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="74D00B0D" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助数十家日本企业办理合规培训、提供合规咨询、完善合规制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70451143" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="28D406CF" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E37E2F" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="48961BFE" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B1E098" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4CC180BB" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>东京大学，国际经济法方向硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763183D0" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="701D31FA" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48389D44" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="798F7872" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233BCC1D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="321C33B0" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79719741" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="6EE6A619" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年作为合伙人加入方达律师事务所。在此之前，她曾在中国知名律师事务所的日本业务团队、美国律师事务所的日本业务团队以及日本四大律师事务所之一森</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:eastAsia="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>滨田松本律师事务所累计工作十余年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4BA4D3" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="0342A42F" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32111056" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="3B7BB52D" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F546B2" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="7F2610CB" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国经济六法》，日本国际贸易促进协会，共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BA2886" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="5C0DC9C7" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国商务法必携》，日本贸易振兴机构（JETRO），共同编著 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC8211D" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="268EB347" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《在华投资新型态-外商投资合伙》，共同编著，NBL NO.921 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D318789" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="2E0FB23A" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资合伙企业相关规定》，共同编著，载《国际商事法务》2010年4月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D4D682" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="5649176A" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于外债登记新规公布》，载《国际商事法务》2013年7月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691076B8" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="38CCF4EF" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国法专栏月刊连载，载《China Concierge》2013年7月-2014年6月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73366450" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="24394C15" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于中国（上海）自由贸易试验区》，载《国际商事法务》2013年11月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40752070" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="6919D3C7" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外商投资企业的外汇资本金结汇改革的试验运用》，载《国际商事法务》2014年10月号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0AACC1" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="2B484BFA" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国个人信息保护规制的强化及其对策》（共同著作）（国际商事法务、2018年2月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E675157" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="6BE5FF77" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业贿赂规制的修订》（共同著作）（国际商事法务、2018年6月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34665381" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="6E4C401B" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中华人民共和国新民事诉讼法司法解释实务解说（上下）》（共著）HSJ株式会社2018年6月、2018年7月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD22C78" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4FBE2AFD" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对虚假宣传规制的修订》（共同著作）（国际商事法务、2018年8月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313AEC8E" w14:textId="77777777" w:rsidR="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="78063D20" w14:textId="77777777" w:rsidR="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国反不正当竞争法对商业秘密相关规制的修订》（共同著作）（国际商事法务、2018年10月号） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="412DC430" w:rsidR="00A46A04" w:rsidRPr="002F161F" w:rsidRDefault="002F161F" w:rsidP="002F161F">
+    <w:p w14:paraId="4F0A196B" w14:textId="6E38CBD5" w:rsidR="00A46A04" w:rsidRPr="00637BDB" w:rsidRDefault="00637BDB" w:rsidP="00637BDB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F161F">
+      <w:r w:rsidRPr="00637BDB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国民事执行财产调查和执行措施相关新对策》（共同著作）（国际商事法务、2018年11月号） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002F161F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00637BDB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2315,1608 +2315,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004452BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5ABEB3EE"/>
+    <w:nsid w:val="01362079"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6F83B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015F4CC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CD87840"/>
+    <w:nsid w:val="0158296D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE0223BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02343E2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F51CB6DE"/>
+    <w:nsid w:val="01A37BDF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF1AE498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02651761"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E092F022"/>
+    <w:nsid w:val="01C62AD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B80AE37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03EA4A24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DABE6760"/>
+    <w:nsid w:val="026F1DE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2C01464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D7124E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3FE7956"/>
+    <w:nsid w:val="02C165ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1264FFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D3532F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="630AD162"/>
+    <w:nsid w:val="048F1674"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1770699A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08611061"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D40A30F8"/>
+    <w:nsid w:val="0DAB0D5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C53648A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C81F57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7BED288"/>
+    <w:nsid w:val="121E3556"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F028B0BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB45E8C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C46E58AA"/>
+    <w:nsid w:val="13F00AA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC94AA08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129F7EF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9141804"/>
+    <w:nsid w:val="1578407F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29749736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14FB2739"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6EE8162"/>
+    <w:nsid w:val="16F912DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18A4A56E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A8785B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="088888C8"/>
+    <w:nsid w:val="17BA6C20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="362A6078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCB6708"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96DE64CC"/>
+    <w:nsid w:val="181C29D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9E69E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E597B65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40684F7C"/>
+    <w:nsid w:val="18EC3ED3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FC04790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F775B75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1F6DCC8"/>
+    <w:nsid w:val="1AA26D33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B204DD16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC451BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2548356"/>
+    <w:nsid w:val="1BF405E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF24403E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258B7B1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D0E0D9E"/>
+    <w:nsid w:val="1C8B3963"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA245658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A9D0F7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="926840A2"/>
+    <w:nsid w:val="1F9B223F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E86C349C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0403FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC88F48A"/>
+    <w:nsid w:val="21242491"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF9C8AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D322594"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60308724"/>
+    <w:nsid w:val="251C6A31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBC0A850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB24FCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36C0B882"/>
+    <w:nsid w:val="2A245AFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F978F1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED30CBE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23CC9E78"/>
+    <w:nsid w:val="2A8E491D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01DE08A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31D33482"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="195C5850"/>
+    <w:nsid w:val="30B54DEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F3A61BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33917B13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41B084D2"/>
+    <w:nsid w:val="33296F48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AE29C24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A4500B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A5E0BB6"/>
+    <w:nsid w:val="334F1683"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27E01E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34A83F48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D06F630"/>
+    <w:nsid w:val="3460744B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41AE2B18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C175AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC4C12F6"/>
+    <w:nsid w:val="36AA530D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EC2C64E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3979171A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3DC98C8"/>
+    <w:nsid w:val="391F1ED5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CD2B562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3C24ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8283970"/>
+    <w:nsid w:val="3A1F0933"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5FE6ED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D873740"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="005AFF60"/>
+    <w:nsid w:val="3D6634BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D64A545E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D952CED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17881D1A"/>
+    <w:nsid w:val="42A866CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44525C46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D4277B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C707DC6"/>
+    <w:nsid w:val="435E2ECC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A378B6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42127353"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="170A47E2"/>
+    <w:nsid w:val="47A00F15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CD4E57A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489E1B5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80FA6B84"/>
+    <w:nsid w:val="485F3AA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81C61D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA971D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE0EF69E"/>
+    <w:nsid w:val="4C0A686E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="970637C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52EE3ED0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD1E0770"/>
+    <w:nsid w:val="4E6C595A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41E0AE8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E37600"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DEC8B1E"/>
+    <w:nsid w:val="4EE208E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A816D6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="555035BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55DC678C"/>
+    <w:nsid w:val="50B029DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E2C2D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55FC59BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="076C0748"/>
+    <w:nsid w:val="520C6361"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1D64E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC07006"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49209D76"/>
+    <w:nsid w:val="54267740"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FD648D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F046FFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5874F598"/>
+    <w:nsid w:val="55CB198C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5286344C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F440722"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85C2F338"/>
+    <w:nsid w:val="570C2426"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F212232E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FAD43A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EE6FB40"/>
+    <w:nsid w:val="579C4949"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A0AF810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C9079C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03BED9B8"/>
+    <w:nsid w:val="57A22700"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="924CF218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DE2E93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="279835E4"/>
+    <w:nsid w:val="582D7AAF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B47A56AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BC7867"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1EF6401E"/>
+    <w:nsid w:val="59FA1698"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF504566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DD6CB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="423ED0F4"/>
+    <w:nsid w:val="5B1D3340"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F303CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68445625"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2A4319A"/>
+    <w:nsid w:val="5B8D06BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD8065A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68F95F54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8E24094"/>
+    <w:nsid w:val="5D1121FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDC08BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB2758B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B844A566"/>
+    <w:nsid w:val="5DAD78CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6B0D010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CEC6D15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72A49F4E"/>
+    <w:nsid w:val="60197435"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30D0EF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCE4207"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5108F036"/>
+    <w:nsid w:val="60474BA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3965AD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEC3827"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62BC537C"/>
+    <w:nsid w:val="62872C08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0148FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E1C690D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="975AEF8C"/>
+    <w:nsid w:val="64FC6A31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14E60FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700248A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D04C84A"/>
+    <w:nsid w:val="66506339"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="691E2D5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7038519C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B66B396"/>
+    <w:nsid w:val="6852663B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27E01E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="707B7BB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EB28E20"/>
+    <w:nsid w:val="6A033B86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA56F28A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="718C656F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="056C736C"/>
+    <w:nsid w:val="6EC432DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F32E226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76B125A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="279835E4"/>
+    <w:nsid w:val="71435A0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30965B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="771235CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="599AFC68"/>
+    <w:nsid w:val="71DA10AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98BE2D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77C522EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4F4A496"/>
+    <w:nsid w:val="720A31B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8FCD3E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7835670B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5642E72"/>
+    <w:nsid w:val="739209F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="518AA51A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A9B6A03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B20E068"/>
+    <w:nsid w:val="76433D23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDFE6AB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DD93227"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB3EE9EE"/>
+    <w:nsid w:val="7804779F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5224BF80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
-[...5 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="63">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="19">
-[...47 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="64">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="36">
-[...41 lines deleted...]
-  <w:num w:numId="50">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="56"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3946,77 +3946,77 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="002F161F"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="00637BDB"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -5151,61 +5151,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F161F"/>
+    <w:rsid w:val="00637BDB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F161F"/>
+    <w:rsid w:val="00637BDB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5491,60 +5491,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83AF33ED-972A-4F14-9387-347439464706}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07097BA4-4ACF-4BFB-901A-8AE372987F4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>434</Words>
   <Characters>2474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>