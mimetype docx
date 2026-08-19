--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="23FD7784" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="52CA9F48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00986DAA">
+            <w:r w:rsidRPr="00C33672">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>袁旻</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4DDEC544" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+          <w:p w14:paraId="706EB16B" w14:textId="424D77C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00986DAA">
+            <w:r w:rsidRPr="00C33672">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="76429206" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+          <w:p w14:paraId="6199424A" w14:textId="30F8F957" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00986DAA">
+            <w:r w:rsidRPr="00C33672">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="72E8E597" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A825599" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00986DAA">
+            <w:r w:rsidRPr="00C33672">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>laurence.yuan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4D947189" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00986DAA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="71B469E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D466AA" wp14:editId="2CE5051C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="314F5FD7" wp14:editId="64A73F6E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="43B6F382" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00986DAA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7A127089" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00986DAA">
+            <w:r w:rsidRPr="00C33672">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>袁旻律师在方达香港办公室工作。他的业务范围有并购融资、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00986DAA">
+            <w:r w:rsidRPr="00C33672">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 基金融资、项目融资、贸易融资、金融监管和分布式账本（区块链）。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BCCDF8" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="51EB9AA5" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1057 +446,1057 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12347845" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="3C76F477" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF9E6D1" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="57C4AD39" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E10E8B8" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="09252809" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国农业银行牵头的财团为北京环球主题公园项目提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 260 亿元人民币的项目融资（《亚洲法律杂志》2019 年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度项目融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，中国法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7C03BD" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="57BBA70F" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> JP Morgan Chase 和美国进出口银行牵头的财团向一家墨西哥石化公司提供 8.5 亿美元的出口融资贷款（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为 2013 年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，纽约法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152E8ED4" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="645A26C7" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>主导第二次中国银行业协会银行标准文件修订工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C10536" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="43E63C2E" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行向中粮集团的离岸实体提供基于中粮中国实体和项目增信的国内外贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A4FEE6" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="3EA62839" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行和中信银行向中粮集团的离岸实体提供基于中粮在中国实体和项目增信的国内外贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C73BD0" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="53DDD2BD" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国一家大型石油化工行业国有集团的离岸实体处理其从多家国际银行或银团获取的国际的银行贷款</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/向其发行私人票据，该等融资由该集团的中国实体提供跨境保证或维好函进行增信</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43463DFA" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="7B4B6BA2" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣医疗处理其从多家中国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/国际银行或银团获取的国际银行贷款/向其发行私人票据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A039DE3" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="4661250F" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Motor Coach Industries International, Inc.，一家由 KPS Special Situations Fund 投资的投资组合公司，处理来自财团的 2.5 亿美元收购贷款（定期贷款和资产支持贷款）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141C6788" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="64505A3E" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prince Mineral Holdings Corp. 处理来自财团的 3.7 亿美元收购贷款（定期贷款和资产支持贷款）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2586B658" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="21EC29B7" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kohlberg &amp; Company 投资的投资组合公司 KTG Holdings LLC 处理来自财团的 1 亿美元收购贷款（第一留置权期限贷款和第二留置权期限贷款）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551BA262" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="189875CE" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apollo Global Management 处理向阿拉斯加石油公司提供的 1 亿美元税收抵免融资贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1690D860" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="43EFAEA9" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> JP Morgan、Black Diamond 和 Third Avenue 处理其向 Reichhold, Inc. 提供的 1.3 亿美元破产融资贷款（美国和国际债券）、破产资产购买和额外抵押安排</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA6ACFF" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="48761431" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任亚洲领先的区块链技术公司的外部法律顾问，提供包括公司治理等内部制度设置与合作以及外部合作与投资在内的所有法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095E6796" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="7031324C" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各种投资者对加密货币或区块链的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44984432" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="5338F113" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB9D7DE" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="333DE2C9" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京语言大学，文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F333E6F" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="3284A7EA" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBFF345" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="34259961" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荷兰格罗宁根大学法学院</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学硕士，2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778FD437" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="4B1211E4" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荷兰格罗宁根大学法学院，法学博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ph.D.），2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772AA1CA" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="77BF715D" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1873333F" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="0D249704" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD），2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6CBC0A" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="22169251" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106C0A06" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="7FF77AFD" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527918B1" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="799E05C4" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF13C33" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="7CD19739" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCD7F71" w14:textId="77777777" w:rsidR="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="1A742447" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="054AF6FC" w:rsidR="00A46A04" w:rsidRPr="00986DAA" w:rsidRDefault="00986DAA" w:rsidP="00986DAA">
+    <w:p w14:paraId="4F0A196B" w14:textId="2046B464" w:rsidR="00A46A04" w:rsidRPr="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>袁律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年作为合伙人加入方达律师事务所。在此之前，他曾在中国、美国以及英国的顶级律师事务所工作十多年。袁律师作为中国律师负责的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>环球主题公园融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>项目获得2019年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>亚洲法律杂志</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度项目融资交易大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及2018年China Law  Practice金融类</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度最佳交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名。袁律师在2017年度和2019年度中国银行业务领域获得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法律500强</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>推荐。另外，袁律师还作为纽约律师参与了美国进出口银行(The Export-Import Bank of the United States)贷款给哥</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦比亚国家石油公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Ecopetrol)的出口信贷项目，该项目被</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>贸易融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杂志评选为2013年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度最佳交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00986DAA">
+      <w:r w:rsidRPr="00C33672">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00986DAA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C33672" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1702,260 +1702,239 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01BA635E"/>
+    <w:nsid w:val="0A9B7FD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0CE73E6"/>
+    <w:tmpl w:val="CF7AF9CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029406EC"/>
+    <w:nsid w:val="0B3B01EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC420064"/>
+    <w:tmpl w:val="4D542814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0354575B"/>
+    <w:nsid w:val="0D5D683C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F4666A6"/>
+    <w:tmpl w:val="7BEEE620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D8096B"/>
+    <w:nsid w:val="125206D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FE202EA"/>
+    <w:tmpl w:val="366659C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13CA4DD5"/>
+    <w:nsid w:val="15DF4EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26C6FC16"/>
+    <w:tmpl w:val="097C51FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8C06A1"/>
+    <w:nsid w:val="16230260"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8584A3DC"/>
+    <w:tmpl w:val="5FA83290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E456A3B"/>
+    <w:nsid w:val="162C5106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30FA68D2"/>
+    <w:tmpl w:val="68A4B228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278F4463"/>
+    <w:nsid w:val="17350FD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FE202EA"/>
+    <w:tmpl w:val="3D02FA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8B4044"/>
+    <w:nsid w:val="1DFC7978"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B74C770"/>
+    <w:tmpl w:val="D6DAE686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E3444DC"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2024,114 +2003,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302E1DC4"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35856F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22BE1D64"/>
+    <w:tmpl w:val="0B96DD62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="337B3280"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="367905CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B22B502"/>
+    <w:tmpl w:val="57BC5BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38D87EE5"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A8F4436"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE4CF53A"/>
+    <w:tmpl w:val="92C28212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2203,382 +2182,403 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C635C13"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45186165"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="121ABA16"/>
+    <w:tmpl w:val="FC607760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D9F443C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="492B3AB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="263AF88A"/>
+    <w:tmpl w:val="793097B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42F27CCB"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA81FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1388FB8"/>
+    <w:tmpl w:val="379E1642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43054A90"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51D93476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EBA0AC2"/>
+    <w:tmpl w:val="660658DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B375311"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57EB271B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12DAB3E6"/>
+    <w:tmpl w:val="DC7C2E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500F1E72"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B2608B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C5A9310"/>
+    <w:tmpl w:val="D76014EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F22152"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BD41E4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB1C0A20"/>
+    <w:tmpl w:val="A704D584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57245235"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F271C8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95267F5E"/>
+    <w:tmpl w:val="7A6E74BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E55284A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66214873"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8730DC04"/>
+    <w:tmpl w:val="A704D584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="693906D8"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69AF32BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1452F38A"/>
+    <w:tmpl w:val="745C8F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698A1BDC"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8B7825"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0324F6CC"/>
+    <w:tmpl w:val="CB5ADE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78063D91"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="700C539F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AA427D4"/>
+    <w:tmpl w:val="D5B89DFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F984C4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DEEEE11E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-[...20 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
-[...8 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
-[...14 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2674,74 +2674,74 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="00986DAA"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C33672"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3812,61 +3812,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00986DAA"/>
+    <w:rsid w:val="00C33672"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00986DAA"/>
+    <w:rsid w:val="00C33672"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4152,51 +4152,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A81BA07B-295A-494F-ADF4-70CAC4DEC9A6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555A7B89-0271-4B04-8338-E828D96DF3F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>230</Words>
   <Characters>1313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1540</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>