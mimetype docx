--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="52CA9F48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1E07D223" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00192906" w:rsidP="00192906">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C33672">
+            <w:r w:rsidRPr="00192906">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>袁旻</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="424D77C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+          <w:p w14:paraId="706EB16B" w14:textId="2D153F90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00192906" w:rsidP="00192906">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C33672">
+            <w:r w:rsidRPr="00192906">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="30F8F957" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+          <w:p w14:paraId="6199424A" w14:textId="23344FA8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00192906" w:rsidP="00192906">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C33672">
+            <w:r w:rsidRPr="00192906">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5A825599" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+          <w:p w14:paraId="4F910ACA" w14:textId="28E0996E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00192906" w:rsidP="00192906">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C33672">
+            <w:r w:rsidRPr="00192906">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>laurence.yuan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="71B469E5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="47E87FFB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00192906" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="314F5FD7" wp14:editId="64A73F6E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D82A1F7" wp14:editId="0E6E8335">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A127089" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C33672" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5AC8054E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00192906" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C33672">
+            <w:r w:rsidRPr="00192906">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>袁旻律师在方达香港办公室工作。他的业务范围有并购融资、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C33672">
+            <w:r w:rsidRPr="00192906">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 基金融资、项目融资、贸易融资、金融监管和分布式账本（区块链）。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EB9AA5" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2BAFD8C5" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1057 +446,1225 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C76F477" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="5B1353D9" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C4AD39" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="6B001E08" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09252809" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="3E169414" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国农业银行牵头的财团为北京环球主题公园项目提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 260 亿元人民币的项目融资（《亚洲法律杂志》2019 年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度项目融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，中国法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BBA70F" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="4C72DEFA" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> JP Morgan Chase 和美国进出口银行牵头的财团向一家墨西哥石化公司提供 8.5 亿美元的出口融资贷款（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为 2013 年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，纽约法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645A26C7" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="40155936" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>主导第二次中国银行业协会银行标准文件修订工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E63C2E" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="645AE548" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行向中粮集团的离岸实体提供基于中粮中国实体和项目增信的国内外贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA62839" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="4F8BE885" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行和中信银行向中粮集团的离岸实体提供基于中粮在中国实体和项目增信的国内外贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DDD2BD" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="64B12644" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国一家大型石油化工行业国有集团的离岸实体处理其从多家国际银行或银团获取的国际的银行贷款</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/向其发行私人票据，该等融资由该集团的中国实体提供跨境保证或维好函进行增信</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4B6BA2" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="02ABA08D" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦欣医疗处理其从多家中国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/国际银行或银团获取的国际银行贷款/向其发行私人票据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4661250F" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="3CC59D46" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Motor Coach Industries International, Inc.，一家由 KPS Special Situations Fund 投资的投资组合公司，处理来自财团的 2.5 亿美元收购贷款（定期贷款和资产支持贷款）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64505A3E" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="36AF03C0" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prince Mineral Holdings Corp. 处理来自财团的 3.7 亿美元收购贷款（定期贷款和资产支持贷款）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EC29B7" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="6FFE2A75" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kohlberg &amp; Company 投资的投资组合公司 KTG Holdings LLC 处理来自财团的 1 亿美元收购贷款（第一留置权期限贷款和第二留置权期限贷款）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189875CE" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="045E782C" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apollo Global Management 处理向阿拉斯加石油公司提供的 1 亿美元税收抵免融资贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EFAEA9" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="319D3017" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> JP Morgan、Black Diamond 和 Third Avenue 处理其向 Reichhold, Inc. 提供的 1.3 亿美元破产融资贷款（美国和国际债券）、破产资产购买和额外抵押安排</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48761431" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="3B95667D" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任亚洲领先的区块链技术公司的外部法律顾问，提供包括公司治理等内部制度设置与合作以及外部合作与投资在内的所有法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7031324C" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="116C3716" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各种投资者对加密货币或区块链的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5338F113" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="20949D7E" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333DE2C9" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="6BB4E37E" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京语言大学，文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3284A7EA" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="20AC03DF" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34259961" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="3A0A2B3C" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荷兰格罗宁根大学法学院</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学硕士，2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1211E4" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="11393528" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荷兰格罗宁根大学法学院，法学博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ph.D.），2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BF715D" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="22BC446D" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D249704" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="799A431F" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD），2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22169251" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="0BFE69EE" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF77AFD" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="6A701653" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799E05C4" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="15B8D451" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD19739" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="0B8F9CD3" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A742447" w14:textId="77777777" w:rsidR="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="5F6323D4" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2046B464" w:rsidR="00A46A04" w:rsidRPr="00C33672" w:rsidRDefault="00C33672" w:rsidP="00C33672">
+    <w:p w14:paraId="275481F6" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>袁律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2018年作为合伙人加入方达律师事务所。在此之前，他曾在中国、美国以及英国的顶级律师事务所工作十多年。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB8FB51" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>其他信息</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAC346A" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>获奖情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0195B1" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>作为香港律师，袁律师在2025-2026年度被IFLR (国际金融法律)被评为香港银行业务领域的高度推荐(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Highly Regarded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)律师。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11779E48" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>作为中国律师，袁律师负责的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>环球主题公园融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>项目获得2019年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>亚洲法律杂志</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度项目融资交易大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>以及2018年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>China Law &amp; Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>金融类</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度最佳交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">提名。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D63EF91" w14:textId="77777777" w:rsidR="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>作为中国律师，袁律师在2017年度和2019年度在中国银行业务领域获得</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法律500强</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">推荐。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="42D198CD" w:rsidR="00A46A04" w:rsidRPr="00192906" w:rsidRDefault="00192906" w:rsidP="00192906">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>作为纽约律师，袁律师参与了美国进出口银行(The Export-Import Bank of the United States)贷款给哥伦比亚国家石油公司(Ecopetrol)的出口信贷项目，该项目被</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>贸易融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杂志评选为2013年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>年度最佳交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
+      <w:r w:rsidRPr="00192906">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C33672">
-[...4 lines deleted...]
-        <w:t>。</w:t>
+      <w:r w:rsidRPr="00192906">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C33672" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00192906" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1702,239 +1870,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A9B7FD3"/>
+    <w:nsid w:val="02D854C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF7AF9CA"/>
+    <w:tmpl w:val="79D09B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3B01EF"/>
+    <w:nsid w:val="088B652E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D542814"/>
+    <w:tmpl w:val="8104DE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5D683C"/>
+    <w:nsid w:val="08C173EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BEEE620"/>
+    <w:tmpl w:val="53647A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125206D7"/>
+    <w:nsid w:val="098D1420"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="366659C0"/>
+    <w:tmpl w:val="7B76F886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15DF4EFA"/>
+    <w:nsid w:val="0E8B1EE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="097C51FC"/>
+    <w:tmpl w:val="71F684C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16230260"/>
+    <w:nsid w:val="152604CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FA83290"/>
+    <w:tmpl w:val="98601710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="162C5106"/>
+    <w:nsid w:val="1D3B078B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68A4B228"/>
+    <w:tmpl w:val="D89682D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17350FD7"/>
+    <w:nsid w:val="1F5B17B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D02FA02"/>
+    <w:tmpl w:val="D2525094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DFC7978"/>
+    <w:nsid w:val="214A4D71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6DAE686"/>
+    <w:tmpl w:val="E43A076C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="254A41CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08506446"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263E40AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CF8D6EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28E35294"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54408DF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C5F6C86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E787A04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E68771D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8448252E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2003,114 +2276,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35856F3D"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30DA5960"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B96DD62"/>
+    <w:tmpl w:val="46C42CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="367905CE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38956758"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57BC5BD2"/>
+    <w:tmpl w:val="224AE262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8F4436"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39A64DA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92C28212"/>
+    <w:tmpl w:val="DF60DF08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2182,403 +2455,394 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45186165"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD260CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC607760"/>
+    <w:tmpl w:val="882CA950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="492B3AB7"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4239414F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="793097B0"/>
+    <w:tmpl w:val="E1200E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA81FB5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A5A2F43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="379E1642"/>
+    <w:tmpl w:val="A1F0DC0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51D93476"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA41599"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="660658DC"/>
+    <w:tmpl w:val="4E580F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57EB271B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541C7928"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC7C2E2C"/>
+    <w:tmpl w:val="58EA9136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B2608B5"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="580D42AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D76014EC"/>
+    <w:tmpl w:val="EAD462FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD41E4B"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D2F1533"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A704D584"/>
+    <w:tmpl w:val="3DAA186C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F271C8B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D474C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A6E74BE"/>
+    <w:tmpl w:val="FBBC17D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66214873"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A1E5944"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A704D584"/>
+    <w:tmpl w:val="59A8F79A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69AF32BC"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CE26245"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="745C8F58"/>
+    <w:tmpl w:val="460E03FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F8B7825"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A53483"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB5ADE18"/>
+    <w:tmpl w:val="A3CA1B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700C539F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E70657"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5B89DFE"/>
+    <w:tmpl w:val="FBBC17D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
-[...8 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2591,50 +2855,51 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
+    <w:rsid w:val="00192906"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
@@ -2697,51 +2962,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C33672"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3812,61 +4076,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C33672"/>
+    <w:rsid w:val="00192906"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C33672"/>
+    <w:rsid w:val="00192906"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4152,66 +4416,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555A7B89-0271-4B04-8338-E828D96DF3F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{879078B1-E9DB-4370-ADE5-F7296E5B7F89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>230</Words>
-  <Characters>1313</Characters>
+  <Words>245</Words>
+  <Characters>1399</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1540</CharactersWithSpaces>
+  <CharactersWithSpaces>1641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>