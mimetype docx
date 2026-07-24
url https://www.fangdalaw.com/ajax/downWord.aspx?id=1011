--- v0 (2026-05-13)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="60D0DE23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2F2F840C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00044F04">
+            <w:r w:rsidRPr="008D28F4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>许馨月</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="47E6C30D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+          <w:p w14:paraId="706EB16B" w14:textId="4CE99301" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00044F04">
+            <w:r w:rsidRPr="008D28F4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7AD5977F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+          <w:p w14:paraId="6199424A" w14:textId="37B9749E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00044F04">
+            <w:r w:rsidRPr="008D28F4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6F21D1CE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+          <w:p w14:paraId="4F910ACA" w14:textId="60BB9069" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00044F04">
+            <w:r w:rsidRPr="008D28F4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5AAF9EB0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00044F04" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3A2E1334" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E67A759" wp14:editId="7B562247">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14A37867" wp14:editId="2290F5A9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7F7AB09C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00044F04" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="16A00322" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00044F04">
+            <w:r w:rsidRPr="008D28F4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>许馨月律师主要执业领域为跨境收购与兼并、外商直接投资、海外投资和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDBD23C" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="122ED531" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1495 +438,1495 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2468E55C" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="787AC285" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465EE203" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00044F04">
+    <w:p w14:paraId="1D541B93" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性并购和重组交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398A5F0C" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="592D8C98" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英孚教育出售其全球少儿英语项目多数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2FD62D" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="6E6270A4" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海海立集团收购汽车零件公司马瑞利全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HVAC业务多数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B680E24" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="020FD278" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购全球物流服务提供商Apex Logistics的24.9%的股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD80FD1" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="620C14ED" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购零售展示设备供应商BCR（邦全）多数股权以及其附加收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AAAE81" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="3B7D36CE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美元基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C-Bridge参与对武田部分医药类资产的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E66649" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="75276F95" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表霍尼韦尔交通和智能家居资产的剥离项目，其中包括其投资性公司以及子公司的分立；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEF5C75" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="737891C3" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABB的电网业务重组项目以及中国控股公司分立；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02110FA5" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="126335AD" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表正心谷和松禾基金参与昂纳半导体港股私有化项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689D5767" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="1D2E08F1" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴收购联华超市股份有限公司股份；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166DC898" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="12EB432B" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>51Job对拉勾网的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085A8AFC" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="3EAE2D89" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Axcel下属企业对山东某机械企业的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A25AE5F" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="42C6716E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创医疗对以色列企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rapid的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2079979A" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="4157FEEA" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光明食品斥资约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>60 亿元收购以色列最大食品集团Tnuva的控股股权以及与小股东的股东协议的谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216672D8" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="6B1A501E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株洲时代电气（中车子公司）收购英国水下机器人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMD 公司100%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3723477F" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="74799DCE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株洲时代新材（中车子公司）收购德国汽车部件生产商采埃孚的金属橡胶业务，这项交易涉及多个国家的股权和资产交易，是第一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A 股上市公司海外并购且构成重大资产重组的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7F2B47" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="62E9B87B" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞乐音响收购喜万年集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80%股权以及与小股东的股东协议的谈判，该公司在全球有超过50 家子公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02619356" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="42AD20EA" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠普出售其杭州的一家子公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H3C，该公司为国内领先监控产品制造商；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273A3270" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="6E3E5497" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表远东宏信香港证券交易所上市项目保荐人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F768712" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00044F04">
+    <w:p w14:paraId="0AB04661" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D88A244" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="6C3A4C56" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资财税企业诺诺</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D491E1" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="4A0479AA" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC发行企业信联科技;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220C41E5" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="53A836C1" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资金融企业中和农信；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3142C334" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="2A5EA86C" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百威英博对酒类企业贝瑞甜心小股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF78B2F" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="230FE194" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰投资食品公司三顿半；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F978BA7" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="77B8FC8A" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰投资Moody隐形眼镜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE87FF4" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="5E17E838" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业星思；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605055AF" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="0CE0760E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业星云；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4CA8E4" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="4CC2EC27" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业韬润；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C61E365" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="5A90694F" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业芯迈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706A8C98" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="588653C9" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资一家化妆品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OEM企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C65EEDC" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="61C2EEC6" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资网易云音乐；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1234859F" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="2A868580" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创医疗集团融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9BC8C6" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00044F04">
+    <w:p w14:paraId="71513EB3" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DEA409" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="5DA7755F" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医疗器械公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ortho与润达成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A4AD63" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="546FB665" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海海立集团收购马瑞利全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HVAC业务并成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5461D225" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="140665A6" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海海立集团与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Voltas在印度成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD92F3C" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="60A375CE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海立马瑞利在印度尼西亚成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F691F0D" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="6B3C8ACF" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表屈臣氏旗下百佳超市与永辉、腾讯成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2804D81A" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="0D47548D" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴与万豪成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D0B7DE" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="531E33A4" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表酒店企业同派与携程成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0A2EDC" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="67B55FCE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vopak在中国成立液化天然气供应站合资项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFFD0DC" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="7FF75964" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光明食品与其以色列子公司小股东的股东协议的谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CC1650" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="3DC6A0CD" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞乐音响收购喜万年集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80%股权以及与小股东的股东协议的谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C0BBDA" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="3DB211E7" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉年华集团与中船集团以及中投成立船东合伙企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC2DD33" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="7E942666" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tesco 与华润合资项目，该项目将两家中国领先零售商的业务结合在一起；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ABBF84" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="7B5A8464" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百事与康师傅战略合作项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1985B443" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="76DE8428" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表俄罗斯铁路和其他五方的“渝新欧”铁路合资项目，合作方包括来自中国、哈萨克斯坦、俄罗斯和德国的国有铁路企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280AF4F1" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="754C3720" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520F4A73" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="48A57A26" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FCF689" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="7C431A02" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5004B2A2" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="207A71FE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B5CA75" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="29AFE24E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3759356F" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="45DC9451" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D97C87" w14:textId="77777777" w:rsidR="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="5ACC8893" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="343C9B78" w:rsidR="00A46A04" w:rsidRPr="00044F04" w:rsidRDefault="00044F04" w:rsidP="00044F04">
+    <w:p w14:paraId="4F0A196B" w14:textId="6A7C5AC9" w:rsidR="00A46A04" w:rsidRPr="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许馨月律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年加入方达律师事务所。加入方达之前，她自2010年至2017年在一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>魔术圈</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044F04">
+      <w:r w:rsidRPr="008D28F4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国律师事务所工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00044F04" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008D28F4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2132,1291 +2132,1290 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0294149B"/>
+    <w:nsid w:val="08276100"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFA645B2"/>
+    <w:tmpl w:val="9EE68C80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037D0378"/>
+    <w:nsid w:val="08E1501C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6849160"/>
+    <w:tmpl w:val="1B6A25C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="041018FD"/>
+    <w:nsid w:val="09180E62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="348A23DE"/>
+    <w:tmpl w:val="DB1C4FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A53044"/>
+    <w:nsid w:val="0F4A2EAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="702E3900"/>
+    <w:tmpl w:val="7F9856EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C1529F"/>
+    <w:nsid w:val="0F957A59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D54A99E"/>
+    <w:tmpl w:val="7F66D658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="075B4CD8"/>
+    <w:nsid w:val="1041352C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB66D374"/>
+    <w:tmpl w:val="B852C674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092C089D"/>
+    <w:nsid w:val="113A0D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D94CB62A"/>
+    <w:tmpl w:val="89DC24EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDD5C1A"/>
+    <w:nsid w:val="17303D98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F066F80E"/>
+    <w:tmpl w:val="D54C4304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10094AA1"/>
+    <w:nsid w:val="190D4085"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="284AE14E"/>
+    <w:tmpl w:val="E77ABD62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="102162FC"/>
+    <w:nsid w:val="194A648A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1B23B5E"/>
+    <w:tmpl w:val="783AE9D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13A670E8"/>
+    <w:nsid w:val="19F46155"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C48EEDCE"/>
+    <w:tmpl w:val="7F3CC47A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15214911"/>
+    <w:nsid w:val="1F18101A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC583FB2"/>
+    <w:tmpl w:val="7CCAF258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A172BD3"/>
+    <w:nsid w:val="201F7632"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C12224E"/>
+    <w:tmpl w:val="562A02E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE36FC7"/>
+    <w:nsid w:val="21863C63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDCAD4D8"/>
+    <w:tmpl w:val="7624A702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D767414"/>
+    <w:nsid w:val="21D93F3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78105E06"/>
+    <w:tmpl w:val="DC6E0B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221E2475"/>
+    <w:nsid w:val="23896736"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="396C4B04"/>
+    <w:tmpl w:val="06E495E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BD52C9"/>
+    <w:nsid w:val="28CC4951"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D870FE5A"/>
+    <w:tmpl w:val="D0E0D984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="255026DF"/>
+    <w:nsid w:val="2A8B451B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E66C54BC"/>
+    <w:tmpl w:val="7310BC00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="264C751D"/>
+    <w:nsid w:val="2CCA0F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="284AE14E"/>
+    <w:tmpl w:val="198EC39E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31747A58"/>
+    <w:nsid w:val="2F8F423D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CA2CD46"/>
+    <w:tmpl w:val="E846677A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36052A70"/>
+    <w:nsid w:val="39412D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A2A057E"/>
+    <w:tmpl w:val="7960F0C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A004A44"/>
+    <w:nsid w:val="3947269C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1F609F2"/>
+    <w:tmpl w:val="7F66D658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5F7954"/>
+    <w:nsid w:val="3C55585F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="834A216A"/>
+    <w:tmpl w:val="8CF4FE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E586CF1"/>
+    <w:nsid w:val="3D15054C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7D48662"/>
+    <w:tmpl w:val="70468EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42BF5BD6"/>
+    <w:nsid w:val="3D5B0CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="368CF99E"/>
+    <w:tmpl w:val="E92AAFC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43BD7191"/>
+    <w:nsid w:val="3E5048BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13646340"/>
+    <w:tmpl w:val="E6D8AF28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44484F7D"/>
+    <w:nsid w:val="42282BEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A49C6792"/>
+    <w:tmpl w:val="753615D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454D50A7"/>
+    <w:nsid w:val="422F4EA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7534D788"/>
+    <w:tmpl w:val="EDB4DAAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6E448F"/>
+    <w:nsid w:val="435C521A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A238C694"/>
+    <w:tmpl w:val="605AB1D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EFD06E8"/>
+    <w:nsid w:val="45714E55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25ACC3C0"/>
+    <w:tmpl w:val="67D4A132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51DB7889"/>
+    <w:nsid w:val="45C855BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36EA1D6A"/>
+    <w:tmpl w:val="356E0402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E549CF"/>
+    <w:nsid w:val="4ABC4FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BDE2686"/>
+    <w:tmpl w:val="00BC86EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B26D24"/>
+    <w:nsid w:val="4AC17FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E57A2C94"/>
+    <w:tmpl w:val="420ADD8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A55F50"/>
+    <w:nsid w:val="579E05E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7730E12A"/>
+    <w:tmpl w:val="C2D4B33A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C84A41"/>
+    <w:nsid w:val="5E471FAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40E4C5EC"/>
+    <w:tmpl w:val="AF5AB91A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58EC1DB7"/>
+    <w:nsid w:val="604F7455"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF0238AE"/>
+    <w:tmpl w:val="1192835C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594F6CFE"/>
+    <w:nsid w:val="62662278"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DF406A4"/>
+    <w:tmpl w:val="804A3426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C754F12"/>
+    <w:nsid w:val="63940054"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="500ADE12"/>
+    <w:tmpl w:val="0CBE2658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FA922F7"/>
+    <w:nsid w:val="68846868"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60B0CBA0"/>
+    <w:tmpl w:val="AFFA8E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61455CA8"/>
+    <w:nsid w:val="689452D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0248DF9E"/>
+    <w:tmpl w:val="659C9CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651A7485"/>
+    <w:nsid w:val="6A051B11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3E48C44"/>
+    <w:tmpl w:val="BAFCC7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66BB6A55"/>
+    <w:nsid w:val="6AD7779E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F62461DE"/>
+    <w:tmpl w:val="B58C2BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69DC6EC7"/>
+    <w:nsid w:val="716461C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E55820FE"/>
+    <w:tmpl w:val="F114178C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCD29B0"/>
+    <w:nsid w:val="71A16CFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3F2000C"/>
+    <w:tmpl w:val="0C36D6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EEC1D18"/>
+    <w:nsid w:val="738C11A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C16840C"/>
+    <w:tmpl w:val="A4249626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AA5798"/>
+    <w:nsid w:val="775B2166"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CB8A092"/>
+    <w:tmpl w:val="7E76FBCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734C06B4"/>
+    <w:nsid w:val="77A2547A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0868184"/>
+    <w:tmpl w:val="0D085F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="788F4A2B"/>
+    <w:nsid w:val="785B0EB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8E68DC2"/>
+    <w:tmpl w:val="4300C91E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B931D0"/>
+    <w:nsid w:val="78B17E15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83886EFA"/>
+    <w:tmpl w:val="A874E46E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8C0A44"/>
+    <w:nsid w:val="7D3244D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DF44FD0"/>
+    <w:tmpl w:val="E5441D56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="12">
-[...23 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21">
-[...47 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38">
-[...11 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00044F04"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
@@ -3456,50 +3455,51 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
+    <w:rsid w:val="008D28F4"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -4608,61 +4608,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00044F04"/>
+    <w:rsid w:val="008D28F4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00044F04"/>
+    <w:rsid w:val="008D28F4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4948,51 +4948,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3AFD42D-5AA2-4239-B8D1-3BAEA3D653C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB55EDAD-3E17-46C6-A1AC-A67C4AFDC0F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>234</Words>
   <Characters>1340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>