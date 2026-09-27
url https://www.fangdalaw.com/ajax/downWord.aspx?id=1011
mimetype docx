--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2F2F840C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5A62CE7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A92767" w:rsidP="00A92767">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008D28F4">
+            <w:r w:rsidRPr="00A92767">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>许馨月</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4CE99301" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+          <w:p w14:paraId="706EB16B" w14:textId="1B98BF79" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A92767" w:rsidP="00A92767">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008D28F4">
+            <w:r w:rsidRPr="00A92767">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="37B9749E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+          <w:p w14:paraId="6199424A" w14:textId="4DF6368F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A92767" w:rsidP="00A92767">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008D28F4">
+            <w:r w:rsidRPr="00A92767">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="60BB9069" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+          <w:p w14:paraId="4F910ACA" w14:textId="7997EF3A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A92767" w:rsidP="00A92767">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008D28F4">
+            <w:r w:rsidRPr="00A92767">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3A2E1334" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5EB80218" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A92767" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14A37867" wp14:editId="2290F5A9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54352F1B" wp14:editId="0C451777">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="16A00322" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008D28F4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="54C177C2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A92767" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008D28F4">
+            <w:r w:rsidRPr="00A92767">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>许馨月律师主要执业领域为跨境收购与兼并、外商直接投资、海外投资和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122ED531" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4C21F77C" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1495 +438,1685 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787AC285" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+    <w:p w14:paraId="158B3DCF" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D541B93" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="4202332E" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性并购和重组交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592D8C98" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+    <w:p w14:paraId="19DE1850" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表南微医学收购总部西班牙的医疗器械公司</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Creo Medical S.L.U.（CME） 51%股权，该公司在法国、比利时、德国和英国均有子公司，涉及多国 FDI 申报；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48794933" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表南京迪威尔完成对新加坡油气行业设备</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OEM 制造商 HME Technologies 100%股权的收购；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314148A0" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表汉高集团完成对苏州博克的收购；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70308EF6" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表霍尼韦尔境内业务的重组；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588B7E60" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表某知名新能源企业在阿曼和欧洲进行技术许可、当地设厂咨询和贸易协议的起草和谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CCBA35" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表某知名浙江化妆品公司小股权投资某英国化妆品公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A09FB3D" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英孚教育出售其全球少儿英语项目多数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6270A4" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="59E5F1D6" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海海立集团收购汽车零件公司马瑞利全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HVAC业务多数股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020FD278" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="40FB2B65" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购全球物流服务提供商Apex Logistics的24.9%的股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620C14ED" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="60B239B0" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group收购零售展示设备供应商BCR（邦全）多数股权以及其附加收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7D36CE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="78F37558" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美元基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C-Bridge参与对武田部分医药类资产的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75276F95" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="7ACDD0B9" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表霍尼韦尔交通和智能家居资产的剥离项目，其中包括其投资性公司以及子公司的分立；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737891C3" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="3C9AB7B6" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABB的电网业务重组项目以及中国控股公司分立；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126335AD" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="087BE9A6" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴收购联华超市股份有限公司股份；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EB432B" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="614A18E3" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>51Job对拉勾网的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAE2D89" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="13779A28" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Axcel下属企业对山东某机械企业的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C6716E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="300EEA74" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创医疗对以色列企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rapid的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4157FEEA" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="6A77A310" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光明食品斥资约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>60 亿元收购以色列最大食品集团Tnuva的控股股权以及与小股东的股东协议的谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1A501E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="14011359" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株洲时代电气（中车子公司）收购英国水下机器人</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMD 公司100%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74799DCE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="6ED0B17D" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株洲时代新材（中车子公司）收购德国汽车部件生产商采埃孚的金属橡胶业务，这项交易涉及多个国家的股权和资产交易，是第一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A 股上市公司海外并购且构成重大资产重组的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E9B87B" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="36994127" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞乐音响收购喜万年集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80%股权以及与小股东的股东协议的谈判，该公司在全球有超过50 家子公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AD20EA" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="7A048569" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠普出售其杭州的一家子公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H3C，该公司为国内领先监控产品制造商；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3E5497" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="1F1D660A" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表远东宏信香港证券交易所上市项目保荐人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB04661" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="5329C2EB" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表性合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B090270" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表上海汽车与通用汽车的合资协议续期谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AEC37D" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表霍尼韦尔境内合资公司的延期谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46553F9F" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表医疗器械公司</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ortho与润达成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E15294" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表上海海立集团收购马瑞利全球</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HVAC业务并成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B09F5E" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表上海海立集团在印度成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B501FB4" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表海立马瑞利在印度尼西亚成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEEC891" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表屈臣氏旗下百佳超市与永辉、腾讯成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EED60B" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表阿里巴巴与万豪成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC3441E" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表酒店企业同派与携程成立合资公司；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1B7515" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vopak在中国成立液化天然气供应站合资项目；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFBC371" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表光明食品与其以色列子公司小股东的股东协议的谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A27B37A" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表飞乐音响收购喜万年集团</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>80%股权以及与小股东的股东协议的谈判；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74720C3F" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表嘉年华集团与中船集团以及中投成立船东合伙企业；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46500CAE" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tesco 与华润合资项目，该项目将两家中国领先零售商的业务结合在一起；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D84475" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表百事与康师傅战略合作项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EE2E4E" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3A4C56" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="776887BB" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表施耐德投资苏州安驰和苏州新联；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AF5F93" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资财税企业诺诺</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0479AA" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="627672F1" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC发行企业信联科技;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A836C1" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="7F286AD3" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服投资金融企业中和农信；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5EA86C" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="09BE0C02" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百威英博对酒类企业贝瑞甜心小股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230FE194" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="3B1A0871" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰投资食品公司三顿半；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B8FC8A" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="69B6E741" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE源峰投资Moody隐形眼镜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E17E838" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="073AACCF" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业星思；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE0760E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="2121EA99" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业星云；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC2EC27" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="3AD68520" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业韬润；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A90694F" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="7335FDF8" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资芯片类初创企业芯迈；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588653C9" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="1B6079C8" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资一家化妆品</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OEM企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C2EEC6" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="5F332B57" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕投资网易云音乐；以及</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A868580" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="7CD29282" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创医疗集团融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71513EB3" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...366 lines deleted...]
-    <w:p w14:paraId="754C3720" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+    <w:p w14:paraId="65757EF8" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A57A26" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="390971EF" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C431A02" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="2AC60D94" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A71FE" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+    <w:p w14:paraId="5F91DB6D" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中欧商学院卓越服务</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92767">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>EMBA，2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105EDEE7" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AFE24E" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="06436A19" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DC9451" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="016E0DDC" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACC8893" w14:textId="77777777" w:rsidR="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
+    <w:p w14:paraId="09CCC2C6" w14:textId="77777777" w:rsidR="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6A7C5AC9" w:rsidR="00A46A04" w:rsidRPr="008D28F4" w:rsidRDefault="008D28F4" w:rsidP="008D28F4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008D28F4">
+    <w:p w14:paraId="4F0A196B" w14:textId="5DD8A51E" w:rsidR="00A46A04" w:rsidRPr="00A92767" w:rsidRDefault="00A92767" w:rsidP="00A92767">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许馨月律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年加入方达律师事务所。加入方达之前，她自2010年至2017年在一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>魔术圈</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D28F4">
+      <w:r w:rsidRPr="00A92767">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国律师事务所工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008D28F4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A92767" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2132,1250 +2322,1442 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08276100"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EE68C80"/>
+    <w:nsid w:val="00085EF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFC4088E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E1501C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B6A25C6"/>
+    <w:nsid w:val="01263D90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EEC0C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09180E62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB1C4FC2"/>
+    <w:nsid w:val="054A0E13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="514E92B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4A2EAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F9856EE"/>
+    <w:nsid w:val="069531B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24120B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F957A59"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F66D658"/>
+    <w:nsid w:val="06B17724"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80967EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1041352C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B852C674"/>
+    <w:nsid w:val="10705716"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CC6E572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113A0D2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89DC24EC"/>
+    <w:nsid w:val="149B2AB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC0A46CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17303D98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D54C4304"/>
+    <w:nsid w:val="154704D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="637A9FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190D4085"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E77ABD62"/>
+    <w:nsid w:val="16904F93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AF251FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194A648A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="783AE9D8"/>
+    <w:nsid w:val="1AFB4B35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="716A7D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F46155"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F3CC47A"/>
+    <w:nsid w:val="1B62479B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9A2A716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F18101A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CCAF258"/>
+    <w:nsid w:val="205059B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75805138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="201F7632"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="562A02E6"/>
+    <w:nsid w:val="2520739D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B78C2D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21863C63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7624A702"/>
+    <w:nsid w:val="283F2B4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CA4D4E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21D93F3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC6E0B0E"/>
+    <w:nsid w:val="28CD7A23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD38A7C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23896736"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06E495E8"/>
+    <w:nsid w:val="2A8F5F54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="024EC960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CC4951"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0E0D984"/>
+    <w:nsid w:val="2BF52166"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD065F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A8B451B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7310BC00"/>
+    <w:nsid w:val="3033563E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="015ED064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CCA0F1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="198EC39E"/>
+    <w:nsid w:val="321627E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8EC719C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8F423D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E846677A"/>
+    <w:nsid w:val="32A35C32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D07EF2EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39412D06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7960F0C6"/>
+    <w:nsid w:val="33CA06C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7182FBC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3947269C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F66D658"/>
+    <w:nsid w:val="34CA7288"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D8A655E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C55585F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CF4FE44"/>
+    <w:nsid w:val="36C149AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34003EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D15054C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70468EB2"/>
+    <w:nsid w:val="39077922"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56F09D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D5B0CDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E92AAFC8"/>
+    <w:nsid w:val="3A767484"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4372E242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5048BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6D8AF28"/>
+    <w:nsid w:val="3D7501F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBD03690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42282BEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="753615D2"/>
+    <w:nsid w:val="3DB21336"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2BC049A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422F4EA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EDB4DAAE"/>
+    <w:nsid w:val="3DE70A7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C101578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435C521A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="605AB1D8"/>
+    <w:nsid w:val="42E63876"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="148241E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45714E55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67D4A132"/>
+    <w:nsid w:val="4425098D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="877E688E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C855BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="356E0402"/>
+    <w:nsid w:val="45AB7FA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09F43E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ABC4FD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00BC86EC"/>
+    <w:nsid w:val="477E7F7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50BCC706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC17FDE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="420ADD8E"/>
+    <w:nsid w:val="48564369"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="135E734E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579E05E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2D4B33A"/>
+    <w:nsid w:val="4C3D0C31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6848102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E471FAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF5AB91A"/>
+    <w:nsid w:val="4C5D489A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C322DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="604F7455"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1192835C"/>
+    <w:nsid w:val="4CCE4409"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB5C6A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62662278"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="804A3426"/>
+    <w:nsid w:val="4DF74862"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="520E447C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63940054"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CBE2658"/>
+    <w:nsid w:val="538722C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9600E8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68846868"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFFA8E3C"/>
+    <w:nsid w:val="57DC4E76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AAC76C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="689452D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="659C9CD0"/>
+    <w:nsid w:val="58841020"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DE2A32C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A051B11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAFCC7FE"/>
+    <w:nsid w:val="5AAA7D5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBA2FC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD7779E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B58C2BC6"/>
+    <w:nsid w:val="5FB20555"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCBCF0FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="716461C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F114178C"/>
+    <w:nsid w:val="607D6A6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7CEA772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A16CFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C36D6FA"/>
+    <w:nsid w:val="60E61DBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F60EAC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738C11A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4249626"/>
+    <w:nsid w:val="61D03EB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52A4B696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775B2166"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E76FBCA"/>
+    <w:nsid w:val="67B006B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E08A69C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77A2547A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D085F2A"/>
+    <w:nsid w:val="6A92234A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F8A3AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="785B0EB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4300C91E"/>
+    <w:nsid w:val="6BF563C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CE20718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B17E15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A874E46E"/>
+    <w:nsid w:val="6C9E2A9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FB84A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D3244D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5441D56"/>
+    <w:nsid w:val="6CCB6D76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21089E14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CFE1133"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1346E6AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E9802A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF86DEA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708B4C71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADD0B43A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7479171E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBA8B1FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74CF054C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5524B8EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B202E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6848102"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A7D6FD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A08EE542"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C6B55B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="235C08B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-[...17 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="16">
-[...104 lines deleted...]
-  <w:numIdMacAtCleanup w:val="50"/>
+  <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3455,79 +3837,79 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
-    <w:rsid w:val="008D28F4"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00A92767"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4608,61 +4990,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D28F4"/>
+    <w:rsid w:val="00A92767"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008D28F4"/>
+    <w:rsid w:val="00A92767"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4948,66 +5330,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB55EDAD-3E17-46C6-A1AC-A67C4AFDC0F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91AD255E-B4C8-4A00-8F16-4C61AA0B859E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>234</Words>
-  <Characters>1340</Characters>
+  <Words>269</Words>
+  <Characters>1538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1571</CharactersWithSpaces>
+  <CharactersWithSpaces>1804</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>