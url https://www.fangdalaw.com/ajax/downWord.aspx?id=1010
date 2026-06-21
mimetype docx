--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="14B7C123" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6B2418BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008B54AD">
+            <w:r w:rsidRPr="00B710AA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>谢郑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6879146F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+          <w:p w14:paraId="706EB16B" w14:textId="62D58736" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008B54AD">
+            <w:r w:rsidRPr="00B710AA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0811D36C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+          <w:p w14:paraId="6199424A" w14:textId="34B11555" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008B54AD">
+            <w:r w:rsidRPr="00B710AA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1009 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2EE89BB2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+          <w:p w14:paraId="4F910ACA" w14:textId="088C3B3E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008B54AD">
+            <w:r w:rsidRPr="00B710AA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zxie@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="541EDED8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008B54AD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4FC05E55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F57D40B" wp14:editId="54F818E0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21EFD2D3" wp14:editId="3459CDAC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="06E15089" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008B54AD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7A449533" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008B54AD">
+            <w:r w:rsidRPr="00B710AA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>谢郑律师为本所上海办公室的合伙人。谢律师擅长银行融资、兼并收购和重组破产业务。谢律师已在前述领域拥有超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B54AD">
+            <w:r w:rsidRPr="00B710AA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20年的执业经历。他在劳动和就业方面也有丰富的经验。他曾就许多跨国公司在中国的劳工和就业问题向它们提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E98B92" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0AB159E0" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1132 +446,1132 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582B3794" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="7AEFCD59" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A485ED7" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="3D5512F6" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>融资领域的代表性交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10813938" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="0E98448A" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向广州富力地产股份有限公司下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>119.4亿元人民币贷款，用于收购大连万达旗下77家酒店资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1D6002" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="323BEC9E" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与汇丰银行的金额分别为美元97,800,000元及人民币60,000,000元的境外及境内贷款交易提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02773A01" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="2D6F4472" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与ING银行、法国巴黎银行及东方汇理银行所组银团的金额分别为美元250,000,000元及人民币100,000,000元的授信提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD1E3EF" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="71E79503" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以周鸿祎为代表的买方团</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为其向招商银行股份有限公司深圳分行安排的银团取得3,000,000,000美元等值人民币银团贷款用于Qihoo 360 Technology Co., Ltd.的私有化提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A88DD39" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="46D46665" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs为其牵头安排的对Biostime Healthy Australia Investment Pty Ltd.用于偿还于Biostime Healthy Australia Investment Pty Ltd.于2015年为收购Swiss Wellness Group Pty Limited绝大多数股权的过桥贷款的一笔4.5亿美元的再融资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157BA3E3" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="01CD9DA3" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其安排的三笔总金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27,000,000,000港币的定期贷款，用于提供给大连万达集团在境外设立的三家特殊目的公司用于大连万达商业地产H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A86A9DF" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="75119E0D" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其向许氏家族在境外设立的特殊目的公司提供的</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,500,000,000港币的定期贷款，用于匹克体育的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BFAE95" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="573290CA" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由国家开发银行香港分行、中国民生银行香港分行、美国银行、花旗银行、瑞士信贷新加坡分行、星展银行、德意志银行香港分行、工银国际等银行牵头的银团</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为分众传媒控股有限公司(纳斯达克代码: FMCN)私有化项目15.25 亿美元银团贷款协议提供法律建议并起草相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C444D24" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="7EB3DA4C" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited及其分支机构参与其向摩根大通银行香港分行安排的银团借取118,000,000美元贷款，用于收购一家国际教育集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633201EC" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="2DC9BA60" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行参与其向鼎晖旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH Giant Health (HK) Limited提供的320,000,000美元定期贷款，用于收购福建南平南孚电池有限公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F20BA1E" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="70028DB5" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并领域的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43226D3E" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="5BF7E331" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为其收购一家中国主要非处方药和中医药生产商昆明滇虹药业有限公司100%股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D57AF1" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="1BB71169" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合利华为其收购一家饮水机和净化器业务领导者沁园集团股份有限公司股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592DE4D1" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="06FF5EE9" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百特公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter）为其投资一家中国领先肠道营养产品公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26979DBA" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="537690A5" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为建立并重组其在中国的投资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61487CF1" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="63DA511E" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CCMP/联宇投资（Unitas Capital）为其收购一家中国领先环保公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773A4AEF" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="5637C8EA" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛直接投资部门（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs PIA）为其股权投资一家中国领先船运公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629C6ED5" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="40C4117D" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表代表凯德集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capitaland）为其通过收购恒裕控股有限公司所持有的深圳南油购物公园多数股权的方式重组恒裕发行的累计本金金额为RMB 1,200,000,000的可换股债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B99727" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="56BA0383" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百事集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pepsi）为其在上海建立亚洲研发物流中心项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C1766D" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="7223D6B6" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AstraZeneca）为其在中国建立一家新的药物生产厂提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70353771" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="5694F827" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国迈威尔半导体公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marvell Semiconductor）为其位于张江的新建高科技园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E5D3F6" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="76F50C24" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表许多国际领先的私募股权基金在中国市场进行投资及兼并收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BAFCF5" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="5BD7C966" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表其他多家跨国公司处理它们在中国投资的日常事项，包括建立控股公司、独资公司、合资公司、重组中国业务、取得政府审批、销售和分销、劳动雇佣、外汇管制及土地事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCD054C" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="36C8650D" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组和破产方面的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2CF1E5" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="30941B94" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国银行江苏省分行牵头的金融机构债权人委员会处理雨润集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194AC743" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="79A054FA" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由南京银行和中信银行牵头的金融机构债权人委员会处理三胞集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0FDDA2" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="1559A117" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中信银行牵头的金融机构债权人委员会处理丰盛集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1590F5" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="283E94DB" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由花旗银行牵头的银团贷款人以及其委任的行政接管人</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(普华永道)处理中国金属有限公司的破产问题，以及向常熟光大及中国金属有限公司子公司的管理人主张债权、并参与常熟光大的破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E864D3" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="25019BFD" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银团贷款人向一家中国房地产开发公司发放金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BBBD3B" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="3553E380" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行牵头的银团贷款机构，为</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIT在中国的子公司发放30亿元人民币的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AFA2D6" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="7749D022" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13344453" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="692531A4" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法律系，学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09400C00" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="6DCE10E1" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士法律学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE和LPC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0647BD9A" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="2E6F5294" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C06C17" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="4E502162" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB1404E" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="1504AE33" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC45A92" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="09A5591F" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8F96C5" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="6051BB3F" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谢律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年作为合伙人加入方达律师事务所。1996年至2004年间, 谢律师在英国高伟绅律师事务所(Clifford Chance LLP)执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B19DA85" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="6C7777B9" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2DCC3D" w14:textId="77777777" w:rsidR="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="73343853" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="53E5C202" w:rsidR="00A46A04" w:rsidRPr="008B54AD" w:rsidRDefault="008B54AD" w:rsidP="008B54AD">
+    <w:p w14:paraId="4F0A196B" w14:textId="043BD234" w:rsidR="00A46A04" w:rsidRPr="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B54AD">
+      <w:r w:rsidRPr="00B710AA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">谢律师连续被《亚洲法律与实务》杂志(Asia Law &amp; Practice)评为杰出律师。谢律师还被 Chambers &amp; Partners评为银行及融资业务领域、公司/并购业务领域的领先中国律师。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008B54AD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B710AA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1777,1123 +1777,1123 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012D54D2"/>
+    <w:nsid w:val="06330C79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EABAA6FA"/>
+    <w:tmpl w:val="01905578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="057930C2"/>
+    <w:nsid w:val="13EB4479"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE381640"/>
+    <w:tmpl w:val="1DC8F0AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C929C4"/>
+    <w:nsid w:val="1A74063D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70525AF6"/>
+    <w:tmpl w:val="C6BEF9FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E1550A"/>
+    <w:nsid w:val="1D36673B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32EAC878"/>
+    <w:tmpl w:val="A306B792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113E2F53"/>
+    <w:nsid w:val="203E1D35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8C05042"/>
+    <w:tmpl w:val="92B21C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A9E567E"/>
+    <w:nsid w:val="20516FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07D82FA8"/>
+    <w:tmpl w:val="A95810B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D742F88"/>
+    <w:nsid w:val="230B1384"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="844CBF4E"/>
+    <w:tmpl w:val="ECD8B594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E8D2B85"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="320E0CF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5F2BDB6"/>
+    <w:tmpl w:val="0E703AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21520ECF"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="323300F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59B628B4"/>
+    <w:tmpl w:val="3B50FFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C36AFB"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="361F084B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69FED700"/>
+    <w:tmpl w:val="26CCDB80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265537D8"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B880A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2806EA2E"/>
+    <w:tmpl w:val="72CA29C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DCB034A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C9A17A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEC41F64"/>
+    <w:tmpl w:val="E1B80A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="37D47A1D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F391FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F59279C8"/>
+    <w:tmpl w:val="08FE3A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38723DFD"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FAA1247"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A1079CA"/>
+    <w:tmpl w:val="2870B7FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE80986"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41D556BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61880178"/>
+    <w:tmpl w:val="ACC82294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDA5CEE"/>
+    <w:nsid w:val="43EF5BA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60A03DA6"/>
+    <w:tmpl w:val="BB46FB2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BE63851"/>
+    <w:nsid w:val="492D1369"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75A0F148"/>
+    <w:tmpl w:val="D9AE98B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46C12E7F"/>
+    <w:nsid w:val="4A7102EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60A03DA6"/>
+    <w:tmpl w:val="422E5688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481754A7"/>
+    <w:nsid w:val="503C5B29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D58742E"/>
+    <w:tmpl w:val="7130B8B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48343EE2"/>
+    <w:nsid w:val="56DB45BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D448252"/>
+    <w:tmpl w:val="B1AC88B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="496209EE"/>
+    <w:nsid w:val="5B3B2888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="670EDD70"/>
+    <w:tmpl w:val="FEC45CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE852F3"/>
+    <w:nsid w:val="5DB83672"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91B09F40"/>
+    <w:tmpl w:val="F5264E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50355592"/>
+    <w:nsid w:val="5E511B38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48BA8632"/>
+    <w:tmpl w:val="3DE4C052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BA3458"/>
+    <w:nsid w:val="62244D22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D44D706"/>
+    <w:tmpl w:val="DF4C2BBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54A21942"/>
+    <w:nsid w:val="62256BD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="816EFCD2"/>
+    <w:tmpl w:val="4F943B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D5C673F"/>
+    <w:nsid w:val="682C3D7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B2A5DC6"/>
+    <w:tmpl w:val="AE4C4E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="613D3768"/>
+    <w:nsid w:val="70751841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46D6F074"/>
+    <w:tmpl w:val="0BF652AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63B323FE"/>
+    <w:nsid w:val="71546A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A36B84E"/>
+    <w:tmpl w:val="B886A61C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69953A7A"/>
+    <w:nsid w:val="718F5804"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8500ED10"/>
+    <w:tmpl w:val="9F44823C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DE11F02"/>
+    <w:nsid w:val="73DE6383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D974E400"/>
+    <w:tmpl w:val="75221604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A2467B"/>
+    <w:nsid w:val="74165153"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FE6A622"/>
+    <w:tmpl w:val="70B40EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="766E2459"/>
+    <w:nsid w:val="7429169E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFACFF9A"/>
+    <w:tmpl w:val="0BF652AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="780D5EFC"/>
+    <w:nsid w:val="75202134"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C2025A0"/>
+    <w:tmpl w:val="B9C2D464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78791820"/>
+    <w:nsid w:val="7906385A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4682507E"/>
+    <w:tmpl w:val="2BA24B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="796D0BC6"/>
+    <w:nsid w:val="7B07137A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63784FC8"/>
+    <w:tmpl w:val="394C6F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="29">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2974,83 +2974,83 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
-    <w:rsid w:val="008B54AD"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
+    <w:rsid w:val="00B710AA"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
@@ -4127,61 +4127,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B54AD"/>
+    <w:rsid w:val="00B710AA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008B54AD"/>
+    <w:rsid w:val="00B710AA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4467,51 +4467,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4789DBB1-6426-463D-9567-D3F679EA43FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB34E687-6B2A-4621-80E9-4DAE76DE2FA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>359</Words>
   <Characters>2051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>