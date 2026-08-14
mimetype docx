--- v1 (2026-06-21)
+++ v2 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6B2418BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5E8F66E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B710AA">
+            <w:r w:rsidRPr="009B47CE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>谢郑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="62D58736" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+          <w:p w14:paraId="706EB16B" w14:textId="3E6ACEA2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B710AA">
+            <w:r w:rsidRPr="009B47CE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="34B11555" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+          <w:p w14:paraId="6199424A" w14:textId="2285F139" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B710AA">
+            <w:r w:rsidRPr="009B47CE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1009 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="088C3B3E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+          <w:p w14:paraId="4F910ACA" w14:textId="0783DF6B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B710AA">
+            <w:r w:rsidRPr="009B47CE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zxie@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4FC05E55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2CB03EB3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21EFD2D3" wp14:editId="3459CDAC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00622442" wp14:editId="7AC892A0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A449533" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B710AA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5AA57641" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B710AA">
+            <w:r w:rsidRPr="009B47CE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>谢郑律师为本所上海办公室的合伙人。谢律师擅长银行融资、兼并收购和重组破产业务。谢律师已在前述领域拥有超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B710AA">
+            <w:r w:rsidRPr="009B47CE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20年的执业经历。他在劳动和就业方面也有丰富的经验。他曾就许多跨国公司在中国的劳工和就业问题向它们提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB159E0" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5C760D05" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1132 +446,1132 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEFCD59" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="4F7626F9" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5512F6" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="3C36146F" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>融资领域的代表性交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E98448A" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="2B390AEC" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向广州富力地产股份有限公司下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>119.4亿元人民币贷款，用于收购大连万达旗下77家酒店资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323BEC9E" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="13E02335" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与汇丰银行的金额分别为美元97,800,000元及人民币60,000,000元的境外及境内贷款交易提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6F4472" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="7DA52023" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与ING银行、法国巴黎银行及东方汇理银行所组银团的金额分别为美元250,000,000元及人民币100,000,000元的授信提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E79503" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="6B9B01FC" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以周鸿祎为代表的买方团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为其向招商银行股份有限公司深圳分行安排的银团取得3,000,000,000美元等值人民币银团贷款用于Qihoo 360 Technology Co., Ltd.的私有化提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D46665" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="5465CA96" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs为其牵头安排的对Biostime Healthy Australia Investment Pty Ltd.用于偿还于Biostime Healthy Australia Investment Pty Ltd.于2015年为收购Swiss Wellness Group Pty Limited绝大多数股权的过桥贷款的一笔4.5亿美元的再融资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CD9DA3" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="72BBCAEB" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其安排的三笔总金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27,000,000,000港币的定期贷款，用于提供给大连万达集团在境外设立的三家特殊目的公司用于大连万达商业地产H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75119E0D" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="1392A74C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其向许氏家族在境外设立的特殊目的公司提供的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,500,000,000港币的定期贷款，用于匹克体育的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573290CA" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="21F6B096" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由国家开发银行香港分行、中国民生银行香港分行、美国银行、花旗银行、瑞士信贷新加坡分行、星展银行、德意志银行香港分行、工银国际等银行牵头的银团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为分众传媒控股有限公司(纳斯达克代码: FMCN)私有化项目15.25 亿美元银团贷款协议提供法律建议并起草相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB3DA4C" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="077A875E" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited及其分支机构参与其向摩根大通银行香港分行安排的银团借取118,000,000美元贷款，用于收购一家国际教育集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC9BA60" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="76A1811C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行参与其向鼎晖旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH Giant Health (HK) Limited提供的320,000,000美元定期贷款，用于收购福建南平南孚电池有限公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70028DB5" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="735D0064" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并领域的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF7E331" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="70B382CE" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为其收购一家中国主要非处方药和中医药生产商昆明滇虹药业有限公司100%股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB71169" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="4EE8040D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合利华为其收购一家饮水机和净化器业务领导者沁园集团股份有限公司股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FF5EE9" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="1AD06B98" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百特公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter）为其投资一家中国领先肠道营养产品公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537690A5" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="5EEA1DA2" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为建立并重组其在中国的投资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DA511E" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="6D2111C1" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CCMP/联宇投资（Unitas Capital）为其收购一家中国领先环保公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5637C8EA" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="7BFE51DB" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛直接投资部门（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs PIA）为其股权投资一家中国领先船运公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C4117D" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="44E2E52C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表代表凯德集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capitaland）为其通过收购恒裕控股有限公司所持有的深圳南油购物公园多数股权的方式重组恒裕发行的累计本金金额为RMB 1,200,000,000的可换股债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BA0383" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="318ADBF2" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百事集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pepsi）为其在上海建立亚洲研发物流中心项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7223D6B6" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="4DD4101A" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AstraZeneca）为其在中国建立一家新的药物生产厂提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5694F827" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="40274364" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国迈威尔半导体公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marvell Semiconductor）为其位于张江的新建高科技园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F50C24" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="3BFC9ECA" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表许多国际领先的私募股权基金在中国市场进行投资及兼并收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD7C966" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="2FFF302E" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表其他多家跨国公司处理它们在中国投资的日常事项，包括建立控股公司、独资公司、合资公司、重组中国业务、取得政府审批、销售和分销、劳动雇佣、外汇管制及土地事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C8650D" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="34BEC08D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组和破产方面的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30941B94" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="037B670C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国银行江苏省分行牵头的金融机构债权人委员会处理雨润集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A054FA" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="62336F23" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由南京银行和中信银行牵头的金融机构债权人委员会处理三胞集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1559A117" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="74FA8E47" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中信银行牵头的金融机构债权人委员会处理丰盛集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283E94DB" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="501E9681" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由花旗银行牵头的银团贷款人以及其委任的行政接管人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(普华永道)处理中国金属有限公司的破产问题，以及向常熟光大及中国金属有限公司子公司的管理人主张债权、并参与常熟光大的破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25019BFD" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="7B5D85CF" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银团贷款人向一家中国房地产开发公司发放金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3553E380" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="3B099195" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行牵头的银团贷款机构，为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIT在中国的子公司发放30亿元人民币的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7749D022" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="41706560" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692531A4" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="16CC829D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法律系，学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCE10E1" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="26A45782" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士法律学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE和LPC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6F5294" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="61D50A88" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E502162" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="33F4BAC5" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1504AE33" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="1519C863" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A5591F" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="69074108" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6051BB3F" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="39F8D277" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谢律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年作为合伙人加入方达律师事务所。1996年至2004年间, 谢律师在英国高伟绅律师事务所(Clifford Chance LLP)执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7777B9" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="789C3C2E" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73343853" w14:textId="77777777" w:rsidR="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="713DA07D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="043BD234" w:rsidR="00A46A04" w:rsidRPr="00B710AA" w:rsidRDefault="00B710AA" w:rsidP="00B710AA">
+    <w:p w14:paraId="4F0A196B" w14:textId="7240BB2E" w:rsidR="00A46A04" w:rsidRPr="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B710AA">
+      <w:r w:rsidRPr="009B47CE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">谢律师连续被《亚洲法律与实务》杂志(Asia Law &amp; Practice)评为杰出律师。谢律师还被 Chambers &amp; Partners评为银行及融资业务领域、公司/并购业务领域的领先中国律师。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B710AA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009B47CE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1777,197 +1777,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06330C79"/>
+    <w:nsid w:val="0215155B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01905578"/>
+    <w:tmpl w:val="68EEDB18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13EB4479"/>
+    <w:nsid w:val="0C960A8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DC8F0AC"/>
+    <w:tmpl w:val="06740FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A74063D"/>
+    <w:nsid w:val="0FCF26FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6BEF9FA"/>
+    <w:tmpl w:val="CCF0CE66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D36673B"/>
+    <w:nsid w:val="17677341"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A306B792"/>
+    <w:tmpl w:val="1D500BBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="203E1D35"/>
+    <w:nsid w:val="18F77054"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92B21C3E"/>
+    <w:tmpl w:val="419C6796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20516FD2"/>
+    <w:nsid w:val="1EB12881"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A95810B8"/>
+    <w:tmpl w:val="11B0EB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="230B1384"/>
+    <w:nsid w:val="252E7D2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECD8B594"/>
+    <w:tmpl w:val="BD0CF998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B25557D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4E6F508"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DCF28D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D79AD0C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E314AC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D762551C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2036,864 +2099,801 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320E0CF1"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36906622"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E703AD0"/>
+    <w:tmpl w:val="CAE8E034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323300F5"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39CA3093"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B50FFF0"/>
+    <w:tmpl w:val="70B2CA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361F084B"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCA0099"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26CCDB80"/>
+    <w:tmpl w:val="456A6742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3B880A43"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BE16630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72CA29C8"/>
+    <w:tmpl w:val="86A27090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9A17A7"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1D6EBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1B80A74"/>
+    <w:tmpl w:val="86A049CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F391FD2"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A37F35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08FE3A60"/>
+    <w:tmpl w:val="8E1E97BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FAA1247"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D23B0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2870B7FC"/>
+    <w:tmpl w:val="B726BFDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D556BB"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46EC2115"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACC82294"/>
+    <w:tmpl w:val="BB6CCE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43EF5BA6"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47070FBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB46FB2C"/>
+    <w:tmpl w:val="507AB750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="492D1369"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52FC6736"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9AE98B4"/>
+    <w:tmpl w:val="2E8400A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A7102EE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DDB71C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="422E5688"/>
+    <w:tmpl w:val="5EFC73D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503C5B29"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E62DC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7130B8B4"/>
+    <w:tmpl w:val="22FC60FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DB45BC"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61B3487E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1AC88B8"/>
+    <w:tmpl w:val="033EE26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B3B2888"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A4F294B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEC45CC6"/>
+    <w:tmpl w:val="81344EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB83672"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AE21F76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5264E88"/>
+    <w:tmpl w:val="FD88EB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E511B38"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D907235"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DE4C052"/>
+    <w:tmpl w:val="FF620E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62244D22"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E684C8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF4C2BBE"/>
+    <w:tmpl w:val="02304B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62256BD6"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70134D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F943B1E"/>
+    <w:tmpl w:val="90208B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="682C3D7A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72627975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE4C4E4E"/>
+    <w:tmpl w:val="526EBD2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70751841"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72ED31E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BF652AC"/>
+    <w:tmpl w:val="F8D83E46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71546A52"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="731C58D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B886A61C"/>
+    <w:tmpl w:val="6848F194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="718F5804"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74454FD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F44823C"/>
+    <w:tmpl w:val="E806BFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73DE6383"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B746D31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75221604"/>
+    <w:tmpl w:val="EA7E9DCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74165153"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7204F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70B40EB0"/>
+    <w:tmpl w:val="70B2CA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7429169E"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D115A65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BF652AC"/>
+    <w:tmpl w:val="5BCE5C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="3">
-[...35 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17">
-[...11 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22">
-[...20 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="35"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2992,65 +2992,65 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
+    <w:rsid w:val="009B47CE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
-    <w:rsid w:val="00B710AA"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
@@ -4127,61 +4127,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B710AA"/>
+    <w:rsid w:val="009B47CE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B710AA"/>
+    <w:rsid w:val="009B47CE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4467,51 +4467,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB34E687-6B2A-4621-80E9-4DAE76DE2FA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CFCAAE7-929E-48C9-8CC1-BC02E42CD70F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>359</Words>
   <Characters>2051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>