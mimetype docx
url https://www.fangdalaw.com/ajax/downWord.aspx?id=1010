--- v2 (2026-08-14)
+++ v3 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5E8F66E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="78720EF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009B47CE">
+            <w:r w:rsidRPr="00C345AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>谢郑</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3E6ACEA2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+          <w:p w14:paraId="706EB16B" w14:textId="4AB5556D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009B47CE">
+            <w:r w:rsidRPr="00C345AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2285F139" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+          <w:p w14:paraId="6199424A" w14:textId="299B10E3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009B47CE">
+            <w:r w:rsidRPr="00C345AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1009 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0783DF6B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+          <w:p w14:paraId="4F910ACA" w14:textId="3CE3A995" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009B47CE">
+            <w:r w:rsidRPr="00C345AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zxie@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2CB03EB3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1081FE22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C345AE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00622442" wp14:editId="7AC892A0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65FF241C" wp14:editId="63232BA2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5AA57641" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009B47CE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2B25EF01" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C345AE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009B47CE">
+            <w:r w:rsidRPr="00C345AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>谢郑律师为本所上海办公室的合伙人。谢律师擅长银行融资、兼并收购和重组破产业务。谢律师已在前述领域拥有超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B47CE">
+            <w:r w:rsidRPr="00C345AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20年的执业经历。他在劳动和就业方面也有丰富的经验。他曾就许多跨国公司在中国的劳工和就业问题向它们提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C760D05" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="61BEE16C" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1132 +446,1132 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7626F9" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="1B24647B" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C36146F" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="30846CE9" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>融资领域的代表性交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B390AEC" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="4CABEB08" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向广州富力地产股份有限公司下属子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>119.4亿元人民币贷款，用于收购大连万达旗下77家酒店资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E02335" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="70FC1240" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与汇丰银行的金额分别为美元97,800,000元及人民币60,000,000元的境外及境内贷款交易提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA52023" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="4C7D18FF" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其与ING银行、法国巴黎银行及东方汇理银行所组银团的金额分别为美元250,000,000元及人民币100,000,000元的授信提供法律服务，贷款资金全部用于Prologis境内物业项目的开发和建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9B01FC" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="74837052" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以周鸿祎为代表的买方团</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为其向招商银行股份有限公司深圳分行安排的银团取得3,000,000,000美元等值人民币银团贷款用于Qihoo 360 Technology Co., Ltd.的私有化提供法律建议并起草和审阅相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5465CA96" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="310446C2" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs为其牵头安排的对Biostime Healthy Australia Investment Pty Ltd.用于偿还于Biostime Healthy Australia Investment Pty Ltd.于2015年为收购Swiss Wellness Group Pty Limited绝大多数股权的过桥贷款的一笔4.5亿美元的再融资提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BBCAEB" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="0263416E" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其安排的三笔总金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>27,000,000,000港币的定期贷款，用于提供给大连万达集团在境外设立的三家特殊目的公司用于大连万达商业地产H股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1392A74C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="6F490CE1" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行参与其向许氏家族在境外设立的特殊目的公司提供的</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,500,000,000港币的定期贷款，用于匹克体育的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F6B096" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="14FBE694" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由国家开发银行香港分行、中国民生银行香港分行、美国银行、花旗银行、瑞士信贷新加坡分行、星展银行、德意志银行香港分行、工银国际等银行牵头的银团</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 为分众传媒控股有限公司(纳斯达克代码: FMCN)私有化项目15.25 亿美元银团贷款协议提供法律建议并起草相关法律文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077A875E" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="5C340578" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CVC Asia Pacific Limited及其分支机构参与其向摩根大通银行香港分行安排的银团借取118,000,000美元贷款，用于收购一家国际教育集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A1811C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="6665F9E8" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行参与其向鼎晖旗下的</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH Giant Health (HK) Limited提供的320,000,000美元定期贷款，用于收购福建南平南孚电池有限公司的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735D0064" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="03CF4CC4" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并领域的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B382CE" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="25623587" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为其收购一家中国主要非处方药和中医药生产商昆明滇虹药业有限公司100%股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE8040D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="55F71077" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合利华为其收购一家饮水机和净化器业务领导者沁园集团股份有限公司股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD06B98" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="3E446940" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百特公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter）为其投资一家中国领先肠道营养产品公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEA1DA2" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="0467082A" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国拜尔公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer）为建立并重组其在中国的投资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2111C1" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="1B547D43" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CCMP/联宇投资（Unitas Capital）为其收购一家中国领先环保公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFE51DB" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="43323818" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛直接投资部门（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs PIA）为其股权投资一家中国领先船运公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2E52C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="09408246" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表代表凯德集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capitaland）为其通过收购恒裕控股有限公司所持有的深圳南油购物公园多数股权的方式重组恒裕发行的累计本金金额为RMB 1,200,000,000的可换股债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318ADBF2" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="2E4DA168" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国百事集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pepsi）为其在上海建立亚洲研发物流中心项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD4101A" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="09155B07" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AstraZeneca）为其在中国建立一家新的药物生产厂提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40274364" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="76E441F8" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国迈威尔半导体公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Marvell Semiconductor）为其位于张江的新建高科技园区项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFC9ECA" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="51C0ECDA" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表许多国际领先的私募股权基金在中国市场进行投资及兼并收购业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFF302E" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="381B572F" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表其他多家跨国公司处理它们在中国投资的日常事项，包括建立控股公司、独资公司、合资公司、重组中国业务、取得政府审批、销售和分销、劳动雇佣、外汇管制及土地事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BEC08D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="2B179162" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组和破产方面的代表交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037B670C" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="3E891F19" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中国银行江苏省分行牵头的金融机构债权人委员会处理雨润集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62336F23" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="724EC0BF" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由南京银行和中信银行牵头的金融机构债权人委员会处理三胞集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FA8E47" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="4DBD3D21" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由中信银行牵头的金融机构债权人委员会处理丰盛集团债务重组事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501E9681" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="2E20262E" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由花旗银行牵头的银团贷款人以及其委任的行政接管人</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(普华永道)处理中国金属有限公司的破产问题，以及向常熟光大及中国金属有限公司子公司的管理人主张债权、并参与常熟光大的破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5D85CF" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="224D2A6D" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银团贷款人向一家中国房地产开发公司发放金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B099195" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="0BC50E8C" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表花旗银行牵头的银团贷款机构，为</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIT在中国的子公司发放30亿元人民币的重组贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41706560" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="68A00BEC" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CC829D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="1B627BDE" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法律系，学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A45782" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="65EA49CE" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士法律学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE和LPC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D50A88" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="4A039342" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F4BAC5" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="214E487F" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1519C863" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="765A6391" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69074108" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="06144310" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F8D277" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="38D3FD2D" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谢律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年作为合伙人加入方达律师事务所。1996年至2004年间, 谢律师在英国高伟绅律师事务所(Clifford Chance LLP)执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789C3C2E" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="5A3956A6" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713DA07D" w14:textId="77777777" w:rsidR="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="2706BD5B" w14:textId="77777777" w:rsidR="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7240BB2E" w:rsidR="00A46A04" w:rsidRPr="009B47CE" w:rsidRDefault="009B47CE" w:rsidP="009B47CE">
+    <w:p w14:paraId="4F0A196B" w14:textId="7FD95EF4" w:rsidR="00A46A04" w:rsidRPr="00C345AE" w:rsidRDefault="00C345AE" w:rsidP="00C345AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B47CE">
+      <w:r w:rsidRPr="00C345AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">谢律师连续被《亚洲法律与实务》杂志(Asia Law &amp; Practice)评为杰出律师。谢律师还被 Chambers &amp; Partners评为银行及融资业务领域、公司/并购业务领域的领先中国律师。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009B47CE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C345AE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1777,415 +1777,436 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0215155B"/>
+    <w:nsid w:val="02AA7213"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68EEDB18"/>
+    <w:tmpl w:val="245C598A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C960A8C"/>
+    <w:nsid w:val="0D083126"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06740FD6"/>
+    <w:tmpl w:val="4CE8B8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FCF26FF"/>
+    <w:nsid w:val="0E0E6FFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCF0CE66"/>
+    <w:tmpl w:val="2FEA9AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17677341"/>
+    <w:nsid w:val="12AB6A04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D500BBE"/>
+    <w:tmpl w:val="BBFAE83E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F77054"/>
+    <w:nsid w:val="15BA3562"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="419C6796"/>
+    <w:tmpl w:val="9370A794"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB12881"/>
+    <w:nsid w:val="20C152B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11B0EB9A"/>
+    <w:tmpl w:val="7E7830BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="252E7D2A"/>
+    <w:nsid w:val="2D6B1B81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD0CF998"/>
+    <w:tmpl w:val="823E24BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B25557D"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C544D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4E6F508"/>
+    <w:tmpl w:val="F98CF732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DCF28D2"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3534457B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D79AD0C6"/>
+    <w:tmpl w:val="8F9A8EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E314AC1"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="377131A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D762551C"/>
+    <w:tmpl w:val="7ADCB55E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36906622"/>
+    <w:nsid w:val="389149FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAE8E034"/>
+    <w:tmpl w:val="A238A572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39CA3093"/>
+    <w:nsid w:val="38C1739A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70B2CA06"/>
+    <w:tmpl w:val="D00CD2C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF33A4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDA0F08A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2257,643 +2278,622 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BCA0099"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9227B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="456A6742"/>
+    <w:tmpl w:val="A238A572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BE16630"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42765DE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86A27090"/>
+    <w:tmpl w:val="938E30CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1D6EBE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44553673"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86A049CA"/>
+    <w:tmpl w:val="34B0D136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A37F35"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46D23A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E1E97BC"/>
+    <w:tmpl w:val="C83C3384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D23B0C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49C84DAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B726BFDC"/>
+    <w:tmpl w:val="41E66354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46EC2115"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D1D1FB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB6CCE78"/>
+    <w:tmpl w:val="921228A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47070FBB"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59E16881"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="507AB750"/>
+    <w:tmpl w:val="EE8E3FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FC6736"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BFF076D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E8400A4"/>
+    <w:tmpl w:val="3612BA28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DDB71C9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D391854"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EFC73D6"/>
+    <w:tmpl w:val="EC6468FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E62DC9"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E413199"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22FC60FC"/>
+    <w:tmpl w:val="C36EF364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B3487E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609454EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="033EE26E"/>
+    <w:tmpl w:val="BA6C43F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A4F294B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66470251"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81344EF2"/>
+    <w:tmpl w:val="DB945AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AE21F76"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67685E59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD88EB3E"/>
+    <w:tmpl w:val="540E248E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D907235"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67EB0155"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF620E7E"/>
+    <w:tmpl w:val="92008EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E684C8E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D885038"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02304B3E"/>
+    <w:tmpl w:val="30546396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70134D6A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F7101FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90208B38"/>
+    <w:tmpl w:val="77880F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72627975"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE90E3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="526EBD2A"/>
+    <w:tmpl w:val="A7F867C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72ED31E5"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70BB7F5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8D83E46"/>
+    <w:tmpl w:val="BD7A84F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="731C58D5"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72BC557B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6848F194"/>
+    <w:tmpl w:val="B13A7946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74454FD3"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76062009"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E806BFE8"/>
+    <w:tmpl w:val="E6C0022C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B746D31"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7780342F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA7E9DCA"/>
+    <w:tmpl w:val="88F81F8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C7204F4"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB7771E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70B2CA06"/>
+    <w:tmpl w:val="3C5CF276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
-[...29 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...64 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2992,71 +2992,71 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
-    <w:rsid w:val="009B47CE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C345AE"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4127,61 +4127,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B47CE"/>
+    <w:rsid w:val="00C345AE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B47CE"/>
+    <w:rsid w:val="00C345AE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4467,51 +4467,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CFCAAE7-929E-48C9-8CC1-BC02E42CD70F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{320809E1-A471-4486-B440-0DFF832E88C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>359</Words>
   <Characters>2051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>