--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2A331DB6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="50E7C14C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00691EC3">
+            <w:r w:rsidRPr="00962E89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>施巍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0607AA16" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+          <w:p w14:paraId="706EB16B" w14:textId="65EF58A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00691EC3">
+            <w:r w:rsidRPr="00962E89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F14AEBC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+          <w:p w14:paraId="6199424A" w14:textId="2A28C28E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00691EC3">
+            <w:r w:rsidRPr="00962E89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1109 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="07804A9A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+          <w:p w14:paraId="4F910ACA" w14:textId="78BC8ACA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00691EC3">
+            <w:r w:rsidRPr="00962E89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jshin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3559DA7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00691EC3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="318029A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="531FC659" wp14:editId="5B187BCA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CCA4994" wp14:editId="38927278">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="161C7041" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00691EC3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="56ED3ABA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00691EC3">
+            <w:r w:rsidRPr="00962E89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>施巍律师专长于公司和商事法律事务，并在多个行业都拥有令人信服的经验积累，包括制药、生命科学、大健康、私立学校教育以及一般工业领域。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00691EC3">
+            <w:r w:rsidRPr="00962E89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429A01C1" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2033F593" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1732 +446,1732 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677A0098" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00691EC3">
+    <w:p w14:paraId="376912BD" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>施律师在交易类事务与合规咨询类事务之间维持着较为平衡的执业重心。作为事务所公司业务组生命科学业务板块的牵头人，施律师擅长为客户范围广阔的法律议题提供见解。一方面，他被认为是在相关行业领域各类交易中最活跃及最具影响力的中国律师之一，涉及的交易类型包括授权许可、合作交易以及兼并收购等。在这些交易实践中，他以“敏锐的商业直觉”和“理解客户的需求”获得赞誉。此外，施律师在为客户提供合规监管相关咨询服务，尤其是对其中所蕴含的各种前沿法律课题提供意见方面亦有丰富的经验。施律师的客户评价道：“要找到一个既能掌控全局，又能潜心研究最小细节以确保工作成果质量的人并不容易。施律师以其专业性、对事业的热忱以及对行业的敏感而脱颖而出。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC01241" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="2A4B3103" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0C716F" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00691EC3">
+    <w:p w14:paraId="1D1584A9" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购和兼并</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/股权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3694434B" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="74AEF3D0" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾科联生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Newco融资4100万元美元（由红杉中国、元生和杏泽领投），并许可引进乐普生物开发、生产与商业化两款T细胞衔接器管线的全球独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74530D41" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="02D90261" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康全球风险投资部门，为其参与多家中国生物医药研发企业（包括格治生物、元思生肽等）的股权融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCF9A01" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="140F604C" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，就其以全股票交易方式被一家纽交所上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio（纽交所股票代码：NUVB）完全收购提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCFF90F" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="41BFEA5E" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药为其跨境重组以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+/A2/B/C轮私募融资事宜提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCF5E18" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="3AE499FE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR (益商红木集团)为其在中国对30+桩物流资产的收购/剥离项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BECBF1" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="78A283B6" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其斥资上百亿人民币在青岛、泰州和无锡投资新生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE5DD3A" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="4B7957FE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Redwood China Logistics Fund及其他卖方为他们向ESR和宏利金融集团设立的实体出售位于中国大陆的物流资产提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00164E1C" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="6FC3777B" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家生命科学领域的创业企业，例如凯思凯迪，亿腾医药和以星</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MitrAssist，为其多轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033C71FF" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="2EF24B77" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿腾医药，为其向礼来制药收购抗感染药物产品组合（希刻劳和稳可信）以及位于苏州的生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6010E733" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="6A20667A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药，为其剥离部分中成药资产组合以及位于昆明的一处生产设施并出售给一家领先的中国医药企业提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127FB06E" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="0ACF2C59" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management（德威学校品牌的亚洲运营商）为其进行的数轮私募融资以及其中国业务的重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC61F22" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="38624A3B" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股为其对深圳先健科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(01302.HK)进行投资提供法律服务，先健科技为一家业内领先的心血管微创介入医疗器械供应商。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FA1C47" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="19F37CF6" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安集团，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA, LOGOS（乐歌物流）以及森瑶资本为其在中国进行物流资产的系列收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B35CC04" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="0F7EA85C" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药中国，为在拜耳全球收购默克</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OTC业务后与默克OTC的中国部分整合提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8B4D65" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="5504601D" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳，为其收购滇虹药业集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权提供法律服务，滇虹药业集团为一家中国领先的非处方药和中成药企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687E5ABC" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="1D86CD4F" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德，为其与梅奥诊所共同设立一家提供先进临床检验技术的合资公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71972D49" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="643A74F4" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>World Strides，一家世界最大的修学旅行公司为其在中国收购夏令营业务提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086416E6" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="7116438A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百汇医疗，一家总部位于新加坡的地区领先医疗服务提供商，为其在中国的若干私立医院以及诊所的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6431D860" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00691EC3">
+    <w:p w14:paraId="37FBF93A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产品许可与合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3127D3EC" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="1A4D7D22" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表协和麒麟在就其亚太地区业务重组提供法律服务，该等重组交易通过一系列交易将协和麒麟中国所有权益转让给维健医药，并授予维健医药在中国商业化和生产五种处于商业化阶段的原研品牌药品以及两种全球产品的中国商业化许可权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF0F31B" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="38B48CC0" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康就其与就其与亚盛医药、无锡智康弘义、上海津曼特、勤浩医药等新药研发企业之间的多项联合用药临床试验合作项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E22FF5" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="307DCC53" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表映恩生物，就其授予三生制药旗下沈阳三生制药授予其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DB-1303产品 (HER2 ADC) 多个适应症在中国大陆、香港和澳门的商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC04F5C" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="31D13E77" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物与赛诺菲达成许可战略合作，以授予赛诺菲在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗(Uliledlimab)的独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745C7C5E" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="16870992" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复宏汉霖就其获得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Palleon Pharmaceuticals Inc.的first-in-class人唾液酸酶融合蛋白E-602在中国的独家开发和商业化权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133A079D" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="3E5943B2" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表石药集团全资子公司津曼特生物与江苏康宁杰瑞达成独家授权许可协议，用以在中国大陆地区开发和商业化</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JSKN003(一种靶向HER2双表位抗体偶联药物)，首付款及近期研发里程碑逾一亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F726DE8" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="74EE7017" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康华生物就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HilleVax授予其在大中华区以外市场开发、生产及商业化重组六价诺如病毒疫苗的独家许可权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE11016" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="694C1244" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药就其创新药抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSLP单克隆抗体 (SHR-1905) 在大中华地区以外的市场许可授权Aiolos Bio提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACBABB0" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="7961B547" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业就其向三生制药授予中国大陆地区开发、注册、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-1单抗Nofazinlimab的独家许可权益合作安排提供服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058B6891" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="13A988B6" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国制药公司就其各自核心产品在中国市场与推广商达成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSO安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EB0DE5" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="76A6C507" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其与第一三共就代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DS8201的ADC产品根据该等产品的全球授权协议在中国市场达成共同推广安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25564D93" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="59D70F36" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，为其授予恒瑞制药有关基石旗下主要管线之一抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CTLA-4（CS1002）的大中华区独家研发、注册、生产及商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346354E9" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="05372044" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cordis和百特在内的数家医疗器械公司，为其在中国执行产品的委托设计、研发和制造提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61939ED8" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="15D6A37E" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表昂阔医药从普众发现医药科技公司获得关于抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH-6抗体偶联药物在全球（除大中华区外）开发、注册和商业化的排他性权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A545CC" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="5A9D4745" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，为其将葆元的主要候选药物之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taletrectinib 分别在中国市场的商业化权利授予信达药业、将日本市场的商业化权利授予Nippon Kayaku (一家日本上市公司) 提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638267F2" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="028237AE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5371FF52" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="5D48BEF7" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其从绿叶制药取得血脂康</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(用于高血脂一线治疗的天然药)独家推广权利提供法律服务。该项目是首次由一家大型跨国制药企业由一家中国本土公司获得创新药的市场推广权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09422C19" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="753398D9" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.1亿美元授权费以及持续的经济利益分享为对价向康哲药 业授予波依定在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9331FD" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="288E63D7" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 亿美元的授权费以及持续的经济利益分享为对价向三生药业授予糖尿病药物组合在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFEE270" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00691EC3">
+    <w:p w14:paraId="4F3F6601" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日常运营</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/合规事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B75B290" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="7D2D66B7" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表庄信万丰、科思创、易商红木、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management、诺德安达、塞拉尼斯等多家企业为其日常业务涉及的法律问题提供意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EECEB4A" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="5C07A84E" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多生命科学企业，如阿斯利康，百时美施贵宝、腾盛博药、葆元医药、辉瑞、欧加隆、施乐辉、万益特、诺华、勃林格殷格翰、罗氏、基石药业、再鼎医药、渤健生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Biogen)、通化东宝、映恩生物以及复宏汉霖等为其日常业务涉及的法律及合规问题提供意见，包括研发、临床试验、上市许可、应对来自药监部门的调查和执法行动、产品经销、患者援助/服务项目、患者福利项目、产品推广、与NGO/PAG互动等各类议题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E417C21" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="6822FBAE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德威学校在中国的国际学校、其姐妹学校民办德闳学校、康德双语学校以及诺德安达就其运营涉及的法律问题提供服务，包括新学校设立、校园建设</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/扩建、监管合规、关联交易、采购、数据保护、贷款融资、学校管理等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0026145A" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="7BEED005" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E247A7" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="43EB8196" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦大学学院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UCL）法律系，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348ACE10" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="1B01871B" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2622510E" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="776BC529" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F50750E" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="281808EB" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5E064D" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="120E231A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FFE4DA" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="57807442" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF7D46" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="7AE65EB0" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为行业领军人物，施律师经常性被邀请在各个国家举办的各类专业会议和论坛发表演讲或参与小组讨论，以分享其对生命科学产业、并购及BD交易以及合规监管问题的见解。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08ED72F0" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="7A704E66" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771FA7DA" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="797802E5" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharma Boradroom出版的《中国制药法律监管手册》（2019和2021版）牵头作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7314EED8" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="6DC02881" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal 500出版的《中国生命科学: 交易洞见及瞩目行业趋势》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419A1333" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="0CE3AA05" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal500出版的《生命科学与医疗健康2024年鉴: 中国篇问答指引》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45759547" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="796EFB93" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F12CF1A" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="76D93995" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2019至2021年度连续被钱伯斯亚太(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asia Pacific)推荐为在医药健康法律服务领域领先的律师，在2022至2025年度被钱伯斯大中华区(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greater China)推荐为在医药健康法律服务领域领先的律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E66F9B8" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="33DC5374" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2020-2024年度连续被法律五百强(Legal 500)推荐为医药健康和生命科学领域中资所领先个人(Leading individual)。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639AD6E0" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="25ACCB75" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2022至2024年度被亚洲法律(Asia Law)评为医药健康领域的杰出业者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6104C3D0" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="2D79B2C1" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">被Merger Market评为2019年制药、医疗和生物科技并购交易法律顾问。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F48FBD3" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="1E731277" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年被CHC医疗咨询和中信证券联合评为医疗健康行业五强最佳律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65027497" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="2F37B53A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479A2005" w14:textId="77777777" w:rsidR="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="765675A5" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">目前担任上海市生物医药协会法律和合规专委会副会长。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="53BAC75C" w:rsidR="00A46A04" w:rsidRPr="00691EC3" w:rsidRDefault="00691EC3" w:rsidP="00691EC3">
+    <w:p w14:paraId="4F0A196B" w14:textId="17B8FDEB" w:rsidR="00A46A04" w:rsidRPr="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00691EC3">
+      <w:r w:rsidRPr="00962E89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">施律师多年来致力于公益事业和青年专业人士的职业成长，并且是青年法律人成长公益组织NGLegal积极的贡献者和前理事会成员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00691EC3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00962E89" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2377,1344 +2377,1344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015E22D9"/>
+    <w:nsid w:val="0250722B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="254067A4"/>
+    <w:tmpl w:val="0FD26326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="066B5DB4"/>
+    <w:nsid w:val="05054401"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EAE68BA"/>
+    <w:tmpl w:val="6DD02136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093D1097"/>
+    <w:nsid w:val="06371E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17A2F934"/>
+    <w:tmpl w:val="7382B9D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACA1EB9"/>
+    <w:nsid w:val="07A7546F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B11030AE"/>
+    <w:tmpl w:val="237A4536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD00D7F"/>
+    <w:nsid w:val="09BB06B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="496E6AD2"/>
+    <w:tmpl w:val="7708D144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B672D39"/>
+    <w:nsid w:val="0C0016A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="100CE60C"/>
+    <w:tmpl w:val="079A0F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C007AB5"/>
+    <w:nsid w:val="0EB44487"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFB29D5E"/>
+    <w:tmpl w:val="ADA04660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5121E1"/>
+    <w:nsid w:val="11255AEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC18BAF0"/>
+    <w:tmpl w:val="6C7A03DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D496CDE"/>
+    <w:nsid w:val="12922E76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17B24F5A"/>
+    <w:tmpl w:val="0D2EE8DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D757665"/>
+    <w:nsid w:val="130444FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A6492C4"/>
+    <w:tmpl w:val="3ED03CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F02721B"/>
+    <w:nsid w:val="1A5560DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4E0D3BC"/>
+    <w:tmpl w:val="3A8A3DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10C7526A"/>
+    <w:nsid w:val="1C33063C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7654ECDA"/>
+    <w:tmpl w:val="F99EB2BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18837F1E"/>
+    <w:nsid w:val="1C6D469B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6576C85E"/>
+    <w:tmpl w:val="55E0F2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194241B3"/>
+    <w:nsid w:val="1CB91FB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03CCFBD0"/>
+    <w:tmpl w:val="CFEACE0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D267562"/>
+    <w:nsid w:val="1CEA748C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC64A800"/>
+    <w:tmpl w:val="4484DF70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DAF7CF9"/>
+    <w:nsid w:val="1E316AC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6484709C"/>
+    <w:tmpl w:val="CAB40A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E585751"/>
+    <w:nsid w:val="1F245BA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D86BE0E"/>
+    <w:tmpl w:val="32683840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7D5FE7"/>
+    <w:nsid w:val="1F5F49C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EFC0ABC"/>
+    <w:tmpl w:val="1110D31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23215AA8"/>
+    <w:nsid w:val="1F775C28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7FC5216"/>
+    <w:tmpl w:val="EA5EC0E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2763335F"/>
+    <w:nsid w:val="206C0976"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="855E01A0"/>
+    <w:tmpl w:val="BBB80FFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277030F4"/>
+    <w:nsid w:val="20E9536C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE02113C"/>
+    <w:tmpl w:val="B2CA957C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A611589"/>
+    <w:nsid w:val="28F46518"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B0AEAE0"/>
+    <w:tmpl w:val="9530B788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3068314F"/>
+    <w:nsid w:val="28F57BC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="066E0FA4"/>
+    <w:tmpl w:val="89A899B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3069635F"/>
+    <w:nsid w:val="2ACC0C57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="609EE0DE"/>
+    <w:tmpl w:val="0C902B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="318B5BBE"/>
+    <w:nsid w:val="2B6D2B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D682AF9C"/>
+    <w:tmpl w:val="F76A2B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324661C6"/>
+    <w:nsid w:val="2BF80391"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="012C2D88"/>
+    <w:tmpl w:val="3A44948A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32C31726"/>
+    <w:nsid w:val="2C600C7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EBA75EC"/>
+    <w:tmpl w:val="4816C494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33446A47"/>
+    <w:nsid w:val="2CA20EAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15662C04"/>
+    <w:tmpl w:val="54220354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C2154E"/>
+    <w:nsid w:val="2DBC32E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B652079E"/>
+    <w:tmpl w:val="59940F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400130E3"/>
+    <w:nsid w:val="2E4305F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB7AAFD4"/>
+    <w:tmpl w:val="21CC0724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D75706"/>
+    <w:nsid w:val="2E4B2096"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45043D86"/>
+    <w:tmpl w:val="9A3A4B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="440947C2"/>
+    <w:nsid w:val="2E8B4EE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EDA9CFE"/>
+    <w:tmpl w:val="3B2C8C84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="498C4CED"/>
+    <w:nsid w:val="3634353A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCC82476"/>
+    <w:tmpl w:val="0FFEF878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A58488A"/>
+    <w:nsid w:val="380E32D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41F813FC"/>
+    <w:tmpl w:val="6EB6AEB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B472005"/>
+    <w:nsid w:val="3A10259A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7D4F94E"/>
+    <w:tmpl w:val="360A7D2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C941EDC"/>
+    <w:nsid w:val="3C457173"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5086A972"/>
+    <w:tmpl w:val="A42A5F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6C3A59"/>
+    <w:nsid w:val="3E7671F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA282266"/>
+    <w:tmpl w:val="98C433B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1D58F9"/>
+    <w:nsid w:val="3F100368"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E9ACD2C"/>
+    <w:tmpl w:val="708050B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F7F773A"/>
+    <w:nsid w:val="49C12A72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEE60000"/>
+    <w:tmpl w:val="62EA29EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53390045"/>
+    <w:nsid w:val="4B607488"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65C00970"/>
+    <w:tmpl w:val="6C0A1B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E13415"/>
+    <w:nsid w:val="4BC32F47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="404E64B4"/>
+    <w:tmpl w:val="4042A4A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8B27D6"/>
+    <w:nsid w:val="4DA915D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D662A96"/>
+    <w:tmpl w:val="5DE21F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BBB67F4"/>
+    <w:nsid w:val="56554A96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EFC0ABC"/>
+    <w:tmpl w:val="472822D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E576F62"/>
+    <w:nsid w:val="56C46CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB4084BE"/>
+    <w:tmpl w:val="53FA13DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ECE3E8D"/>
+    <w:nsid w:val="5E507366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="380A3F4E"/>
+    <w:tmpl w:val="ACE6A0DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677B23C0"/>
+    <w:nsid w:val="5EBC0A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08B8C3B8"/>
+    <w:tmpl w:val="861420BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E638DA"/>
+    <w:nsid w:val="62220C4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8E87008"/>
+    <w:tmpl w:val="EECEFD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B6080D"/>
+    <w:nsid w:val="67904B2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9864A624"/>
+    <w:tmpl w:val="26723E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72E62B5A"/>
+    <w:nsid w:val="6A3713B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ADE1B34"/>
+    <w:tmpl w:val="1270A2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73FF5C09"/>
+    <w:nsid w:val="6A7F67E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F848AE8"/>
+    <w:tmpl w:val="2C88A608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74716BF0"/>
+    <w:nsid w:val="6BF20161"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="379A56A8"/>
+    <w:tmpl w:val="5DE21F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB55009"/>
+    <w:nsid w:val="75EF2579"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC0C900C"/>
+    <w:tmpl w:val="62FCC28E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E1962E2"/>
+    <w:nsid w:val="7AB66AAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF78E396"/>
+    <w:tmpl w:val="76447E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E5F4C98"/>
+    <w:nsid w:val="7D1600A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A56BC3A"/>
+    <w:tmpl w:val="C03E9C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="5">
-[...11 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
-[...5 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
-[...26 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="26">
-[...62 lines deleted...]
-  <w:num w:numId="47">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="41"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3774,88 +3774,88 @@
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
-    <w:rsid w:val="00691EC3"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
+    <w:rsid w:val="00962E89"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
@@ -4949,61 +4949,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00691EC3"/>
+    <w:rsid w:val="00962E89"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00691EC3"/>
+    <w:rsid w:val="00962E89"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5289,51 +5289,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6754A33F-17E5-43ED-A6CD-2B9631FDA5BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{940D9616-1857-4E17-B9AB-E11F378B74CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>