--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="50E7C14C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7A02DE0D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00962E89">
+            <w:r w:rsidRPr="00B0666B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>施巍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="65EF58A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+          <w:p w14:paraId="706EB16B" w14:textId="5B0D8F2F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00962E89">
+            <w:r w:rsidRPr="00B0666B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2A28C28E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+          <w:p w14:paraId="6199424A" w14:textId="323ADEA8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00962E89">
+            <w:r w:rsidRPr="00B0666B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1109 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="78BC8ACA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+          <w:p w14:paraId="4F910ACA" w14:textId="177CB20B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00962E89">
+            <w:r w:rsidRPr="00B0666B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jshin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="318029A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="33653638" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B0666B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CCA4994" wp14:editId="38927278">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CDDCBFF" wp14:editId="7298E7AC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="56ED3ABA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00962E89" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="60B4756B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B0666B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00962E89">
+            <w:r w:rsidRPr="00B0666B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>施巍律师专长于公司和商事法律事务，并在多个行业都拥有令人信服的经验积累，包括制药、生命科学、大健康、私立学校教育以及一般工业领域。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962E89">
+            <w:r w:rsidRPr="00B0666B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2033F593" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6EB544A1" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1732 +446,1732 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376912BD" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00962E89">
+    <w:p w14:paraId="1B3D40B6" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>施律师在交易类事务与合规咨询类事务之间维持着较为平衡的执业重心。作为事务所公司业务组生命科学业务板块的牵头人，施律师擅长为客户范围广阔的法律议题提供见解。一方面，他被认为是在相关行业领域各类交易中最活跃及最具影响力的中国律师之一，涉及的交易类型包括授权许可、合作交易以及兼并收购等。在这些交易实践中，他以“敏锐的商业直觉”和“理解客户的需求”获得赞誉。此外，施律师在为客户提供合规监管相关咨询服务，尤其是对其中所蕴含的各种前沿法律课题提供意见方面亦有丰富的经验。施律师的客户评价道：“要找到一个既能掌控全局，又能潜心研究最小细节以确保工作成果质量的人并不容易。施律师以其专业性、对事业的热忱以及对行业的敏感而脱颖而出。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4B3103" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="34EC6966" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1584A9" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00962E89">
+    <w:p w14:paraId="1A804103" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购和兼并</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/股权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AEF3D0" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7775E961" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾科联生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Newco融资4100万元美元（由红杉中国、元生和杏泽领投），并许可引进乐普生物开发、生产与商业化两款T细胞衔接器管线的全球独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D90261" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="1636F5E5" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康全球风险投资部门，为其参与多家中国生物医药研发企业（包括格治生物、元思生肽等）的股权融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140F604C" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="46821C84" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，就其以全股票交易方式被一家纽交所上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio（纽交所股票代码：NUVB）完全收购提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BFEA5E" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7EEC0997" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药为其跨境重组以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+/A2/B/C轮私募融资事宜提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE499FE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="5A4FF231" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR (益商红木集团)为其在中国对30+桩物流资产的收购/剥离项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A283B6" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="447EA0AC" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其斥资上百亿人民币在青岛、泰州和无锡投资新生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7957FE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0E790FFD" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Redwood China Logistics Fund及其他卖方为他们向ESR和宏利金融集团设立的实体出售位于中国大陆的物流资产提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC3777B" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="2CA94636" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家生命科学领域的创业企业，例如凯思凯迪，亿腾医药和以星</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MitrAssist，为其多轮融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF24B77" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="1B974881" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿腾医药，为其向礼来制药收购抗感染药物产品组合（希刻劳和稳可信）以及位于苏州的生产设施提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A20667A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="2AFCBB18" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药，为其剥离部分中成药资产组合以及位于昆明的一处生产设施并出售给一家领先的中国医药企业提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACF2C59" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="69F14A33" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management（德威学校品牌的亚洲运营商）为其进行的数轮私募融资以及其中国业务的重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38624A3B" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="237FC340" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股为其对深圳先健科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(01302.HK)进行投资提供法律服务，先健科技为一家业内领先的心血管微创介入医疗器械供应商。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F37CF6" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="65065823" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安集团，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA, LOGOS（乐歌物流）以及森瑶资本为其在中国进行物流资产的系列收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7EA85C" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="6C1403AC" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳医药中国，为在拜耳全球收购默克</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OTC业务后与默克OTC的中国部分整合提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5504601D" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="5DD56478" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳，为其收购滇虹药业集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权提供法律服务，滇虹药业集团为一家中国领先的非处方药和中成药企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D86CD4F" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="03692E42" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德，为其与梅奥诊所共同设立一家提供先进临床检验技术的合资公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643A74F4" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7E4782AA" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>World Strides，一家世界最大的修学旅行公司为其在中国收购夏令营业务提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7116438A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="252D57CA" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百汇医疗，一家总部位于新加坡的地区领先医疗服务提供商，为其在中国的若干私立医院以及诊所的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FBF93A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00962E89">
+    <w:p w14:paraId="680E7946" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产品许可与合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4D7D22" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="3938961B" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表协和麒麟在就其亚太地区业务重组提供法律服务，该等重组交易通过一系列交易将协和麒麟中国所有权益转让给维健医药，并授予维健医药在中国商业化和生产五种处于商业化阶段的原研品牌药品以及两种全球产品的中国商业化许可权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B48CC0" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="1D8954C9" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康就其与就其与亚盛医药、无锡智康弘义、上海津曼特、勤浩医药等新药研发企业之间的多项联合用药临床试验合作项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307DCC53" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="57579AAB" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表映恩生物，就其授予三生制药旗下沈阳三生制药授予其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DB-1303产品 (HER2 ADC) 多个适应症在中国大陆、香港和澳门的商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D13E77" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7D723166" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物与赛诺菲达成许可战略合作，以授予赛诺菲在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗(Uliledlimab)的独家权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16870992" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="66647C0E" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复宏汉霖就其获得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Palleon Pharmaceuticals Inc.的first-in-class人唾液酸酶融合蛋白E-602在中国的独家开发和商业化权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5943B2" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="17AD517A" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表石药集团全资子公司津曼特生物与江苏康宁杰瑞达成独家授权许可协议，用以在中国大陆地区开发和商业化</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JSKN003(一种靶向HER2双表位抗体偶联药物)，首付款及近期研发里程碑逾一亿美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EE7017" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="36D5D892" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康华生物就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HilleVax授予其在大中华区以外市场开发、生产及商业化重组六价诺如病毒疫苗的独家许可权益提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C1244" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="2FDC8F76" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药就其创新药抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TSLP单克隆抗体 (SHR-1905) 在大中华地区以外的市场许可授权Aiolos Bio提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7961B547" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7E35B33E" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业就其向三生制药授予中国大陆地区开发、注册、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-1单抗Nofazinlimab的独家许可权益合作安排提供服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A988B6" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="73AEF9F5" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家跨国制药公司就其各自核心产品在中国市场与推广商达成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSO安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A6C507" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="45A22C97" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其与第一三共就代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DS8201的ADC产品根据该等产品的全球授权协议在中国市场达成共同推广安排提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D70F36" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="093B3D5A" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，为其授予恒瑞制药有关基石旗下主要管线之一抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CTLA-4（CS1002）的大中华区独家研发、注册、生产及商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05372044" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="1E29BB2B" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cordis和百特在内的数家医疗器械公司，为其在中国执行产品的委托设计、研发和制造提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D6A37E" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="5E8139D9" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表昂阔医药从普众发现医药科技公司获得关于抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH-6抗体偶联药物在全球（除大中华区外）开发、注册和商业化的排他性权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9D4745" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="4E69BBA4" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，为其将葆元的主要候选药物之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taletrectinib 分别在中国市场的商业化权利授予信达药业、将日本市场的商业化权利授予Nippon Kayaku (一家日本上市公司) 提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028237AE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="53397827" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D48BEF7" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="593C03C4" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其从绿叶制药取得血脂康</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(用于高血脂一线治疗的天然药)独家推广权利提供法律服务。该项目是首次由一家大型跨国制药企业由一家中国本土公司获得创新药的市场推广权利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753398D9" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0CCFD6D7" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.1亿美元授权费以及持续的经济利益分享为对价向康哲药 业授予波依定在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288E63D7" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7D087DEF" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 亿美元的授权费以及持续的经济利益分享为对价向三生药业授予糖尿病药物组合在中国市场的独家商业化权利提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3F6601" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00962E89">
+    <w:p w14:paraId="1050BE29" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日常运营</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/合规事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D66B7" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="06C3925A" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表庄信万丰、科思创、易商红木、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Education Index Management、诺德安达、塞拉尼斯等多家企业为其日常业务涉及的法律问题提供意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C07A84E" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="52101384" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多生命科学企业，如阿斯利康，百时美施贵宝、腾盛博药、葆元医药、辉瑞、欧加隆、施乐辉、万益特、诺华、勃林格殷格翰、罗氏、基石药业、再鼎医药、渤健生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Biogen)、通化东宝、映恩生物以及复宏汉霖等为其日常业务涉及的法律及合规问题提供意见，包括研发、临床试验、上市许可、应对来自药监部门的调查和执法行动、产品经销、患者援助/服务项目、患者福利项目、产品推广、与NGO/PAG互动等各类议题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6822FBAE" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0679319F" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德威学校在中国的国际学校、其姐妹学校民办德闳学校、康德双语学校以及诺德安达就其运营涉及的法律问题提供服务，包括新学校设立、校园建设</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/扩建、监管合规、关联交易、采购、数据保护、贷款融资、学校管理等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEED005" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="1801D13A" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB8196" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0B018A85" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦大学学院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UCL）法律系，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B01871B" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="25D6187C" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776BC529" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="6AD385CB" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281808EB" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7CA82BA9" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120E231A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="5D6BDD7A" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57807442" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0B6BC8BE" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE65EB0" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0ACBBF7B" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为行业领军人物，施律师经常性被邀请在各个国家举办的各类专业会议和论坛发表演讲或参与小组讨论，以分享其对生命科学产业、并购及BD交易以及合规监管问题的见解。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A704E66" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="706206A0" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797802E5" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0D34E7AB" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharma Boradroom出版的《中国制药法律监管手册》（2019和2021版）牵头作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC02881" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="435E1966" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal 500出版的《中国生命科学: 交易洞见及瞩目行业趋势》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE3AA05" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="3E74440E" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal500出版的《生命科学与医疗健康2024年鉴: 中国篇问答指引》（2024年2月）共同作者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796EFB93" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="703EF8ED" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D93995" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="609E3684" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2019至2021年度连续被钱伯斯亚太(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asia Pacific)推荐为在医药健康法律服务领域领先的律师，在2022至2025年度被钱伯斯大中华区(Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greater China)推荐为在医药健康法律服务领域领先的律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DC5374" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="61BAC864" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2020-2024年度连续被法律五百强(Legal 500)推荐为医药健康和生命科学领域中资所领先个人(Leading individual)。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ACCB75" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="2F30D214" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在2022至2024年度被亚洲法律(Asia Law)评为医药健康领域的杰出业者。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D79B2C1" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="5973C998" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">被Merger Market评为2019年制药、医疗和生物科技并购交易法律顾问。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E731277" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="3DE6BDA1" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2023年被CHC医疗咨询和中信证券联合评为医疗健康行业五强最佳律师。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F37B53A" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="0398171A" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765675A5" w14:textId="77777777" w:rsidR="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="7210B64B" w14:textId="77777777" w:rsidR="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">目前担任上海市生物医药协会法律和合规专委会副会长。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="17B8FDEB" w:rsidR="00A46A04" w:rsidRPr="00962E89" w:rsidRDefault="00962E89" w:rsidP="00962E89">
+    <w:p w14:paraId="4F0A196B" w14:textId="37274E30" w:rsidR="00A46A04" w:rsidRPr="00B0666B" w:rsidRDefault="00B0666B" w:rsidP="00B0666B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962E89">
+      <w:r w:rsidRPr="00B0666B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">施律师多年来致力于公益事业和青年专业人士的职业成长，并且是青年法律人成长公益组织NGLegal积极的贡献者和前理事会成员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00962E89" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B0666B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2377,1344 +2377,1344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0250722B"/>
+    <w:nsid w:val="00457EEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FD26326"/>
+    <w:tmpl w:val="567A0930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05054401"/>
+    <w:nsid w:val="01FB3119"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DD02136"/>
+    <w:tmpl w:val="117282B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06371E07"/>
+    <w:nsid w:val="04352651"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7382B9D2"/>
+    <w:tmpl w:val="C4BE50B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A7546F"/>
+    <w:nsid w:val="04391D0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="237A4536"/>
+    <w:tmpl w:val="65EEF6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09BB06B4"/>
+    <w:nsid w:val="04834FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7708D144"/>
+    <w:tmpl w:val="138C4EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0016A5"/>
+    <w:nsid w:val="069B233D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="079A0F38"/>
+    <w:tmpl w:val="D114A2C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EB44487"/>
+    <w:nsid w:val="0906675F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADA04660"/>
+    <w:tmpl w:val="60921DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11255AEC"/>
+    <w:nsid w:val="0C875960"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C7A03DC"/>
+    <w:tmpl w:val="B63252F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12922E76"/>
+    <w:nsid w:val="0DD71743"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D2EE8DE"/>
+    <w:tmpl w:val="B182731C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130444FD"/>
+    <w:nsid w:val="105951CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3ED03CAE"/>
+    <w:tmpl w:val="F3640A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A5560DC"/>
+    <w:nsid w:val="1074705C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A8A3DA6"/>
+    <w:tmpl w:val="7042110E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C33063C"/>
+    <w:nsid w:val="127D07CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F99EB2BA"/>
+    <w:tmpl w:val="DF2426D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C6D469B"/>
+    <w:nsid w:val="1345005E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55E0F2F6"/>
+    <w:tmpl w:val="855EF114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB91FB0"/>
+    <w:nsid w:val="17096DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFEACE0A"/>
+    <w:tmpl w:val="7D1870DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CEA748C"/>
+    <w:nsid w:val="17A5371D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4484DF70"/>
+    <w:tmpl w:val="1EC25B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E316AC5"/>
+    <w:nsid w:val="17DD32DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAB40A9C"/>
+    <w:tmpl w:val="423AF528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F245BA3"/>
+    <w:nsid w:val="1978573B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32683840"/>
+    <w:tmpl w:val="F53A3CFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F5F49C7"/>
+    <w:nsid w:val="22F72320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1110D31A"/>
+    <w:tmpl w:val="DCC067FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F775C28"/>
+    <w:nsid w:val="23E424C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA5EC0E8"/>
+    <w:tmpl w:val="F2A09EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206C0976"/>
+    <w:nsid w:val="24951E5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBB80FFA"/>
+    <w:tmpl w:val="1422C22E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E9536C"/>
+    <w:nsid w:val="25A617E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2CA957C"/>
+    <w:tmpl w:val="2F92695A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F46518"/>
+    <w:nsid w:val="286037C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9530B788"/>
+    <w:tmpl w:val="9E140130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F57BC0"/>
+    <w:nsid w:val="29084DD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89A899B2"/>
+    <w:tmpl w:val="8F9A6B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ACC0C57"/>
+    <w:nsid w:val="2C68465C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C902B00"/>
+    <w:tmpl w:val="27F662BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6D2B05"/>
+    <w:nsid w:val="2D6121FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F76A2B14"/>
+    <w:tmpl w:val="3DCE5210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF80391"/>
+    <w:nsid w:val="2D6B1486"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A44948A"/>
+    <w:tmpl w:val="B2ECA106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C600C7B"/>
+    <w:nsid w:val="33F92689"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4816C494"/>
+    <w:tmpl w:val="F3DCD83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA20EAB"/>
+    <w:nsid w:val="3704602F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54220354"/>
+    <w:tmpl w:val="ED50BE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBC32E8"/>
+    <w:nsid w:val="3AF055E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59940F40"/>
+    <w:tmpl w:val="531CAC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4305F1"/>
+    <w:nsid w:val="3B4F05C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21CC0724"/>
+    <w:tmpl w:val="B7969F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4B2096"/>
+    <w:nsid w:val="3F101059"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A3A4B54"/>
+    <w:tmpl w:val="E32CD08C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E8B4EE7"/>
+    <w:nsid w:val="3F961BE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B2C8C84"/>
+    <w:tmpl w:val="B64AAD68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3634353A"/>
+    <w:nsid w:val="3FCA6F16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FFEF878"/>
+    <w:tmpl w:val="42E01A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380E32D8"/>
+    <w:nsid w:val="47A25691"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EB6AEB8"/>
+    <w:tmpl w:val="DDE677CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A10259A"/>
+    <w:nsid w:val="4B745E3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="360A7D2A"/>
+    <w:tmpl w:val="9E7476E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C457173"/>
+    <w:nsid w:val="4F216305"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A42A5F46"/>
+    <w:tmpl w:val="BEBCBB9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7671F7"/>
+    <w:nsid w:val="50D138E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98C433B6"/>
+    <w:tmpl w:val="634821FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F100368"/>
+    <w:nsid w:val="538F6755"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="708050B0"/>
+    <w:tmpl w:val="A87648CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49C12A72"/>
+    <w:nsid w:val="54E069D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62EA29EC"/>
+    <w:tmpl w:val="F3DCD83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B607488"/>
+    <w:nsid w:val="58D820D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C0A1B6A"/>
+    <w:tmpl w:val="4B161C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC32F47"/>
+    <w:nsid w:val="59427647"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4042A4A6"/>
+    <w:tmpl w:val="91C4AAA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA915D2"/>
+    <w:nsid w:val="5A052C2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DE21F86"/>
+    <w:tmpl w:val="27F8C35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56554A96"/>
+    <w:nsid w:val="5D1247EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="472822D2"/>
+    <w:tmpl w:val="EE8E7378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56C46CA5"/>
+    <w:nsid w:val="60F72C5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53FA13DC"/>
+    <w:tmpl w:val="9F8C5A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E507366"/>
+    <w:nsid w:val="6706312F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACE6A0DE"/>
+    <w:tmpl w:val="6DF2444C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EBC0A75"/>
+    <w:nsid w:val="6AD66F6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="861420BE"/>
+    <w:tmpl w:val="9338455C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62220C4B"/>
+    <w:nsid w:val="6B212D41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EECEFD00"/>
+    <w:tmpl w:val="222E9B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67904B2F"/>
+    <w:nsid w:val="6F317869"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26723E84"/>
+    <w:tmpl w:val="A1B88C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3713B7"/>
+    <w:nsid w:val="6FBD6F32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1270A2F6"/>
+    <w:tmpl w:val="F420022E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A7F67E0"/>
+    <w:nsid w:val="73B531A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C88A608"/>
+    <w:tmpl w:val="52CCF23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF20161"/>
+    <w:nsid w:val="75D12534"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DE21F86"/>
+    <w:tmpl w:val="0EE83E66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EF2579"/>
+    <w:nsid w:val="79377AF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62FCC28E"/>
+    <w:tmpl w:val="02E66B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB66AAC"/>
+    <w:nsid w:val="7F467EC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76447E58"/>
+    <w:tmpl w:val="D9B6DEAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D1600A5"/>
+    <w:nsid w:val="7F984C6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C03E9C2C"/>
+    <w:tmpl w:val="8014ED04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="8">
-[...29 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="20">
-[...62 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="42">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3811,65 +3811,65 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="00962E89"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
+    <w:rsid w:val="00B0666B"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
@@ -4949,61 +4949,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00962E89"/>
+    <w:rsid w:val="00B0666B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00962E89"/>
+    <w:rsid w:val="00B0666B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5289,60 +5289,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{940D9616-1857-4E17-B9AB-E11F378B74CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C40809D0-F113-4138-83EA-68CBD4741E28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3430</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>