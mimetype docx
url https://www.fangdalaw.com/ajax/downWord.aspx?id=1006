--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3C4D6190" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="031220F3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006D138E">
+            <w:r w:rsidRPr="004B2B4E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林彦华</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="173C6359" w14:textId="77777777" w:rsidR="006D138E" w:rsidRPr="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+          <w:p w14:paraId="4F3204EF" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRPr="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006D138E">
+            <w:r w:rsidRPr="004B2B4E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="02BC0D1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+          <w:p w14:paraId="706EB16B" w14:textId="4CF42302" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D138E">
+            <w:r w:rsidRPr="004B2B4E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="034F41AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+          <w:p w14:paraId="6199424A" w14:textId="4CEFE9EE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006D138E">
+            <w:r w:rsidRPr="004B2B4E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5653 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1296D87A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+          <w:p w14:paraId="4F910ACA" w14:textId="2AEE2003" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006D138E">
+            <w:r w:rsidRPr="004B2B4E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanhua.lin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2AC25916" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D138E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4A9858F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE07DAD" wp14:editId="13499CEB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5199AFCE" wp14:editId="1D621588">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3FFB6FE5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006D138E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0C4ED0AF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006D138E">
+            <w:r w:rsidRPr="004B2B4E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林彦华律师的主要执业领域为争议解决，包括诉讼仲裁和合规及政府执法等事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB2D8B2" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="06272B58" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1325 +458,1325 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5AA531" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="6A9A0FB4" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EECBEAD" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="461235B7" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决（诉讼仲裁）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708EF11C" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="57E606B2" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业参与在香港国际仲裁中心进行的涉及房地产投资项目（包含酒店管理事项）的仲裁以及与该纠纷相关的项目公司治理工作，并成功代表客户达成和解协议，涉案标的达数十亿人民币，案件管辖法律为香港法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468A8696" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="5952B925" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人参加在香港进行的国际商会仲裁院仲裁并同时参与涉及禁止令的附带性诉讼。该仲裁由股权收购协议引发，涉案金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，该案件最终成功和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16367EB3" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="2C90150E" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型东南亚企业的中国子公司参与在香港的临时仲裁，该案件涉及大宗商品采购合同纠纷，管辖法律香港法，代表客户答辩并取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CC24D8" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="2D50CDFF" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士企业的多位创始人参与依据《香港国际仲裁中心机构仲裁规则》在香港国际仲裁中心进行的与投资纠纷有关的仲裁，案件涉及香港法和瑞士法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1314666D" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="6E3FCAE3" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网领域的公司处理其创始人之间在香港的多个仲裁，包括公司控制权引发的董事是否能被免职、股权等争议，其中涉及拆除</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE后由上市公司发行股份购买资产的复杂交易结构以及创始人争议导致该交易无法进行的责任归属等诸多问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C805ED" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="74C10FCE" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家长租公寓领域的企业参加在中国国际经济贸易仲裁委员会进行的与投资及上市有关的投资纠纷仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F483C11" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="7AA9D029" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某教育企业在北京仲裁委员会应对与收购及股权转让有关的仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4182356E" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="466546F6" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲客户参与一项有关在中国执行国际商会仲裁院仲裁裁决的案件。在这一具有开创性的案件中，最高人民法院首次引用《纽约公约》下的“公共政策”理由作出决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F0424A" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="09B66CD0" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家以色列公司在中国法院申请承认及执行国际商会仲裁院仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4286E666" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="13556EB9" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国公司在中国法院申请承认及执行瑞典斯德哥尔摩商会仲裁院裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497BCEEA" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="125DA801" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国高级人民法院诉讼程序中为雷曼兄弟（欧洲）的破产管理人就其在某些金融衍生品构建中的角色进行答辩，涉案金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元；管辖法律为英国法、香港法和中国法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25892770" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="49E07331" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康菲石油中国有限公司，在其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21名海参养殖户有关因蓬莱19-3溢油事件引起的水产养殖损害赔偿纠纷的二审程序中进行答辩，并成功令法院驳回上诉，维持一审判决。该案例入选人民法院报评选的2016年度法院十大民事行政案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335BBF4F" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="0ABC4C62" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际知名投资机构，处理其与相关税务部门的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791B899E" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="06AC9B89" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某企业处理与公司控制权有关的系列民事及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732998F4" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="21FA03EE" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国法院为一家四大会计师事务所，就一系列有</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>130位原告的证券虚假陈述案件进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F70031" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="6E8F7655" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大会计师事务所参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)一起涉及税务咨询服务的专业责任侵权诉讼以及(ii)一起涉及审计业务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB550B8" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="3DB558AA" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理与不良资产处置、债务重组相关法院诉讼和执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A5CB14" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="04800E60" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海外破产管理人处理与境内资产处置、债务追收相关法院诉讼等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09829C84" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="7823B60D" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家客户处理对赌条款引发的诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F80FADF" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="739C6C0D" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，协助其处理在美国纽约南区联邦地区法院及在加州法院的集体诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2462A7" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="0682F09C" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家美国上市的中概股公司就美国法院的证券诉讼提供协助，以及为其他中国企业在海外的诉讼提供包括证据开示在内的各种协助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ED0D18" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="11577526" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规及政府执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306BBF3C" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="30E9F955" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家知名对冲基金进行答辩，涉案金额达数十亿，并成功达成行政和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17012F14" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="2513C06F" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家会计师事务所进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F997B0C" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="6AEEA1E6" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起由中国公安机关发起的涉嫌违反个人信息保护法的调查中，为一家跨国公司提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E130CC1" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="647D91D7" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国证监会发起的行政程序中，以及其他与跨境监管调查有关的数十个项目中，代表“四大”会计师事务所，并就与保密法、个人信息保护、及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718FB477" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="471420DB" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国监管机关发起的调查中，为多家在美上市的中国公司提供法律服务，并就与保密法、个人隐私法及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BCFA93" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="4DD0E151" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家互联网巨头及其集团中关联企业提供与境外调查、海外诉讼等跨境数据传输场景相关的、涉及网安法、保密法、隐私法等方面数据安全和隐私保护等意见，并参与数十万文件审阅等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF98727" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="73C03C91" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的依托互联网技术的民营银行，就有关个人信息保护、互联网数据获取及分享以及与此相关的反不正当竞争等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457BEDDE" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="1264D5AD" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家著名投行拟投资的某医疗大数据企业的数据合规和用户隐私保护政策进行尽调并提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C30296" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="08B37B65" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司有关美国《海外反腐败法》的内部调查中，就涉及到的中国反贿赂法、国家保密法、个人信息保护法等问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759E8E9C" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="6203C47F" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DADAB3" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="1DCCBC0C" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103A3D9B" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="6954AE1F" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，普通法硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lee Shiu Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA2C2E6" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="74A0438B" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士（荣誉毕业，其中</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年至2004年担任北京大学法学院学生会主席）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131D4715" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="224C61A4" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAF9751" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="210B9D6A" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A242FFC" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="04B66729" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4594BCC5" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="32168278" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE17D87" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="46BFFA39" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57562280" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="33567497" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EE2BD2" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="4FEBE9FF" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246311AE" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="3D4C12CC" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E16DB9" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="4A025924" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A84C56F" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="7CA5DE54" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D58B303" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="050367A4" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师曾在一家顶级英国律师事务所和一家领先的美国律师事务所工作。林律师曾于</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017-2019年担任国际商会青年仲裁员论坛北亚地区委员会委员。2019年至今，林律师担任香港国际仲裁中心旗下HK45中国区大使。林律师被Benchmark Litigation Asia-Pacific 2019评为Commercial and Transactions International Arbitration领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；并被Asialaw Leading Lawyer评为2020受瞩目律师（Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078767C0" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="590CB12A" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41012699" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="146B5078" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9CAFAA" w14:textId="77777777" w:rsidR="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="380727BD" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>集体诉讼2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1C4922EA" w:rsidR="00A46A04" w:rsidRPr="006D138E" w:rsidRDefault="006D138E" w:rsidP="006D138E">
+    <w:p w14:paraId="4F0A196B" w14:textId="7176441F" w:rsidR="00A46A04" w:rsidRPr="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lexology Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券诉讼2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D138E">
+      <w:r w:rsidRPr="004B2B4E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006D138E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004B2B4E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1982,1339 +1982,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00597CA0"/>
+    <w:nsid w:val="04AD05B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2362C740"/>
+    <w:tmpl w:val="89E21106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05ED047F"/>
+    <w:nsid w:val="0BFF726F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A68EC64"/>
+    <w:tmpl w:val="B3A083C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07FB58CE"/>
+    <w:nsid w:val="10D55DF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB489050"/>
+    <w:tmpl w:val="9EE68E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A70EAD"/>
+    <w:nsid w:val="119A6BCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A0455E2"/>
+    <w:tmpl w:val="B16AE1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A731FE6"/>
+    <w:nsid w:val="19726ED1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26A84348"/>
+    <w:tmpl w:val="A47CD454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AF8094D"/>
+    <w:nsid w:val="1DC13C18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDF80582"/>
+    <w:tmpl w:val="B8E0DF22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7C5763"/>
+    <w:nsid w:val="22321F7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="958474C0"/>
+    <w:tmpl w:val="74A0B440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9D48E9"/>
+    <w:nsid w:val="24B90499"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CC65C16"/>
+    <w:tmpl w:val="BF222114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F265201"/>
+    <w:nsid w:val="27384EF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79984770"/>
+    <w:tmpl w:val="42841350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="143309AA"/>
+    <w:nsid w:val="275236F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="598013BC"/>
+    <w:tmpl w:val="FA36A974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E794918"/>
+    <w:nsid w:val="279F2713"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83AE3D40"/>
+    <w:tmpl w:val="5330D124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F485534"/>
+    <w:nsid w:val="28947EAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30E06922"/>
+    <w:tmpl w:val="443CFEE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFD6B5D"/>
+    <w:nsid w:val="2B440C78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0928A9F0"/>
+    <w:tmpl w:val="44BAFB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243B1F61"/>
+    <w:nsid w:val="2B6928A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0EA0E82"/>
+    <w:tmpl w:val="63CE5B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291537DA"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F6451BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD8ACE0A"/>
+    <w:tmpl w:val="B9045344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A2D3BAA"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32CC0A25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEE0BE32"/>
+    <w:tmpl w:val="873EC490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0843BF"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9D5949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A5EFDF8"/>
+    <w:tmpl w:val="4C441C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DFF1959"/>
+    <w:nsid w:val="426C5D98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50288B12"/>
+    <w:tmpl w:val="F3302C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415B0211"/>
+    <w:nsid w:val="43265554"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A9E0CAC"/>
+    <w:tmpl w:val="D3A611B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427A0E1E"/>
+    <w:nsid w:val="44386A44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="292CC684"/>
+    <w:tmpl w:val="CC1C0D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C708D4"/>
+    <w:nsid w:val="446D3AE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32B49336"/>
+    <w:tmpl w:val="F3640AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42DC379D"/>
+    <w:nsid w:val="463F1F7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17C65368"/>
+    <w:tmpl w:val="0AB2A3C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43BA6979"/>
+    <w:nsid w:val="49F04E1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C508A60"/>
+    <w:tmpl w:val="4028AE8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466835C0"/>
+    <w:nsid w:val="4C8F5ED9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B38D44C"/>
+    <w:tmpl w:val="EED26DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C9366BD"/>
+    <w:nsid w:val="4DD077EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="425E910A"/>
+    <w:tmpl w:val="994A1F8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CAF2D5F"/>
+    <w:nsid w:val="4EF83753"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E02AEA6"/>
+    <w:tmpl w:val="327C3B34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D43563E"/>
+    <w:nsid w:val="54812E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A4ACCC6"/>
+    <w:tmpl w:val="42A66E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D60147B"/>
+    <w:nsid w:val="5A430B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="659A4F4E"/>
+    <w:tmpl w:val="523E9312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ECD4605"/>
+    <w:nsid w:val="5C630373"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DD005AC"/>
+    <w:tmpl w:val="F670C016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A27C9F"/>
+    <w:nsid w:val="5F325978"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65DAB80C"/>
+    <w:tmpl w:val="B9D2379A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55FA15C5"/>
+    <w:nsid w:val="60112F85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C36CA1BA"/>
+    <w:tmpl w:val="7A8A8606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B604688"/>
+    <w:nsid w:val="607D6124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="618A7DA8"/>
+    <w:tmpl w:val="C23E59C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5B71D2"/>
+    <w:nsid w:val="63C25710"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B4244C8"/>
+    <w:tmpl w:val="8FB0C616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="615D667C"/>
+    <w:nsid w:val="66EF35B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4606D686"/>
+    <w:tmpl w:val="4D1EEF32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="684C687F"/>
+    <w:nsid w:val="674A3C39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D262AAD4"/>
+    <w:tmpl w:val="D74866B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="693E31BA"/>
+    <w:nsid w:val="685562AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82C0753A"/>
+    <w:tmpl w:val="5588C044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A46145"/>
+    <w:nsid w:val="695230AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA3A7388"/>
+    <w:tmpl w:val="EE2E0B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D2495C"/>
+    <w:nsid w:val="6C490D3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79984770"/>
+    <w:tmpl w:val="5896FF36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78AC2F44"/>
+    <w:nsid w:val="6CAF368B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FFAB466"/>
+    <w:tmpl w:val="A0CC4174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E419A5"/>
+    <w:nsid w:val="6CCF21BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3C856CE"/>
+    <w:tmpl w:val="C23E59C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ACD4CA6"/>
+    <w:nsid w:val="6EAF0AB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E69A6268"/>
+    <w:tmpl w:val="CA5A68BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BE71B46"/>
+    <w:nsid w:val="7419460F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C22D764"/>
+    <w:tmpl w:val="68B2F974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA615EA"/>
+    <w:nsid w:val="74A81375"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E40C76C"/>
+    <w:tmpl w:val="E2B61B0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA645EE"/>
+    <w:nsid w:val="7DC36302"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64BC001E"/>
+    <w:tmpl w:val="9D184B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="33"/>
-  </w:num>
-[...124 lines deleted...]
-    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3356,70 +3356,70 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004B2B4E"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
-    <w:rsid w:val="006D138E"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
@@ -4548,61 +4548,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D138E"/>
+    <w:rsid w:val="004B2B4E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006D138E"/>
+    <w:rsid w:val="004B2B4E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4888,51 +4888,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3CB295-A0E7-419D-847E-989D1DB7BD35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{126D8884-B1CA-4899-821F-B856CAF07515}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>364</Words>
   <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>