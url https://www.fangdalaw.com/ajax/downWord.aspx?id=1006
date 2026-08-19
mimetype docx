--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="031220F3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0A10C42B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004B2B4E">
+            <w:r w:rsidRPr="00B46F49">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林彦华</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="4F3204EF" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRPr="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+          <w:p w14:paraId="26B47B29" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRPr="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004B2B4E">
+            <w:r w:rsidRPr="00B46F49">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4CF42302" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+          <w:p w14:paraId="706EB16B" w14:textId="74E59FDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2B4E">
+            <w:r w:rsidRPr="00B46F49">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4CEFE9EE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+          <w:p w14:paraId="6199424A" w14:textId="28330EE5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004B2B4E">
+            <w:r w:rsidRPr="00B46F49">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5653 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2AEE2003" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+          <w:p w14:paraId="4F910ACA" w14:textId="49CF3BC9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004B2B4E">
+            <w:r w:rsidRPr="00B46F49">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanhua.lin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4A9858F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="44C1D290" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5199AFCE" wp14:editId="1D621588">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB7BA66" wp14:editId="7A1538AF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0C4ED0AF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004B2B4E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2E356AA2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004B2B4E">
+            <w:r w:rsidRPr="00B46F49">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林彦华律师的主要执业领域为争议解决，包括诉讼仲裁和合规及政府执法等事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06272B58" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="18686B0A" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1325 +458,1325 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9A0FB4" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="40DE8DFC" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461235B7" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="596B1BA0" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决（诉讼仲裁）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E606B2" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="650CBEFC" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业参与在香港国际仲裁中心进行的涉及房地产投资项目（包含酒店管理事项）的仲裁以及与该纠纷相关的项目公司治理工作，并成功代表客户达成和解协议，涉案标的达数十亿人民币，案件管辖法律为香港法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5952B925" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="1748E5DA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人参加在香港进行的国际商会仲裁院仲裁并同时参与涉及禁止令的附带性诉讼。该仲裁由股权收购协议引发，涉案金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，该案件最终成功和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C90150E" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="5894843F" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型东南亚企业的中国子公司参与在香港的临时仲裁，该案件涉及大宗商品采购合同纠纷，管辖法律香港法，代表客户答辩并取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D50CDFF" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="6EB7D211" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士企业的多位创始人参与依据《香港国际仲裁中心机构仲裁规则》在香港国际仲裁中心进行的与投资纠纷有关的仲裁，案件涉及香港法和瑞士法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3FCAE3" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="4750BB39" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网领域的公司处理其创始人之间在香港的多个仲裁，包括公司控制权引发的董事是否能被免职、股权等争议，其中涉及拆除</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE后由上市公司发行股份购买资产的复杂交易结构以及创始人争议导致该交易无法进行的责任归属等诸多问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C10FCE" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="2EAC657D" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家长租公寓领域的企业参加在中国国际经济贸易仲裁委员会进行的与投资及上市有关的投资纠纷仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA9D029" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="428AD67E" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某教育企业在北京仲裁委员会应对与收购及股权转让有关的仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466546F6" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="7170D0BA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲客户参与一项有关在中国执行国际商会仲裁院仲裁裁决的案件。在这一具有开创性的案件中，最高人民法院首次引用《纽约公约》下的“公共政策”理由作出决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B66CD0" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="471AC94A" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家以色列公司在中国法院申请承认及执行国际商会仲裁院仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13556EB9" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="10F2B1BA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国公司在中国法院申请承认及执行瑞典斯德哥尔摩商会仲裁院裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125DA801" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="4E5FF3A0" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国高级人民法院诉讼程序中为雷曼兄弟（欧洲）的破产管理人就其在某些金融衍生品构建中的角色进行答辩，涉案金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元；管辖法律为英国法、香港法和中国法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E07331" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="169839F4" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康菲石油中国有限公司，在其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21名海参养殖户有关因蓬莱19-3溢油事件引起的水产养殖损害赔偿纠纷的二审程序中进行答辩，并成功令法院驳回上诉，维持一审判决。该案例入选人民法院报评选的2016年度法院十大民事行政案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABC4C62" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="2642AF4A" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际知名投资机构，处理其与相关税务部门的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AC9B89" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="6C74E951" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某企业处理与公司控制权有关的系列民事及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FA03EE" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="0BE3E5E3" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国法院为一家四大会计师事务所，就一系列有</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>130位原告的证券虚假陈述案件进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8F7655" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="74B358E2" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大会计师事务所参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)一起涉及税务咨询服务的专业责任侵权诉讼以及(ii)一起涉及审计业务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB558AA" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="59418C43" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理与不良资产处置、债务重组相关法院诉讼和执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04800E60" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="58B5A3A5" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海外破产管理人处理与境内资产处置、债务追收相关法院诉讼等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7823B60D" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="50F81DF6" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家客户处理对赌条款引发的诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739C6C0D" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="7121DB85" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，协助其处理在美国纽约南区联邦地区法院及在加州法院的集体诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0682F09C" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="77838D8B" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家美国上市的中概股公司就美国法院的证券诉讼提供协助，以及为其他中国企业在海外的诉讼提供包括证据开示在内的各种协助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11577526" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="20D85244" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规及政府执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E9F955" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="3A952DC6" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家知名对冲基金进行答辩，涉案金额达数十亿，并成功达成行政和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2513C06F" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="736368A7" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家会计师事务所进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEEA1E6" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="4326F2B8" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起由中国公安机关发起的涉嫌违反个人信息保护法的调查中，为一家跨国公司提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647D91D7" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="6F4F3732" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国证监会发起的行政程序中，以及其他与跨境监管调查有关的数十个项目中，代表“四大”会计师事务所，并就与保密法、个人信息保护、及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471420DB" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="5A1A6708" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国监管机关发起的调查中，为多家在美上市的中国公司提供法律服务，并就与保密法、个人隐私法及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD0E151" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="6B922F60" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家互联网巨头及其集团中关联企业提供与境外调查、海外诉讼等跨境数据传输场景相关的、涉及网安法、保密法、隐私法等方面数据安全和隐私保护等意见，并参与数十万文件审阅等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C03C91" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="15DD98CC" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的依托互联网技术的民营银行，就有关个人信息保护、互联网数据获取及分享以及与此相关的反不正当竞争等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1264D5AD" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="1440C627" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家著名投行拟投资的某医疗大数据企业的数据合规和用户隐私保护政策进行尽调并提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B37B65" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="78EF3CCA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司有关美国《海外反腐败法》的内部调查中，就涉及到的中国反贿赂法、国家保密法、个人信息保护法等问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6203C47F" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="00EF9333" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCCBC0C" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="16E82DB1" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6954AE1F" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="2863DBE3" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，普通法硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lee Shiu Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A0438B" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="7C18E7AF" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士（荣誉毕业，其中</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年至2004年担任北京大学法学院学生会主席）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224C61A4" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="5090FA52" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210B9D6A" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="3A6FB059" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B66729" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="1B584F14" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32168278" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="7381FF08" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BFFA39" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="6DA4E2FF" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33567497" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="72C895B0" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEBE9FF" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="1EE36896" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4C12CC" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="6778DF85" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A025924" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="21E96345" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA5DE54" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="5D9384DD" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050367A4" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="1E67DC71" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师曾在一家顶级英国律师事务所和一家领先的美国律师事务所工作。林律师曾于</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017-2019年担任国际商会青年仲裁员论坛北亚地区委员会委员。2019年至今，林律师担任香港国际仲裁中心旗下HK45中国区大使。林律师被Benchmark Litigation Asia-Pacific 2019评为Commercial and Transactions International Arbitration领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；并被Asialaw Leading Lawyer评为2020受瞩目律师（Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590CB12A" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="1250819F" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B5078" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="1A68DD7C" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380727BD" w14:textId="77777777" w:rsidR="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="4A50614B" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>集体诉讼2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7176441F" w:rsidR="00A46A04" w:rsidRPr="004B2B4E" w:rsidRDefault="004B2B4E" w:rsidP="004B2B4E">
+    <w:p w14:paraId="4F0A196B" w14:textId="17B6ED5D" w:rsidR="00A46A04" w:rsidRPr="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lexology Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券诉讼2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2B4E">
+      <w:r w:rsidRPr="00B46F49">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004B2B4E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B46F49" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1982,1339 +1982,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04AD05B4"/>
+    <w:nsid w:val="07370A7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89E21106"/>
+    <w:tmpl w:val="3D544106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BFF726F"/>
+    <w:nsid w:val="09FF2C57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3A083C4"/>
+    <w:tmpl w:val="5A02895E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D55DF6"/>
+    <w:nsid w:val="10B818CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EE68E2C"/>
+    <w:tmpl w:val="12FCA67C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119A6BCD"/>
+    <w:nsid w:val="1C7E32D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B16AE1EA"/>
+    <w:tmpl w:val="03E02B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19726ED1"/>
+    <w:nsid w:val="1E920475"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A47CD454"/>
+    <w:tmpl w:val="4386F4F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DC13C18"/>
+    <w:nsid w:val="1FC46B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8E0DF22"/>
+    <w:tmpl w:val="D83AD0D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22321F7E"/>
+    <w:nsid w:val="2155616D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74A0B440"/>
+    <w:tmpl w:val="27A447EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24B90499"/>
+    <w:nsid w:val="21700CEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF222114"/>
+    <w:tmpl w:val="F4122132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27384EF9"/>
+    <w:nsid w:val="22A9557E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42841350"/>
+    <w:tmpl w:val="A3044A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275236F0"/>
+    <w:nsid w:val="22C46764"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA36A974"/>
+    <w:tmpl w:val="86D4FC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279F2713"/>
+    <w:nsid w:val="239F4E51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5330D124"/>
+    <w:tmpl w:val="D7321CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28947EAF"/>
+    <w:nsid w:val="2AC61DBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="443CFEE8"/>
+    <w:tmpl w:val="F782EEE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B440C78"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="393159F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44BAFB20"/>
+    <w:tmpl w:val="E6F27D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6928A9"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B4202FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63CE5B4A"/>
+    <w:tmpl w:val="6850581E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F6451BD"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B932D02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9045344"/>
+    <w:tmpl w:val="2D183C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CC0A25"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40152927"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="873EC490"/>
+    <w:tmpl w:val="EA5A3DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E9D5949"/>
+    <w:nsid w:val="405246F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C441C42"/>
+    <w:tmpl w:val="BF78CE86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="426C5D98"/>
+    <w:nsid w:val="405F457B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3302C40"/>
+    <w:tmpl w:val="5CF20D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43265554"/>
+    <w:nsid w:val="434E596F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3A611B0"/>
+    <w:tmpl w:val="2236FE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44386A44"/>
+    <w:nsid w:val="47DE46E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC1C0D22"/>
+    <w:tmpl w:val="22BCE314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="446D3AE9"/>
+    <w:nsid w:val="4A777E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3640AB0"/>
+    <w:tmpl w:val="D25CBE3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463F1F7E"/>
+    <w:nsid w:val="4AC07DBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AB2A3C6"/>
+    <w:tmpl w:val="366C18C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F04E1C"/>
+    <w:nsid w:val="4C2C7728"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4028AE8C"/>
+    <w:tmpl w:val="D9E23258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8F5ED9"/>
+    <w:nsid w:val="4CDB2F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EED26DA6"/>
+    <w:tmpl w:val="BF78CE86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD077EA"/>
+    <w:nsid w:val="4D0A3CD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="994A1F8E"/>
+    <w:tmpl w:val="34180DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EF83753"/>
+    <w:nsid w:val="4DE63731"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="327C3B34"/>
+    <w:tmpl w:val="2C10D0A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54812E53"/>
+    <w:nsid w:val="4F43755F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42A66E0C"/>
+    <w:tmpl w:val="F01CE9E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A430B26"/>
+    <w:nsid w:val="52346172"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="523E9312"/>
+    <w:tmpl w:val="5B180E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C630373"/>
+    <w:nsid w:val="58061555"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F670C016"/>
+    <w:tmpl w:val="9216D1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F325978"/>
+    <w:nsid w:val="58686545"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9D2379A"/>
+    <w:tmpl w:val="55484770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60112F85"/>
+    <w:nsid w:val="5C52002A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A8A8606"/>
+    <w:tmpl w:val="E848D5EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="607D6124"/>
+    <w:nsid w:val="5CD47889"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C23E59C8"/>
+    <w:tmpl w:val="E8F2352C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C25710"/>
+    <w:nsid w:val="5FBC7138"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FB0C616"/>
+    <w:tmpl w:val="84726C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66EF35B7"/>
+    <w:nsid w:val="689D2191"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D1EEF32"/>
+    <w:tmpl w:val="76B6B940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="674A3C39"/>
+    <w:nsid w:val="6A3302A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D74866B6"/>
+    <w:tmpl w:val="5D5AD1F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="685562AF"/>
+    <w:nsid w:val="6D5410B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5588C044"/>
+    <w:tmpl w:val="CAE2F408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="695230AA"/>
+    <w:nsid w:val="6FC358AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE2E0B2C"/>
+    <w:tmpl w:val="7FB2770C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C490D3B"/>
+    <w:nsid w:val="713F5DA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5896FF36"/>
+    <w:tmpl w:val="49A6D6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAF368B"/>
+    <w:nsid w:val="71C72521"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0CC4174"/>
+    <w:tmpl w:val="EA6253B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CCF21BD"/>
+    <w:nsid w:val="72F02788"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C23E59C8"/>
+    <w:tmpl w:val="C596965C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAF0AB9"/>
+    <w:nsid w:val="748B4601"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA5A68BA"/>
+    <w:tmpl w:val="291EF238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7419460F"/>
+    <w:nsid w:val="76E0329F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68B2F974"/>
+    <w:tmpl w:val="8732EF0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A81375"/>
+    <w:nsid w:val="7D045B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2B61B0A"/>
+    <w:tmpl w:val="5468807E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC36302"/>
+    <w:nsid w:val="7FFD6A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D184B90"/>
+    <w:tmpl w:val="230E3AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="17">
-[...65 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="40">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3356,51 +3356,50 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
-    <w:rsid w:val="004B2B4E"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -3426,50 +3425,51 @@
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
+    <w:rsid w:val="00B46F49"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
@@ -4548,61 +4548,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B2B4E"/>
+    <w:rsid w:val="00B46F49"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004B2B4E"/>
+    <w:rsid w:val="00B46F49"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4888,51 +4888,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{126D8884-B1CA-4899-821F-B856CAF07515}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2E8B0CA-8AC5-4AE1-BB29-0B622B1FEFD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>364</Words>
   <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>