--- v2 (2026-08-19)
+++ v3 (2026-08-20)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0A10C42B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+          <w:p w14:paraId="2C4F11E8" w14:textId="30925CE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B46F49">
+            <w:r w:rsidRPr="002728A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林彦华</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="26B47B29" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRPr="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+          <w:p w14:paraId="286D8491" w14:textId="77777777" w:rsidR="002728A2" w:rsidRPr="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B46F49">
+            <w:r w:rsidRPr="002728A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="74E59FDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+          <w:p w14:paraId="706EB16B" w14:textId="0C837FE7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B46F49">
+            <w:r w:rsidRPr="002728A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="28330EE5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+          <w:p w14:paraId="6199424A" w14:textId="2BCE7080" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B46F49">
+            <w:r w:rsidRPr="002728A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5653 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="49CF3BC9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+          <w:p w14:paraId="4F910ACA" w14:textId="29BE9F17" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B46F49">
+            <w:r w:rsidRPr="002728A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanhua.lin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="44C1D290" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="532A38F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB7BA66" wp14:editId="7A1538AF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15D84B74" wp14:editId="09FEF07B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2E356AA2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B46F49" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="10E9FEDD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B46F49">
+            <w:r w:rsidRPr="002728A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林彦华律师的主要执业领域为争议解决，包括诉讼仲裁和合规及政府执法等事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18686B0A" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3341D228" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1325 +458,1325 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DE8DFC" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="10EF76FE" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596B1BA0" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="4809B43A" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决（诉讼仲裁）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650CBEFC" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="212F14D3" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业参与在香港国际仲裁中心进行的涉及房地产投资项目（包含酒店管理事项）的仲裁以及与该纠纷相关的项目公司治理工作，并成功代表客户达成和解协议，涉案标的达数十亿人民币，案件管辖法律为香港法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1748E5DA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="76A0C286" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人参加在香港进行的国际商会仲裁院仲裁并同时参与涉及禁止令的附带性诉讼。该仲裁由股权收购协议引发，涉案金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，该案件最终成功和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5894843F" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="2629C8F8" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型东南亚企业的中国子公司参与在香港的临时仲裁，该案件涉及大宗商品采购合同纠纷，管辖法律香港法，代表客户答辩并取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB7D211" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="5978A533" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士企业的多位创始人参与依据《香港国际仲裁中心机构仲裁规则》在香港国际仲裁中心进行的与投资纠纷有关的仲裁，案件涉及香港法和瑞士法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4750BB39" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="5DCAC7A9" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网领域的公司处理其创始人之间在香港的多个仲裁，包括公司控制权引发的董事是否能被免职、股权等争议，其中涉及拆除</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE后由上市公司发行股份购买资产的复杂交易结构以及创始人争议导致该交易无法进行的责任归属等诸多问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAC657D" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="39AA4124" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家长租公寓领域的企业参加在中国国际经济贸易仲裁委员会进行的与投资及上市有关的投资纠纷仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428AD67E" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="24519264" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某教育企业在北京仲裁委员会应对与收购及股权转让有关的仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7170D0BA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="2BAD5BBB" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲客户参与一项有关在中国执行国际商会仲裁院仲裁裁决的案件。在这一具有开创性的案件中，最高人民法院首次引用《纽约公约》下的“公共政策”理由作出决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471AC94A" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="42987867" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家以色列公司在中国法院申请承认及执行国际商会仲裁院仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F2B1BA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="66B63336" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国公司在中国法院申请承认及执行瑞典斯德哥尔摩商会仲裁院裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5FF3A0" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="3A570EC3" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国高级人民法院诉讼程序中为雷曼兄弟（欧洲）的破产管理人就其在某些金融衍生品构建中的角色进行答辩，涉案金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元；管辖法律为英国法、香港法和中国法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169839F4" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="29ACDEB9" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康菲石油中国有限公司，在其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21名海参养殖户有关因蓬莱19-3溢油事件引起的水产养殖损害赔偿纠纷的二审程序中进行答辩，并成功令法院驳回上诉，维持一审判决。该案例入选人民法院报评选的2016年度法院十大民事行政案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2642AF4A" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="13FDDE0C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际知名投资机构，处理其与相关税务部门的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C74E951" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="0D5C4343" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某企业处理与公司控制权有关的系列民事及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE3E5E3" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="168E37B3" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国法院为一家四大会计师事务所，就一系列有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>130位原告的证券虚假陈述案件进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B358E2" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="4803B674" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大会计师事务所参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)一起涉及税务咨询服务的专业责任侵权诉讼以及(ii)一起涉及审计业务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59418C43" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="2C760D6B" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理与不良资产处置、债务重组相关法院诉讼和执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B5A3A5" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="6BABCF41" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海外破产管理人处理与境内资产处置、债务追收相关法院诉讼等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F81DF6" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="6F7190BB" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家客户处理对赌条款引发的诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7121DB85" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="7FA579EC" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，协助其处理在美国纽约南区联邦地区法院及在加州法院的集体诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77838D8B" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="1D465E36" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家美国上市的中概股公司就美国法院的证券诉讼提供协助，以及为其他中国企业在海外的诉讼提供包括证据开示在内的各种协助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D85244" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="77EFADD2" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规及政府执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A952DC6" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="6E91A566" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家知名对冲基金进行答辩，涉案金额达数十亿，并成功达成行政和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736368A7" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="5C905E6E" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家会计师事务所进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4326F2B8" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="297D43F6" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起由中国公安机关发起的涉嫌违反个人信息保护法的调查中，为一家跨国公司提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4F3732" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="58F16A1F" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国证监会发起的行政程序中，以及其他与跨境监管调查有关的数十个项目中，代表“四大”会计师事务所，并就与保密法、个人信息保护、及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1A6708" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="498FACE1" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国监管机关发起的调查中，为多家在美上市的中国公司提供法律服务，并就与保密法、个人隐私法及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B922F60" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="47DC867C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家互联网巨头及其集团中关联企业提供与境外调查、海外诉讼等跨境数据传输场景相关的、涉及网安法、保密法、隐私法等方面数据安全和隐私保护等意见，并参与数十万文件审阅等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DD98CC" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="65678843" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的依托互联网技术的民营银行，就有关个人信息保护、互联网数据获取及分享以及与此相关的反不正当竞争等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1440C627" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="542A9D4B" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家著名投行拟投资的某医疗大数据企业的数据合规和用户隐私保护政策进行尽调并提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EF3CCA" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="4113BEEB" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司有关美国《海外反腐败法》的内部调查中，就涉及到的中国反贿赂法、国家保密法、个人信息保护法等问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EF9333" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="6C365651" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E82DB1" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="3C2AA1B6" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2863DBE3" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="54F51430" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，普通法硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lee Shiu Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C18E7AF" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="05A1B441" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士（荣誉毕业，其中</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年至2004年担任北京大学法学院学生会主席）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5090FA52" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="041E726C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6FB059" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="3AEB407C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B584F14" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="7ABAFACD" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7381FF08" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="3EDE2006" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA4E2FF" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="2F9352D7" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C895B0" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="3C642B76" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE36896" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="2682561A" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6778DF85" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="13763628" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E96345" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="0AB48D73" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9384DD" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="6709364E" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E67DC71" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="17EDDC4F" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师曾在一家顶级英国律师事务所和一家领先的美国律师事务所工作。林律师曾于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017-2019年担任国际商会青年仲裁员论坛北亚地区委员会委员。2019年至今，林律师担任香港国际仲裁中心旗下HK45中国区大使。林律师被Benchmark Litigation Asia-Pacific 2019评为Commercial and Transactions International Arbitration领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；并被Asialaw Leading Lawyer评为2020受瞩目律师（Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1250819F" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="34760F2E" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A68DD7C" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="510E285F" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A50614B" w14:textId="77777777" w:rsidR="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="2906EE86" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>集体诉讼2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="17B6ED5D" w:rsidR="00A46A04" w:rsidRPr="00B46F49" w:rsidRDefault="00B46F49" w:rsidP="00B46F49">
+    <w:p w14:paraId="4F0A196B" w14:textId="3D13F0B3" w:rsidR="00A46A04" w:rsidRPr="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lexology Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券诉讼2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46F49">
+      <w:r w:rsidRPr="002728A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B46F49" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002728A2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1982,457 +1982,478 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07370A7B"/>
+    <w:nsid w:val="00EC09F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D544106"/>
+    <w:tmpl w:val="EAD20672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FF2C57"/>
+    <w:nsid w:val="01D04176"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A02895E"/>
+    <w:tmpl w:val="9F342BF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B818CD"/>
+    <w:nsid w:val="099C57A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12FCA67C"/>
+    <w:tmpl w:val="820A300A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7E32D2"/>
+    <w:nsid w:val="0A6272D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03E02B1A"/>
+    <w:tmpl w:val="A97ED5AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E920475"/>
+    <w:nsid w:val="12CE2150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4386F4F2"/>
+    <w:tmpl w:val="F0AEE244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC46B55"/>
+    <w:nsid w:val="1A432438"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D83AD0D0"/>
+    <w:tmpl w:val="99FA865A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2155616D"/>
+    <w:nsid w:val="1ADF1AC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27A447EC"/>
+    <w:tmpl w:val="A6D0EF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21700CEB"/>
+    <w:nsid w:val="251F4C33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4122132"/>
+    <w:tmpl w:val="29D89E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A9557E"/>
+    <w:nsid w:val="28050DC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3044A22"/>
+    <w:tmpl w:val="820A300A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C46764"/>
+    <w:nsid w:val="2AB81C8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86D4FC56"/>
+    <w:tmpl w:val="A7EED144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="239F4E51"/>
+    <w:nsid w:val="2C631A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7321CB8"/>
+    <w:tmpl w:val="8AB4A6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC61DBB"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31095307"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F782EEE0"/>
+    <w:tmpl w:val="6AF00DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393159F9"/>
+    <w:nsid w:val="311E7D3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6F27D3C"/>
+    <w:tmpl w:val="FE98C98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4202FF"/>
+    <w:nsid w:val="336E2FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6850581E"/>
+    <w:tmpl w:val="38D6DBC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="372C41B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E12044D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2504,817 +2525,796 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B932D02"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C083F00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D183C48"/>
+    <w:tmpl w:val="04F0D408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40152927"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E575BA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA5A3DA0"/>
+    <w:tmpl w:val="CB98FBE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405246F1"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EA44ED5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF78CE86"/>
+    <w:tmpl w:val="48425EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405F457B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42893EF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CF20D9A"/>
+    <w:tmpl w:val="B396F8F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="434E596F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42E057A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2236FE2A"/>
+    <w:tmpl w:val="700E62F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DE46E6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="462360D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22BCE314"/>
+    <w:tmpl w:val="BC8031AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A777E1B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47CC2117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D25CBE3E"/>
+    <w:tmpl w:val="0A1E7204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC07DBF"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491F640A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="366C18C4"/>
+    <w:tmpl w:val="1EF2A952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2C7728"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB07983"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9E23258"/>
+    <w:tmpl w:val="BE02EDDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDB2F8C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D364832"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF78CE86"/>
+    <w:tmpl w:val="11D4367E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0A3CD0"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52265301"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34180DAA"/>
+    <w:tmpl w:val="C576DA2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DE63731"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A97004"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C10D0A4"/>
+    <w:tmpl w:val="371E0A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F43755F"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D5555A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F01CE9E4"/>
+    <w:tmpl w:val="0DE41EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52346172"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F55EEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B180E92"/>
+    <w:tmpl w:val="78282A94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58061555"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="657A552F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9216D1C2"/>
+    <w:tmpl w:val="0CB27BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58686545"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65CB578D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55484770"/>
+    <w:tmpl w:val="6340FE90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C52002A"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66A76674"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E848D5EA"/>
+    <w:tmpl w:val="C492BABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD47889"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67394984"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8F2352C"/>
+    <w:tmpl w:val="394A4780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FBC7138"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACD18F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84726C16"/>
+    <w:tmpl w:val="7FEE58F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="689D2191"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C605E7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76B6B940"/>
+    <w:tmpl w:val="CDB8874A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3302A2"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E6B4F7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D5AD1F0"/>
+    <w:tmpl w:val="33DCDC58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D5410B3"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70DC6568"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAE2F408"/>
+    <w:tmpl w:val="FEC46550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC358AA"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71DF557B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FB2770C"/>
+    <w:tmpl w:val="0FAEC5A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="713F5DA6"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E84194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49A6D6D8"/>
+    <w:tmpl w:val="63565686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C72521"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A6131F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA6253B2"/>
+    <w:tmpl w:val="AE5C871E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F02788"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2C2D41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C596965C"/>
+    <w:tmpl w:val="E38886DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748B4601"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4844D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="291EF238"/>
+    <w:tmpl w:val="20F022A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76E0329F"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C6624E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8732EF0E"/>
+    <w:tmpl w:val="DF10044A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D045B5C"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D5C174A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5468807E"/>
+    <w:tmpl w:val="DD1AF126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
-[...91 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3337,50 +3337,51 @@
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
+    <w:rsid w:val="002728A2"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
@@ -3425,51 +3426,50 @@
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
-    <w:rsid w:val="00B46F49"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
@@ -4548,61 +4548,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B46F49"/>
+    <w:rsid w:val="002728A2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B46F49"/>
+    <w:rsid w:val="002728A2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4888,51 +4888,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2E8B0CA-8AC5-4AE1-BB29-0B622B1FEFD1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A6D0BF-8030-49E0-B321-DA2776DF4A62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>364</Words>
   <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>