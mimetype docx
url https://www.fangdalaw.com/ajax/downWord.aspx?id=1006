--- v3 (2026-08-20)
+++ v4 (2026-10-20)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="30925CE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0CD3FCC2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002728A2">
+            <w:r w:rsidRPr="00CF3F3C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林彦华</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="286D8491" w14:textId="77777777" w:rsidR="002728A2" w:rsidRPr="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+          <w:p w14:paraId="32230024" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRPr="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002728A2">
+            <w:r w:rsidRPr="00CF3F3C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0C837FE7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+          <w:p w14:paraId="706EB16B" w14:textId="03C937CE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002728A2">
+            <w:r w:rsidRPr="00CF3F3C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2BCE7080" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+          <w:p w14:paraId="6199424A" w14:textId="596E7B54" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002728A2">
+            <w:r w:rsidRPr="00CF3F3C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5653 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="29BE9F17" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+          <w:p w14:paraId="4F910ACA" w14:textId="7E7E26C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002728A2">
+            <w:r w:rsidRPr="00CF3F3C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanhua.lin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="532A38F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="39A9D453" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF3F3C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15D84B74" wp14:editId="09FEF07B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4343386A" wp14:editId="6261D991">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="10E9FEDD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002728A2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="48A24AED" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CF3F3C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002728A2">
+            <w:r w:rsidRPr="00CF3F3C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林彦华律师的主要执业领域为争议解决，包括诉讼仲裁和合规及政府执法等事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3341D228" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7BF89B63" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1325 +458,1325 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EF76FE" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="777D576D" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4809B43A" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="670902EB" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决（诉讼仲裁）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212F14D3" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="0E6D3858" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有企业参与在香港国际仲裁中心进行的涉及房地产投资项目（包含酒店管理事项）的仲裁以及与该纠纷相关的项目公司治理工作，并成功代表客户达成和解协议，涉案标的达数十亿人民币，案件管辖法律为香港法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A0C286" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="3ED75163" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位中国投资人参加在香港进行的国际商会仲裁院仲裁并同时参与涉及禁止令的附带性诉讼。该仲裁由股权收购协议引发，涉案金额高达</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，该案件最终成功和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2629C8F8" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="194096B1" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型东南亚企业的中国子公司参与在香港的临时仲裁，该案件涉及大宗商品采购合同纠纷，管辖法律香港法，代表客户答辩并取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5978A533" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="6A900203" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家瑞士企业的多位创始人参与依据《香港国际仲裁中心机构仲裁规则》在香港国际仲裁中心进行的与投资纠纷有关的仲裁，案件涉及香港法和瑞士法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCAC7A9" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="45390042" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网领域的公司处理其创始人之间在香港的多个仲裁，包括公司控制权引发的董事是否能被免职、股权等争议，其中涉及拆除</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE后由上市公司发行股份购买资产的复杂交易结构以及创始人争议导致该交易无法进行的责任归属等诸多问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AA4124" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="1CC47ED9" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家长租公寓领域的企业参加在中国国际经济贸易仲裁委员会进行的与投资及上市有关的投资纠纷仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24519264" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="62710904" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某教育企业在北京仲裁委员会应对与收购及股权转让有关的仲裁案件，并代表客户取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAD5BBB" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="71AFA320" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲客户参与一项有关在中国执行国际商会仲裁院仲裁裁决的案件。在这一具有开创性的案件中，最高人民法院首次引用《纽约公约》下的“公共政策”理由作出决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42987867" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="5AB2FEE0" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家以色列公司在中国法院申请承认及执行国际商会仲裁院仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B63336" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="30233F20" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国公司在中国法院申请承认及执行瑞典斯德哥尔摩商会仲裁院裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A570EC3" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="25A5876B" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国高级人民法院诉讼程序中为雷曼兄弟（欧洲）的破产管理人就其在某些金融衍生品构建中的角色进行答辩，涉案金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿美元；管辖法律为英国法、香港法和中国法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29ACDEB9" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="0EA47FF3" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康菲石油中国有限公司，在其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>21名海参养殖户有关因蓬莱19-3溢油事件引起的水产养殖损害赔偿纠纷的二审程序中进行答辩，并成功令法院驳回上诉，维持一审判决。该案例入选人民法院报评选的2016年度法院十大民事行政案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FDDE0C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="0135871D" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际知名投资机构，处理其与相关税务部门的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5C4343" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="41146324" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某企业处理与公司控制权有关的系列民事及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168E37B3" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="0F9894EA" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国法院为一家四大会计师事务所，就一系列有</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>130位原告的证券虚假陈述案件进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4803B674" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="5D16A853" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家四大会计师事务所参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)一起涉及税务咨询服务的专业责任侵权诉讼以及(ii)一起涉及审计业务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C760D6B" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="6C0A99C5" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司处理与不良资产处置、债务重组相关法院诉讼和执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BABCF41" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="7B9B4763" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海外破产管理人处理与境内资产处置、债务追收相关法院诉讼等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7190BB" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="4D57758B" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家客户处理对赌条款引发的诉讼及仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA579EC" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="334CE2F5" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，协助其处理在美国纽约南区联邦地区法院及在加州法院的集体诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D465E36" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="4DC1F05F" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家美国上市的中概股公司就美国法院的证券诉讼提供协助，以及为其他中国企业在海外的诉讼提供包括证据开示在内的各种协助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EFADD2" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="03F3F0FE" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规及政府执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E91A566" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="01A784DB" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家知名对冲基金进行答辩，涉案金额达数十亿，并成功达成行政和解</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C905E6E" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="460072E2" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在中国证券监督管理委员会发起的行政调查中为一家会计师事务所进行答辩</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297D43F6" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="0ACE1A93" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一起由中国公安机关发起的涉嫌违反个人信息保护法的调查中，为一家跨国公司提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F16A1F" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="079BC154" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国证监会发起的行政程序中，以及其他与跨境监管调查有关的数十个项目中，代表“四大”会计师事务所，并就与保密法、个人信息保护、及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498FACE1" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="67E17A7E" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在美国监管机关发起的调查中，为多家在美上市的中国公司提供法律服务，并就与保密法、个人隐私法及数据跨境传输相关的中国法问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DC867C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="787C2081" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家互联网巨头及其集团中关联企业提供与境外调查、海外诉讼等跨境数据传输场景相关的、涉及网安法、保密法、隐私法等方面数据安全和隐私保护等意见，并参与数十万文件审阅等工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65678843" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="1B03DF2F" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的依托互联网技术的民营银行，就有关个人信息保护、互联网数据获取及分享以及与此相关的反不正当竞争等问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542A9D4B" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="52712DA9" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家著名投行拟投资的某医疗大数据企业的数据合规和用户隐私保护政策进行尽调并提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4113BEEB" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="42EE2AEA" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一家世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强公司有关美国《海外反腐败法》的内部调查中，就涉及到的中国反贿赂法、国家保密法、个人信息保护法等问题提供意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C365651" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="7B43DABC" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2AA1B6" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="2A7C9DBD" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F51430" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="1DA98E72" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学，普通法硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lee Shiu Scholar）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A1B441" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="1EAE5E6D" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士（荣誉毕业，其中</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年至2004年担任北京大学法学院学生会主席）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041E726C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="4A044BCB" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，经济学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEB407C" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="38C21D9C" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABAFACD" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="42140ACA" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDE2006" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="7D55780F" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9352D7" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="5901ED06" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C642B76" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="18910B86" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2682561A" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="30523A75" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13763628" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="1394708E" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB48D73" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="3EB02F51" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6709364E" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="7C6B8AF2" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EDDC4F" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="39742060" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师曾在一家顶级英国律师事务所和一家领先的美国律师事务所工作。林律师曾于</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017-2019年担任国际商会青年仲裁员论坛北亚地区委员会委员。2019年至今，林律师担任香港国际仲裁中心旗下HK45中国区大使。林律师被Benchmark Litigation Asia-Pacific 2019评为Commercial and Transactions International Arbitration领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；并被Asialaw Leading Lawyer评为2020受瞩目律师（Notable Practitioner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34760F2E" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="3A0C59F0" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510E285F" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="2B09AE31" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2906EE86" w14:textId="77777777" w:rsidR="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="261F3CB9" w14:textId="77777777" w:rsidR="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>集体诉讼2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3D13F0B3" w:rsidR="00A46A04" w:rsidRPr="002728A2" w:rsidRDefault="002728A2" w:rsidP="002728A2">
+    <w:p w14:paraId="4F0A196B" w14:textId="3B0C5F1C" w:rsidR="00A46A04" w:rsidRPr="00CF3F3C" w:rsidRDefault="00CF3F3C" w:rsidP="00CF3F3C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lexology Getting the Deal Through</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券诉讼2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002728A2">
+      <w:r w:rsidRPr="00CF3F3C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002728A2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CF3F3C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1982,281 +1982,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00EC09F3"/>
+    <w:nsid w:val="03E51734"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAD20672"/>
+    <w:tmpl w:val="41D86EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D04176"/>
+    <w:nsid w:val="054B4700"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F342BF4"/>
+    <w:tmpl w:val="39700752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099C57A2"/>
+    <w:nsid w:val="0C816AD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="820A300A"/>
+    <w:tmpl w:val="BE82393E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6272D2"/>
+    <w:nsid w:val="10ED0FA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A97ED5AA"/>
+    <w:tmpl w:val="8CE0F800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12CE2150"/>
+    <w:nsid w:val="148E3B45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0AEE244"/>
+    <w:tmpl w:val="1214E3AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A432438"/>
+    <w:nsid w:val="14A52980"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99FA865A"/>
+    <w:tmpl w:val="D7E03A2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ADF1AC6"/>
+    <w:nsid w:val="16E7620F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6D0EF58"/>
+    <w:tmpl w:val="C950AA94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="251F4C33"/>
+    <w:nsid w:val="17E55A2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29D89E68"/>
+    <w:tmpl w:val="7DBC3676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28050DC7"/>
+    <w:nsid w:val="18BB765A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="820A300A"/>
+    <w:tmpl w:val="2D9E8546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB81C8E"/>
+    <w:nsid w:val="18D855E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7EED144"/>
+    <w:tmpl w:val="839A51C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C631A67"/>
+    <w:nsid w:val="25B00B74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AB4A6B8"/>
+    <w:tmpl w:val="78ACBBD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25BC5065"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="790661BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299323F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00CC00C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29BC5E4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51189252"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3C686D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53E027DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BE40B9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2D64838"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2325,135 +2430,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31095307"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30BC599C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AF00DE2"/>
+    <w:tmpl w:val="CD363A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="311E7D3A"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="338A786D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE98C98C"/>
+    <w:tmpl w:val="1722C048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="336E2FCA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34642218"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38D6DBC6"/>
+    <w:tmpl w:val="7570CAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="372C41B9"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="377C5AE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E12044D2"/>
+    <w:tmpl w:val="AB241324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F14CE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B341BFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B5039FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E083C60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2525,796 +2672,649 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C083F00"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C84521F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04F0D408"/>
+    <w:tmpl w:val="C950AA94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E575BA4"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC06EC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB98FBE6"/>
+    <w:tmpl w:val="B38C80A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA44ED5"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42E47230"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48425EDE"/>
+    <w:tmpl w:val="AF98C57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42893EF0"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F114C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B396F8F8"/>
+    <w:tmpl w:val="B4A83E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E057A5"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49ED53E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="700E62F6"/>
+    <w:tmpl w:val="F54E3246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="462360D3"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C552257"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC8031AA"/>
+    <w:tmpl w:val="17BE3404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CC2117"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D806C55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A1E7204"/>
+    <w:tmpl w:val="5238C2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491F640A"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FF826DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EF2A952"/>
+    <w:tmpl w:val="606C6954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB07983"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54812A47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE02EDDC"/>
+    <w:tmpl w:val="C0FC3874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D364832"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="558D3B54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11D4367E"/>
+    <w:tmpl w:val="2A86C824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52265301"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B1D2A6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C576DA2E"/>
+    <w:tmpl w:val="6F767FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A97004"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B312DA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="371E0A1A"/>
+    <w:tmpl w:val="7730E064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D5555A9"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BCF5333"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DE41EC2"/>
+    <w:tmpl w:val="2C0E7F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F55EEA"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E8E31C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78282A94"/>
+    <w:tmpl w:val="99E44B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657A552F"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63E10D3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CB27BA6"/>
+    <w:tmpl w:val="F2264162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65CB578D"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0842E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6340FE90"/>
+    <w:tmpl w:val="CF385278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66A76674"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71342368"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C492BABA"/>
+    <w:tmpl w:val="86B2ED26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67394984"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FF2025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="394A4780"/>
+    <w:tmpl w:val="7632CE5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ACD18F2"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="725042B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FEE58F6"/>
+    <w:tmpl w:val="B8CE3A70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C605E7A"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78726CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDB8874A"/>
+    <w:tmpl w:val="FC2A9548"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E6B4F7C"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A6A0A40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33DCDC58"/>
+    <w:tmpl w:val="423A2B5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70DC6568"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C3E2EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEC46550"/>
+    <w:tmpl w:val="729A033A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17">
-[...38 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="31">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3337,51 +3337,50 @@
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
-    <w:rsid w:val="002728A2"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
@@ -3436,50 +3435,51 @@
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
+    <w:rsid w:val="00CF3F3C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4548,61 +4548,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002728A2"/>
+    <w:rsid w:val="00CF3F3C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002728A2"/>
+    <w:rsid w:val="00CF3F3C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4888,60 +4888,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A6D0BF-8030-49E0-B321-DA2776DF4A62}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36678766-6CD9-4102-91D5-7EB11046A341}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>364</Words>
   <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>