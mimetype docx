--- v0 (2026-04-30)
+++ v1 (2026-07-03)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0E178869" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7A123827" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008010B6">
+            <w:r w:rsidRPr="00BC0CBF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林晓峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="79A38BF4" w14:textId="77777777" w:rsidR="008010B6" w:rsidRPr="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+          <w:p w14:paraId="3C6C46CF" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRPr="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008010B6">
+            <w:r w:rsidRPr="00BC0CBF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="123D020F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+          <w:p w14:paraId="706EB16B" w14:textId="20E54C24" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008010B6">
+            <w:r w:rsidRPr="00BC0CBF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4984BB03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+          <w:p w14:paraId="6199424A" w14:textId="17A6CBDC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008010B6">
+            <w:r w:rsidRPr="00BC0CBF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="04073976" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+          <w:p w14:paraId="4F910ACA" w14:textId="74E77509" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008010B6">
+            <w:r w:rsidRPr="00BC0CBF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3D5D3AE7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008010B6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6A0B8C3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CA9784D" wp14:editId="7C363833">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="580FE40A" wp14:editId="58A83725">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,68 +260,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7C3FAA59" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008010B6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="043D2170" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008010B6">
+            <w:r w:rsidRPr="00BC0CBF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林晓峰律师是房地产建筑工程团队的牵头合伙人，其主要执业领域为房地产投融资交易、租赁和建筑工程，公共基础设施及能源项目的投资开发和运营管理，及中国企业“出海”项目。林律师被钱伯斯（</w:t>
             </w:r>
-            <w:r w:rsidRPr="008010B6">
+            <w:r w:rsidRPr="00BC0CBF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>CHAMBERS AND PARTNERS）和亚洲法律概况（ASIALAW PROFILES）认可为房地产、建筑工程和基础设施领域领先律师。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CAF09D" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="02F96A3E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,2214 +466,2214 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53200FAB" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="31AA62AB" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4045D197" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008010B6">
+    <w:p w14:paraId="0FBE571B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产投融资交易及租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7905D698" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="6DF01B7E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场，为其上海前滩及江湾项目的资产处置，上海长宁</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>晶耀虹桥</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商办合作开发项目，以及上海五角场假日酒店收购并改造为长租公寓项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16543F1A" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="76DA1ED6" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫为其投资瑞安旗下的中国新天地提供法律服务，并代表其向绿地香港收购上海五里桥商办项目、收购上海悦荟等五个购物中心以及长租公寓平台投资项目等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A6C6B9" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="276B7C85" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平就其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031185AC" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="4FB6CB2C" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设在上海及中国其他城市的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目拿地、建设及销售的全过程服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728D2181" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="749FD404" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银就其战略投资贝壳和自如平台提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2E6EB1" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5176FE4E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为基汇资本在上海及中国其他城市的商业办公地产、工业及生命科学园区项目的收购及处置提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F420EB" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="40323DF0" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC在商业及工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219FB662" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="4E4BBCAB" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG）连同其他投资人再投资万达商管平台；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36932490" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="52082C74" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B34721" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="01FF0650" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团与复星集团合作拿地开发上海外滩福佑地块综合体项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BC037E" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="55DD1E57" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为香港置地在北京及上海的商业地产收购、开发及运营提供法律服务，包括出售及租赁上海西岸金融城办公物业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A87CAF8" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="50271701" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中华企业与香港信德集团组成联合体向华侨城收购上海苏河湾商办项目，以及中华企业和融创合资公司向大地保险出售上海浦东滨江商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48733325" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="712C3543" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港新世界和周大福集团为其开发位于深圳前海的商办项目以及向汇丰银行出售资产提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26438C3C" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="39D9B33E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗集团在上海收购花旗集团大厦、取得大厦命名权以及物业</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/设施管理提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48082801" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="0A6AD162" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR合作开发运营诺华园区二期生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C07506B" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="3D764A99" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州就其与高麓合作开发运营生命科学产业园一期及二期项目提供法律服务，其向张江集团收购一在建工程项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D85C484" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="37E6948B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为资本策略集团在上海向</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA出售新茂大厦和盛邦国际大厦、自凯雷收购华府天地商场以及自凯德集团收购别墅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756190E3" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="54126F30" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表歌斐基金与融创联合收购位于上海徐汇滨江的住宅地块；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFBCA70" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="158E4554" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宝矿国际在上海的酒店及办公楼的综合收购项目提供法律服务，包括收购上海浦东四季酒店和四季汇服务式公寓；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCAA56A" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="778482A7" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港利丰集团向凯德出售位于广东番禺的大型住宅项目的权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6472A3F7" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="49C19A69" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为远洋地产在海南三亚收购住宅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E494B6D" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="2819DAEF" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在上海收购办公</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/商业地产项目，以及租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>办公楼及数据中心物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA82FD9" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="54ADC4AE" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国浩地产投资重庆十八梯综合体开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2401AD34" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="4D622831" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海世博发展集团位于世博园区城市最佳实践区内的商办项目合作开发事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0EB9BB" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="1F1D6967" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞安集团将成都中汇广场出售给平安保险集团的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31818CF6" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="1EBA6056" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世纪商贸广场的所有权人就世纪商贸广场出售给太平洋人寿保险的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2033A62D" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="63FDE575" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石处理其位于上海闵行的“翎丰维璟”商办项目的租赁事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FE58D7" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="552D8256" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南丰集团向</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WPP集团公司出租南丰宝矿广场20个楼层提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC6FF9F" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="0A9CE301" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克就其租赁并装修新江湾城耐克大中华区总部项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B435066" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="1B4B420A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为飞利浦在上海静安区定建租赁其总部物业项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA2EE55" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="018DF160" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在上海兴业太古汇租赁并开设其海外首家咖啡烘焙工坊及臻选品鉴馆提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182ED18A" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="33583E2D" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海商城处理上海商城的租赁和物业管理等法律事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C0F97E" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="43ABFCC9" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表家乐福处理其在中国各个城市的超市及购物中心租赁项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342F7362" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="03A83E19" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期以来在物流仓储及产业地产领域积累了丰富的经验，代表众多投资人和开发商在中国的工业地产、仓储物业及产业园区的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供综合性法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E73783" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="49335EB3" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与众多与不良资产项目相关的债务重整、破产清算及法拍项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0922C9" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="4537E701" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多客户处理其在中国各个城市及开发区内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的租赁及定建租赁项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC0DC8F" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008010B6">
+    <w:p w14:paraId="09B02F5B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在基础设施投融资及运营管理领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420A8F46" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="357F5C20" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与基础设施公募</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITs首批试点发行项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F5F0E2" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="178F91B5" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家投资人就其在国内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）及分布式能源站（CHP）项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50740BF5" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="7A1EA02C" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家能源公司，为其在中国多个城市设立合资企业以开发、建造和运营液化天然气（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LNG）接收站、管廊项目以及相关的码头使用安排提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7953F9" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="3AEEE55A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表买方财团向沙钢集团收购欧洲和亚太地区领先的数据中心开发运营商</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Switch；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67246798" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="73F9334C" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家新能源车企提供“出海”项目日常法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B72EE" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="6D7C9687" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海电气在中国和中美洲、南美洲、欧洲的电站建设项目提供咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C445614" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="19F391F4" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>THi控股集团在阿联酋和沙特投资运营产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453DB0EC" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="59AA5917" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武太钢集团，为其在印度尼西亚中苏拉威西省投资建设码头、燃煤电厂以及镍铁加工线项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C73BBC0" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5C1A720B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国卡万塔能源，为其在中国投资、建设及运营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2235B9F9" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="7006C834" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表易商红木就其屋顶光伏项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2910B7F3" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5F6BECB1" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威立雅，就其在中国开发、运营及管理城市供水、污水处理及能源项目提供法律及合规服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78759265" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="04479F9F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柏林水务，为其在中国的污水处理项目的竞标、投资、建设、融资和运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245ED807" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="7EF60EC7" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为通用电气在广州设立海上风电机组总装基地以及海上风电运营和开发中心提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682FA972" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="3115246F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为法国电力在中国的风力发电项目投资、建设及运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538985D6" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="3977C474" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表明阳新能源集团就其境外各国风电投资及设备供应项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12ED19EB" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="69B16269" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葡萄牙</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sunseap集团在国内收购光伏电站项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF7DA72" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="25D0057B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield可再生能源部门为其收购TerraForm持有的中国境内的太阳能发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF29C3A" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="52D64BC6" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表索尔维，为其参与在中国辽宁省盘锦市开发大型炼油化工一体化联合装置、炼油厂和石化项目综合体项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB1FC42" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5A8498EB" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为空气化工在中国的气体供应和管廊工程的建设运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247AE449" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="18469035" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为雪弗龙在中国的管廊和码头项目法律服务，包括相关的</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC84DA7" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="09070E15" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中联重工在东欧和南美的工厂投资和建设项目提供全方位法律服务，项目均为“一带一路”战略指导下的重大标志性项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB81E9A" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="16FCF780" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东方国际集团在非洲投资建设渔业加工厂、并拟议投资建设开发区提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20612C83" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="4F583F37" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK资本，为其对金州环境集团进行的投资提供法律服务，金州环境集团主要从事污水处理、自来水供应以及垃圾发电等项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C92B3A" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008010B6">
+    <w:p w14:paraId="1213CA67" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建筑工程领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665D5D41" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="03B6542A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表森株式会社为上海环球金融中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3BA53E" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="756659AC" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体，为其在上海临港的半导体生产线</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5710D702" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="72F7A65E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为特斯拉上海浦东</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Giga 3工厂的建设项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF687E6" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="7AE7FA28" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺华制药位于上海张江的诺华上海研发中心项目的开发和建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CDFDA8" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="20BFB07B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为字节跳动位于厦门的办公综合体项目提供建设全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477DD119" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="27D543AC" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为默林娱乐在中国各地改造、装修杜莎夫人蜡像馆及上海乐高乐园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C306FF" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5F809E1D" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳在上海和南京的化学品生产设施的建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270BC0C7" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="3CBED3DD" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为迪卡侬在中国的商场建设的设计、施工、监理、项目管理等合同的标准化提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ECFCE0" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="09279533" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为庆隆集团在上海长风生态园区内的住宅建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712D6363" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="32618689" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为罗氏制药在上海浦东的制药厂及研发中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572E3D1F" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="17CA27A5" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为波士顿科学在上海临港的生产基地项目建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42414255" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="37C2C64E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为强生集团提供工程建设项目标准施工合同起草和审阅的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177FF66B" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5998CA72" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为江森自控在重庆、浙江和沈阳的生产基地建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70471A82" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="382F13DF" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事食品位于上海浦江高科技园内的研发中心的开发建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0278DB23" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="25E10E6A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时在中国的生产、零售及研发设施的建设和装修项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5A8DEB" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="52E0103F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音在浦东国际机场的飞机修理机库工程的设计和建造提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7963FD17" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="0B7592A9" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在英特尔大连晶圆制造厂的建造承包项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3488686A" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="1EB5B420" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在南京收购一家国内设计院提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E919F8E" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5BEB3E19" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多境外建筑设计公司在中国的设计项目及相关合同提供法律服务，并代表其他众多国外及国内的业主及承包商为其工业、仓储、住宅、办公及商业设施的建设及管理项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077740D4" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="5E392074" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB7D929" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="6A1B02F6" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1530E911" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="17DEC1C3" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>挪威商学院，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBA）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEE32C7" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="48D54FB1" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BABB2B" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="45ED7EB4" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A6BB33" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="3AAED8EA" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658C9C25" w14:textId="77777777" w:rsidR="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="00BCCA6F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1F22319C" w:rsidR="00A46A04" w:rsidRPr="008010B6" w:rsidRDefault="008010B6" w:rsidP="008010B6">
+    <w:p w14:paraId="4F0A196B" w14:textId="7C777201" w:rsidR="00A46A04" w:rsidRPr="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="008010B6">
+      <w:r w:rsidRPr="00BC0CBF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008010B6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BC0CBF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2879,2040 +2879,2040 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029E057D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1C2A96C"/>
+    <w:nsid w:val="008E07CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E97CF5C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03062B7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5EE5C3E"/>
+    <w:nsid w:val="04707E09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70F27D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="059D00E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD8EE462"/>
+    <w:nsid w:val="077E23BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFBC4FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A47F5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63228214"/>
+    <w:nsid w:val="0DD01C63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F328D426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1C06C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBA823B4"/>
+    <w:nsid w:val="117A187B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B326DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ADE21F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="633EDC3C"/>
+    <w:nsid w:val="137C2D7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1882924C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E811334"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56B86C5C"/>
+    <w:nsid w:val="142750B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE500CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EA0548B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB74D7A2"/>
+    <w:nsid w:val="14B81D7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="600E71EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F404E0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F5A155C"/>
+    <w:nsid w:val="15A34226"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46745122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="102641F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4C68CA0"/>
+    <w:nsid w:val="172B126D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3D075E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10327954"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F672299E"/>
+    <w:nsid w:val="19A86858"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="696A79C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11730B01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30F0B888"/>
+    <w:nsid w:val="1B30328A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01B4A90A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13A97258"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF9E86FA"/>
+    <w:nsid w:val="1B692EC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF4478E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="147577A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA9CA00C"/>
+    <w:nsid w:val="1E0D230F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8780DF80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154F349B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE42F820"/>
+    <w:nsid w:val="1EF60227"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A58B788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1543EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42D0B5DA"/>
+    <w:nsid w:val="2114466E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B22171E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5F1DB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EDE0394C"/>
+    <w:nsid w:val="22AA7CF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9781DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C727B19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B9AE87A"/>
+    <w:nsid w:val="23582456"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD608E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D7F49D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A290E9FA"/>
+    <w:nsid w:val="24852D0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B36753E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7A56D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83C6A6B8"/>
+    <w:nsid w:val="26BA70F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE543F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F74565C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96EAF3AA"/>
+    <w:nsid w:val="28E91BB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFE6C048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20274272"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A886BD1A"/>
+    <w:nsid w:val="2AC919F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D506CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="205A6301"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2B28618"/>
+    <w:nsid w:val="2ACB68EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D16C9284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21085EEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFD0C67A"/>
+    <w:nsid w:val="2C2C5A88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A316F710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24DE08CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B89E0900"/>
+    <w:nsid w:val="2C4623DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6F0D45E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24EF1832"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F3E041C"/>
+    <w:nsid w:val="2C76667D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC3C0AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="286A1305"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82F44280"/>
+    <w:nsid w:val="2F7C64D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3BA6060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28BF5922"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="934418CA"/>
+    <w:nsid w:val="2F940552"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F76C6EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B83A3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A323D42"/>
+    <w:nsid w:val="30270B90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F02D88E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F947D19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D62F5E2"/>
+    <w:nsid w:val="312D39F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F80C8D46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FBD1B4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9E672AA"/>
+    <w:nsid w:val="312F20E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F1802E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="304C1314"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A950E6E2"/>
+    <w:nsid w:val="32035F6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61C2DDF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3050385D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4914E5FA"/>
+    <w:nsid w:val="325A58D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1348F538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320C24A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7A2BF26"/>
+    <w:nsid w:val="32923D72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABA09022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3284212D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7ED0693A"/>
+    <w:nsid w:val="33057FD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E48F756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35180BEE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4346D16"/>
+    <w:nsid w:val="346717D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A923266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35FA68A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51A0FCC4"/>
+    <w:nsid w:val="35C32BEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="157E00BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38403943"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F38004FC"/>
+    <w:nsid w:val="36DC6288"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F7E1310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39775013"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7C6FC5A"/>
+    <w:nsid w:val="38E84A9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43D23BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="399832F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B68800F4"/>
+    <w:nsid w:val="39826341"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="818A10EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D7C02E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D828F2C6"/>
+    <w:nsid w:val="3AEC314A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F34C46F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F113D43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59E2B2E8"/>
+    <w:nsid w:val="3C890891"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C4029CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FBA0E32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBA823B4"/>
+    <w:nsid w:val="3D603C06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A35C7C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BD46E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DA2492A"/>
+    <w:nsid w:val="3D96769A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35845F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42660ADF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26201C78"/>
+    <w:nsid w:val="413D0710"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AE04586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437F2979"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD38DF56"/>
+    <w:nsid w:val="4465290D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D6AB036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44466DFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3E0A18E"/>
+    <w:nsid w:val="44C45037"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3884A19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47745F78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDEA3E12"/>
+    <w:nsid w:val="450B7D59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBE64BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="490A4155"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6988160A"/>
+    <w:nsid w:val="452279B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1ABAABF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49562F13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85AEC5A6"/>
+    <w:nsid w:val="49CC61F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7DA4D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49A86DBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B8AA5D4"/>
+    <w:nsid w:val="4B832BD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB5AA24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A097932"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24624ACC"/>
+    <w:nsid w:val="4BDA2332"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0992742C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE56812"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE5C49F0"/>
+    <w:nsid w:val="4CC039C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7A08412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC92E7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E501322"/>
+    <w:nsid w:val="4DF27442"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99607FF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50156965"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A46087A8"/>
+    <w:nsid w:val="52572A04"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="196A3D5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51365AB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56B847A2"/>
+    <w:nsid w:val="52B23A56"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86D647FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51974648"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5882ECA2"/>
+    <w:nsid w:val="53231FC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="940E53AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52752960"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63FAEC7E"/>
+    <w:nsid w:val="542275CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AF6E532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55014B1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BFA0E206"/>
+    <w:nsid w:val="546614A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE0E768C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CA6916"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACF230C6"/>
+    <w:nsid w:val="558C23B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA2A93F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="590B3CDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50B0ECC8"/>
+    <w:nsid w:val="5C451784"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80A60968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AC33972"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32F098E6"/>
+    <w:nsid w:val="5C5C01DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5DA1128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8F4F93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAA267BC"/>
+    <w:nsid w:val="5EA229A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43801136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BFC20D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06F6583C"/>
+    <w:nsid w:val="5F394B1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF16032A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB25A85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDC24646"/>
+    <w:nsid w:val="609D2B21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D34EDA98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E040055"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E8EB374"/>
+    <w:nsid w:val="61A660C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8E6E4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612F1FA9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C8246FC"/>
+    <w:nsid w:val="62436DA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1ABAABF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="614D1CCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77C67D2E"/>
+    <w:nsid w:val="628604D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C42F2FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62132ECD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="378E93D8"/>
+    <w:nsid w:val="62CF6E14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5A25DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="628E3756"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DEA085A"/>
+    <w:nsid w:val="64891BCD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62885A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="635865E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BF2BF6E"/>
+    <w:nsid w:val="64F965E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43824BA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64892875"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="47F010D4"/>
+    <w:nsid w:val="66C56074"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23E683B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E06954"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="267013B0"/>
+    <w:nsid w:val="6AF63852"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9AC700A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6601CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83365664"/>
+    <w:nsid w:val="6DA64460"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="014050A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAD6DA9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E350F536"/>
+    <w:nsid w:val="6EB305C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51D0ED0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBA3832"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33944666"/>
+    <w:nsid w:val="6EFD36A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1AA5F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD564C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF7225D0"/>
+    <w:nsid w:val="709258E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC543834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700070D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48CC1A92"/>
+    <w:nsid w:val="74CE5895"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80688A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71813152"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B10CC288"/>
+    <w:nsid w:val="768C2938"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C76D4B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72574219"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A18560E"/>
+    <w:nsid w:val="76E457F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="053E7EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75946EC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="788E590A"/>
+    <w:nsid w:val="78FC40AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B72DC36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78F77DC9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E3E4A78"/>
+    <w:nsid w:val="7AB65FF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3642582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D625EFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0DE04C6"/>
+    <w:nsid w:val="7B5E1CE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B86E400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="5">
-[...23 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="82">
     <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="14">
-[...137 lines deleted...]
-  <w:num w:numId="60">
+  <w:num w:numId="83">
     <w:abstractNumId w:val="48"/>
-  </w:num>
-[...67 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="83"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4987,95 +4987,95 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="008010B6"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BC0CBF"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -6147,61 +6147,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008010B6"/>
+    <w:rsid w:val="00BC0CBF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008010B6"/>
+    <w:rsid w:val="00BC0CBF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6487,51 +6487,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A88180-E82D-4AA5-92FF-39DEDA31AC46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{857BDE5F-5330-421C-842F-68E3C62A5DF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>534</Words>
   <Characters>3044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>