--- v1 (2026-07-03)
+++ v2 (2026-09-05)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7A123827" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="604E8E20" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BC0CBF">
+            <w:r w:rsidRPr="00E10F89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林晓峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="3C6C46CF" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRPr="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+          <w:p w14:paraId="2E5F69AB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRPr="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BC0CBF">
+            <w:r w:rsidRPr="00E10F89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="20E54C24" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+          <w:p w14:paraId="706EB16B" w14:textId="1D658C01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0CBF">
+            <w:r w:rsidRPr="00E10F89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="17A6CBDC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+          <w:p w14:paraId="6199424A" w14:textId="5BB8D5C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BC0CBF">
+            <w:r w:rsidRPr="00E10F89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="74E77509" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+          <w:p w14:paraId="4F910ACA" w14:textId="5CED53AF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BC0CBF">
+            <w:r w:rsidRPr="00E10F89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A0B8C3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="16338732" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="580FE40A" wp14:editId="58A83725">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D63C0A" wp14:editId="13923307">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,68 +260,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="043D2170" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BC0CBF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="600B372D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BC0CBF">
+            <w:r w:rsidRPr="00E10F89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林晓峰律师是房地产建筑工程团队的牵头合伙人，其主要执业领域为房地产投融资交易、租赁和建筑工程，公共基础设施及能源项目的投资开发和运营管理，及中国企业“出海”项目。林律师被钱伯斯（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC0CBF">
+            <w:r w:rsidRPr="00E10F89">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>CHAMBERS AND PARTNERS）和亚洲法律概况（ASIALAW PROFILES）认可为房地产、建筑工程和基础设施领域领先律师。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F96A3E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="570E192E" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,2214 +466,2214 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AA62AB" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7142F883" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBE571B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC0CBF">
+    <w:p w14:paraId="1086D3B2" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产投融资交易及租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF01B7E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="388B6244" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场，为其上海前滩及江湾项目的资产处置，上海长宁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>晶耀虹桥</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商办合作开发项目，以及上海五角场假日酒店收购并改造为长租公寓项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DA1ED6" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="06375FC4" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫为其投资瑞安旗下的中国新天地提供法律服务，并代表其向绿地香港收购上海五里桥商办项目、收购上海悦荟等五个购物中心以及长租公寓平台投资项目等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276B7C85" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7855AA61" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平就其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB6CB2C" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="56B9D14F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设在上海及中国其他城市的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目拿地、建设及销售的全过程服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749FD404" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0F2BF252" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银就其战略投资贝壳和自如平台提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5176FE4E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="1D8CCE71" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为基汇资本在上海及中国其他城市的商业办公地产、工业及生命科学园区项目的收购及处置提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40323DF0" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="2B357C92" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC在商业及工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4BBCAB" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="048AB4DB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG）连同其他投资人再投资万达商管平台；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52082C74" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="33CD03AB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FF0650" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="3E310E01" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团与复星集团合作拿地开发上海外滩福佑地块综合体项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DD1E57" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7691D4BD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为香港置地在北京及上海的商业地产收购、开发及运营提供法律服务，包括出售及租赁上海西岸金融城办公物业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50271701" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="66D74B16" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中华企业与香港信德集团组成联合体向华侨城收购上海苏河湾商办项目，以及中华企业和融创合资公司向大地保险出售上海浦东滨江商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712C3543" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="63699FFF" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港新世界和周大福集团为其开发位于深圳前海的商办项目以及向汇丰银行出售资产提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D9B33E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0A5859F5" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗集团在上海收购花旗集团大厦、取得大厦命名权以及物业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/设施管理提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6AD162" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0B55B62F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR合作开发运营诺华园区二期生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D764A99" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="43F9FC00" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州就其与高麓合作开发运营生命科学产业园一期及二期项目提供法律服务，其向张江集团收购一在建工程项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E6948B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="715E15A1" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为资本策略集团在上海向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA出售新茂大厦和盛邦国际大厦、自凯雷收购华府天地商场以及自凯德集团收购别墅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54126F30" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="568DD3DD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表歌斐基金与融创联合收购位于上海徐汇滨江的住宅地块；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158E4554" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="6E0BC67A" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宝矿国际在上海的酒店及办公楼的综合收购项目提供法律服务，包括收购上海浦东四季酒店和四季汇服务式公寓；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778482A7" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7AD13F37" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港利丰集团向凯德出售位于广东番禺的大型住宅项目的权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C19A69" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="092446A6" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为远洋地产在海南三亚收购住宅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2819DAEF" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7907FE3D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在上海收购办公</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/商业地产项目，以及租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>办公楼及数据中心物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ADC4AE" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="22AB98DC" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国浩地产投资重庆十八梯综合体开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D622831" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="35DF1BF9" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海世博发展集团位于世博园区城市最佳实践区内的商办项目合作开发事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1D6967" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="76EA7BE7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞安集团将成都中汇广场出售给平安保险集团的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBA6056" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="112D8E0B" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世纪商贸广场的所有权人就世纪商贸广场出售给太平洋人寿保险的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FDE575" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7A3CE5E6" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石处理其位于上海闵行的“翎丰维璟”商办项目的租赁事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552D8256" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="534D79A0" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南丰集团向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WPP集团公司出租南丰宝矿广场20个楼层提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9CE301" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="2F80126B" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克就其租赁并装修新江湾城耐克大中华区总部项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4B420A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="02634270" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为飞利浦在上海静安区定建租赁其总部物业项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018DF160" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="108DB40C" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在上海兴业太古汇租赁并开设其海外首家咖啡烘焙工坊及臻选品鉴馆提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33583E2D" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="6A06D475" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海商城处理上海商城的租赁和物业管理等法律事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43ABFCC9" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="52CCEE58" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表家乐福处理其在中国各个城市的超市及购物中心租赁项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A83E19" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="266866A4" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期以来在物流仓储及产业地产领域积累了丰富的经验，代表众多投资人和开发商在中国的工业地产、仓储物业及产业园区的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供综合性法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49335EB3" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="223A824D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与众多与不良资产项目相关的债务重整、破产清算及法拍项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4537E701" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="58145F3B" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多客户处理其在中国各个城市及开发区内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的租赁及定建租赁项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B02F5B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC0CBF">
+    <w:p w14:paraId="74FF29D7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在基础设施投融资及运营管理领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357F5C20" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="5D2C7206" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与基础设施公募</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITs首批试点发行项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178F91B5" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="4128672E" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家投资人就其在国内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）及分布式能源站（CHP）项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1EA02C" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0A00B4DD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家能源公司，为其在中国多个城市设立合资企业以开发、建造和运营液化天然气（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LNG）接收站、管廊项目以及相关的码头使用安排提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEEE55A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7FC8DEAA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表买方财团向沙钢集团收购欧洲和亚太地区领先的数据中心开发运营商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Switch；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F9334C" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0A1ADBCA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家新能源车企提供“出海”项目日常法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7C9687" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0B6A3C31" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海电气在中国和中美洲、南美洲、欧洲的电站建设项目提供咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F391F4" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="15536A50" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>THi控股集团在阿联酋和沙特投资运营产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AA5917" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="21468B0F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武太钢集团，为其在印度尼西亚中苏拉威西省投资建设码头、燃煤电厂以及镍铁加工线项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1A720B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="20241FDB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国卡万塔能源，为其在中国投资、建设及运营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7006C834" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="5CA5A15A" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表易商红木就其屋顶光伏项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6BECB1" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="521E1AE4" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威立雅，就其在中国开发、运营及管理城市供水、污水处理及能源项目提供法律及合规服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04479F9F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="6FF2156E" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柏林水务，为其在中国的污水处理项目的竞标、投资、建设、融资和运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF60EC7" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="4C47A643" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为通用电气在广州设立海上风电机组总装基地以及海上风电运营和开发中心提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3115246F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="3A44C8C0" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为法国电力在中国的风力发电项目投资、建设及运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3977C474" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0A31008D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表明阳新能源集团就其境外各国风电投资及设备供应项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B16269" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="5C9B4966" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葡萄牙</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sunseap集团在国内收购光伏电站项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D0057B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="33E80E2D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield可再生能源部门为其收购TerraForm持有的中国境内的太阳能发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D64BC6" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7F097E44" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表索尔维，为其参与在中国辽宁省盘锦市开发大型炼油化工一体化联合装置、炼油厂和石化项目综合体项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8498EB" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="4BFC4EA2" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为空气化工在中国的气体供应和管廊工程的建设运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18469035" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="5D538714" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为雪弗龙在中国的管廊和码头项目法律服务，包括相关的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09070E15" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="49B5C8D6" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中联重工在东欧和南美的工厂投资和建设项目提供全方位法律服务，项目均为“一带一路”战略指导下的重大标志性项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FCF780" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="07B6E2AF" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东方国际集团在非洲投资建设渔业加工厂、并拟议投资建设开发区提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F583F37" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="5C5C81FF" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK资本，为其对金州环境集团进行的投资提供法律服务，金州环境集团主要从事污水处理、自来水供应以及垃圾发电等项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1213CA67" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC0CBF">
+    <w:p w14:paraId="4CEFA9B8" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建筑工程领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B6542A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="77FFBC5C" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表森株式会社为上海环球金融中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756659AC" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="5687389C" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体，为其在上海临港的半导体生产线</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F7A65E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="371875CC" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为特斯拉上海浦东</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Giga 3工厂的建设项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE7FA28" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="51591894" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺华制药位于上海张江的诺华上海研发中心项目的开发和建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BFB07B" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="51F6EB23" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为字节跳动位于厦门的办公综合体项目提供建设全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D543AC" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="6ED73CA7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为默林娱乐在中国各地改造、装修杜莎夫人蜡像馆及上海乐高乐园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F809E1D" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="49A45D84" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳在上海和南京的化学品生产设施的建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBED3DD" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="6B01E20D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为迪卡侬在中国的商场建设的设计、施工、监理、项目管理等合同的标准化提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09279533" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="77F990FB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为庆隆集团在上海长风生态园区内的住宅建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32618689" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="35DEF62D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为罗氏制药在上海浦东的制药厂及研发中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CA27A5" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="6479A211" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为波士顿科学在上海临港的生产基地项目建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C2C64E" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0E187831" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为强生集团提供工程建设项目标准施工合同起草和审阅的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5998CA72" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="03851FFD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为江森自控在重庆、浙江和沈阳的生产基地建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382F13DF" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="75F7AE30" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事食品位于上海浦江高科技园内的研发中心的开发建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E10E6A" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="7159161D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时在中国的生产、零售及研发设施的建设和装修项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E0103F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="07E0F2BA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音在浦东国际机场的飞机修理机库工程的设计和建造提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7592A9" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="2C8D2768" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在英特尔大连晶圆制造厂的建造承包项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB5B420" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="38AF66AA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在南京收购一家国内设计院提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEB3E19" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="66A761BB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多境外建筑设计公司在中国的设计项目及相关合同提供法律服务，并代表其他众多国外及国内的业主及承包商为其工业、仓储、住宅、办公及商业设施的建设及管理项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E392074" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="4123D123" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1B02F6" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="4A07D74F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DEC1C3" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="6F77E0C9" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>挪威商学院，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBA）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D54FB1" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="09A60AD5" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ED7EB4" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0D85F80F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAED8EA" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="0DFCA8C7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BCCA6F" w14:textId="77777777" w:rsidR="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="12823080" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7C777201" w:rsidR="00A46A04" w:rsidRPr="00BC0CBF" w:rsidRDefault="00BC0CBF" w:rsidP="00BC0CBF">
+    <w:p w14:paraId="4F0A196B" w14:textId="27E2E956" w:rsidR="00A46A04" w:rsidRPr="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0CBF">
+      <w:r w:rsidRPr="00E10F89">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BC0CBF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E10F89" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2879,2040 +2879,2040 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008E07CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E97CF5C8"/>
+    <w:nsid w:val="00707B61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="766EC770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04707E09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70F27D9E"/>
+    <w:nsid w:val="02052670"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75128F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077E23BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFBC4FE6"/>
+    <w:nsid w:val="02BA50A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="568EE86C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DD01C63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F328D426"/>
+    <w:nsid w:val="06465F98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0FE11B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="117A187B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B326DF2"/>
+    <w:nsid w:val="06A640A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61380BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137C2D7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1882924C"/>
+    <w:nsid w:val="06FB0BD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDB8B5F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142750B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE500CC0"/>
+    <w:nsid w:val="083043FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E388B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14B81D7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="600E71EA"/>
+    <w:nsid w:val="09D14B3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCBC2298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A34226"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46745122"/>
+    <w:nsid w:val="09E67AA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A9A8B9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="172B126D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3D075E2"/>
+    <w:nsid w:val="0CB64C1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E408BAB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A86858"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="696A79C4"/>
+    <w:nsid w:val="0D563DB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE48CB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B30328A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01B4A90A"/>
+    <w:nsid w:val="0F3C1532"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97E6DA68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B692EC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF4478E2"/>
+    <w:nsid w:val="109B328A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78886630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0D230F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8780DF80"/>
+    <w:nsid w:val="11774862"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6AC6824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF60227"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A58B788"/>
+    <w:nsid w:val="125C1102"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E3AE606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2114466E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B22171E"/>
+    <w:nsid w:val="14AA7B0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37F4E15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AA7CF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9781DFA"/>
+    <w:nsid w:val="156D2104"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F38C7AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23582456"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD608E88"/>
+    <w:nsid w:val="15866657"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23E0AA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24852D0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B36753E"/>
+    <w:nsid w:val="162077FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="892E1566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26BA70F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE543F1E"/>
+    <w:nsid w:val="17862533"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="991083C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28E91BB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFE6C048"/>
+    <w:nsid w:val="180C47FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5DCAB64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC919F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D506CE2"/>
+    <w:nsid w:val="18564478"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E480C196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ACB68EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D16C9284"/>
+    <w:nsid w:val="19307409"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7B030D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2C5A88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A316F710"/>
+    <w:nsid w:val="196C7A7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78DE4BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C4623DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6F0D45E"/>
+    <w:nsid w:val="1C3B447D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1B8DF22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C76667D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC3C0AF0"/>
+    <w:nsid w:val="1C8E2D72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C023D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7C64D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3BA6060"/>
+    <w:nsid w:val="1F3C0414"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90F8EF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F940552"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F76C6EE8"/>
+    <w:nsid w:val="207156E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8506A54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30270B90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F02D88E"/>
+    <w:nsid w:val="224B3F84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="374E27EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312D39F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F80C8D46"/>
+    <w:nsid w:val="22B22E10"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EB0AE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312F20E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F1802E4"/>
+    <w:nsid w:val="23C44436"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70025606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32035F6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61C2DDF8"/>
+    <w:nsid w:val="24201E9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91DAFF16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="325A58D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1348F538"/>
+    <w:nsid w:val="267A5FE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A2E225A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32923D72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ABA09022"/>
+    <w:nsid w:val="29AD7F79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="097401BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33057FD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E48F756"/>
+    <w:nsid w:val="2ADC723D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F367B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346717D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A923266"/>
+    <w:nsid w:val="31652D60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28221FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C32BEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="157E00BA"/>
+    <w:nsid w:val="35890B71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7F4D256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DC6288"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F7E1310"/>
+    <w:nsid w:val="37422F1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A727558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E84A9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43D23BEE"/>
+    <w:nsid w:val="37562F24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D08D6E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39826341"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="818A10EE"/>
+    <w:nsid w:val="39617C20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="096CF484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AEC314A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F34C46F2"/>
+    <w:nsid w:val="3A470843"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5D2D300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C890891"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C4029CC"/>
+    <w:nsid w:val="3AA45CC9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E452D0C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D603C06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A35C7C64"/>
+    <w:nsid w:val="3E835DE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4E48738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D96769A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35845F86"/>
+    <w:nsid w:val="3ED2500E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCAE1446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413D0710"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AE04586"/>
+    <w:nsid w:val="414F24BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5E6C208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4465290D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D6AB036"/>
+    <w:nsid w:val="41AF2AC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D0207E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44C45037"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3884A19A"/>
+    <w:nsid w:val="448D2408"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E3AE606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450B7D59"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBE64BCC"/>
+    <w:nsid w:val="44EB3A80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7ECCE4FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="452279B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1ABAABF6"/>
+    <w:nsid w:val="45534D6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE045B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49CC61F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7DA4D26"/>
+    <w:nsid w:val="45627910"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="596030F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B832BD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB5AA24A"/>
+    <w:nsid w:val="45883A79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFF8717C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BDA2332"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0992742C"/>
+    <w:nsid w:val="45DF43AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="466E38D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CC039C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7A08412"/>
+    <w:nsid w:val="48E24152"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CD6F0A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DF27442"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99607FF0"/>
+    <w:nsid w:val="4B9F614F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28D253B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52572A04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="196A3D5E"/>
+    <w:nsid w:val="4BA71826"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46A49462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B23A56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86D647FA"/>
+    <w:nsid w:val="4E402828"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1548D42E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53231FC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="940E53AE"/>
+    <w:nsid w:val="4EF2690D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B8C3402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="542275CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AF6E532"/>
+    <w:nsid w:val="512072D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EAC449C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546614A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE0E768C"/>
+    <w:nsid w:val="52FA0FF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E946CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558C23B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA2A93F4"/>
+    <w:nsid w:val="5491140C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C1CCEAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C451784"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80A60968"/>
+    <w:nsid w:val="55333BBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96FE3C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5C01DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5DA1128"/>
+    <w:nsid w:val="561A6ED0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FC201EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA229A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43801136"/>
+    <w:nsid w:val="56E717C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27F8B444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F394B1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF16032A"/>
+    <w:nsid w:val="573015E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9E02A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609D2B21"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D34EDA98"/>
+    <w:nsid w:val="59E331C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C1AC0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A660C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8E6E4F8"/>
+    <w:nsid w:val="5A012EB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACFCAF96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62436DA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1ABAABF6"/>
+    <w:nsid w:val="5B8553D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE9A0794"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="628604D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C42F2FA"/>
+    <w:nsid w:val="5DD04C0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="099E531C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62CF6E14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5A25DBC"/>
+    <w:nsid w:val="60BA7978"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6F4A1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64891BCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62885A84"/>
+    <w:nsid w:val="61A41570"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="614AA820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F965E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43824BA0"/>
+    <w:nsid w:val="66051790"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0087D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C56074"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23E683B0"/>
+    <w:nsid w:val="67EE6E90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03449F36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AF63852"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9AC700A"/>
+    <w:nsid w:val="683C12D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38C0711A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DA64460"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="014050A8"/>
+    <w:nsid w:val="6B475B89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="512438FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EB305C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51D0ED0A"/>
+    <w:nsid w:val="71575AB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E3EB672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EFD36A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1AA5F08"/>
+    <w:nsid w:val="73002135"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4A0CC2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709258E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC543834"/>
+    <w:nsid w:val="76AB4664"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0DA40D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CE5895"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80688A08"/>
+    <w:nsid w:val="77030DB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2188B928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="768C2938"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C76D4B2"/>
+    <w:nsid w:val="779B44BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC424DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76E457F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="053E7EEA"/>
+    <w:nsid w:val="78DC5B82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E5C4D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78FC40AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B72DC36"/>
+    <w:nsid w:val="796D0DF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2DAF5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB65FF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3642582"/>
+    <w:nsid w:val="7F0F25D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05D887D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B5E1CE6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B86E400"/>
+    <w:nsid w:val="7FC0439A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9EE5D40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="69">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12">
-[...11 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="76">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="17">
-[...26 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="82">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="27">
-[...86 lines deleted...]
-  <w:num w:numId="56">
+  <w:num w:numId="83">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...79 lines deleted...]
-    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="83"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5031,65 +5031,65 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BC0CBF"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E10F89"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -6147,61 +6147,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC0CBF"/>
+    <w:rsid w:val="00E10F89"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BC0CBF"/>
+    <w:rsid w:val="00E10F89"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6487,51 +6487,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{857BDE5F-5330-421C-842F-68E3C62A5DF5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{081E19CE-DF2B-44A2-9E33-8433CAB0D9BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>534</Words>
   <Characters>3044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>