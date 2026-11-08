--- v2 (2026-09-05)
+++ v3 (2026-11-08)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="604E8E20" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+          <w:p w14:paraId="2C4F11E8" w14:textId="55318200" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791488" w:rsidP="00791488">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E10F89">
+            <w:r w:rsidRPr="00791488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林晓峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="2E5F69AB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRPr="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+          <w:p w14:paraId="0AA94EE4" w14:textId="77777777" w:rsidR="00791488" w:rsidRPr="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E10F89">
+            <w:r w:rsidRPr="00791488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1D658C01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+          <w:p w14:paraId="706EB16B" w14:textId="1C442492" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791488" w:rsidP="00791488">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E10F89">
+            <w:r w:rsidRPr="00791488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5BB8D5C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+          <w:p w14:paraId="6199424A" w14:textId="7D3BC12A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791488" w:rsidP="00791488">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E10F89">
+            <w:r w:rsidRPr="00791488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5CED53AF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+          <w:p w14:paraId="4F910ACA" w14:textId="786E5713" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791488" w:rsidP="00791488">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E10F89">
+            <w:r w:rsidRPr="00791488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="16338732" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="280E9D86" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791488" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D63C0A" wp14:editId="13923307">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53BDD786" wp14:editId="7AF8C247">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,68 +260,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="600B372D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E10F89" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="35E098D6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00791488" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E10F89">
+            <w:r w:rsidRPr="00791488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>林晓峰律师是房地产建筑工程团队的牵头合伙人，其主要执业领域为房地产投融资交易、租赁和建筑工程，公共基础设施及能源项目的投资开发和运营管理，及中国企业“出海”项目。林律师被钱伯斯（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E10F89">
+            <w:r w:rsidRPr="00791488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>CHAMBERS AND PARTNERS）和亚洲法律概况（ASIALAW PROFILES）认可为房地产、建筑工程和基础设施领域领先律师。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570E192E" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="66A55B78" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,2214 +466,2214 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7142F883" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="0A0B1662" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1086D3B2" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E10F89">
+    <w:p w14:paraId="00B8B4AF" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产投融资交易及租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388B6244" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="5AC6BCAD" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场，为其上海前滩及江湾项目的资产处置，上海长宁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>晶耀虹桥</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商办合作开发项目，以及上海五角场假日酒店收购并改造为长租公寓项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06375FC4" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="10D0A843" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫为其投资瑞安旗下的中国新天地提供法律服务，并代表其向绿地香港收购上海五里桥商办项目、收购上海悦荟等五个购物中心以及长租公寓平台投资项目等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7855AA61" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="524CE4DE" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平就其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B9D14F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="576FCD8E" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设在上海及中国其他城市的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目拿地、建设及销售的全过程服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2BF252" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="1E0CFF6B" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表软银就其战略投资贝壳和自如平台提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8CCE71" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="326A6979" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为基汇资本在上海及中国其他城市的商业办公地产、工业及生命科学园区项目的收购及处置提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B357C92" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="6D5F404B" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC在商业及工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048AB4DB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="3E63F03C" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG）连同其他投资人再投资万达商管平台；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CD03AB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="1A9981A4" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E310E01" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="5EA03894" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团与复星集团合作拿地开发上海外滩福佑地块综合体项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7691D4BD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="43B96402" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为香港置地在北京及上海的商业地产收购、开发及运营提供法律服务，包括出售及租赁上海西岸金融城办公物业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D74B16" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="3F63710D" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中华企业与香港信德集团组成联合体向华侨城收购上海苏河湾商办项目，以及中华企业和融创合资公司向大地保险出售上海浦东滨江商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63699FFF" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="67C6CA16" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港新世界和周大福集团为其开发位于深圳前海的商办项目以及向汇丰银行出售资产提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5859F5" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="560D3BE4" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗集团在上海收购花旗集团大厦、取得大厦命名权以及物业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/设施管理提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B55B62F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="7AE88817" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药就其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR合作开发运营诺华园区二期生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F9FC00" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="1E6B2F01" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州就其与高麓合作开发运营生命科学产业园一期及二期项目提供法律服务，其向张江集团收购一在建工程项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715E15A1" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="5D20A7F9" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为资本策略集团在上海向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA出售新茂大厦和盛邦国际大厦、自凯雷收购华府天地商场以及自凯德集团收购别墅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568DD3DD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="23465FE3" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表歌斐基金与融创联合收购位于上海徐汇滨江的住宅地块；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0BC67A" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="5F8FFAFD" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宝矿国际在上海的酒店及办公楼的综合收购项目提供法律服务，包括收购上海浦东四季酒店和四季汇服务式公寓；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD13F37" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="45FEB635" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港利丰集团向凯德出售位于广东番禺的大型住宅项目的权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092446A6" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="493CEEC8" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为远洋地产在海南三亚收购住宅项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7907FE3D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="35C6CF26" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在上海收购办公</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/商业地产项目，以及租赁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>办公楼及数据中心物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AB98DC" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="008DCB94" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国浩地产投资重庆十八梯综合体开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DF1BF9" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="59DAC5D5" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海世博发展集团位于世博园区城市最佳实践区内的商办项目合作开发事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EA7BE7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="7EAD290E" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞安集团将成都中汇广场出售给平安保险集团的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112D8E0B" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="69181B4F" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世纪商贸广场的所有权人就世纪商贸广场出售给太平洋人寿保险的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3CE5E6" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="6E9B8227" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石处理其位于上海闵行的“翎丰维璟”商办项目的租赁事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534D79A0" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="36329CA7" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南丰集团向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WPP集团公司出租南丰宝矿广场20个楼层提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F80126B" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="728E7C55" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克就其租赁并装修新江湾城耐克大中华区总部项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02634270" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="68E98243" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为飞利浦在上海静安区定建租赁其总部物业项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108DB40C" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="35B3F778" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在上海兴业太古汇租赁并开设其海外首家咖啡烘焙工坊及臻选品鉴馆提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A06D475" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="2ABF6AD9" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海商城处理上海商城的租赁和物业管理等法律事务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CCEE58" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="1B386C3A" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表家乐福处理其在中国各个城市的超市及购物中心租赁项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266866A4" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="1083F286" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期以来在物流仓储及产业地产领域积累了丰富的经验，代表众多投资人和开发商在中国的工业地产、仓储物业及产业园区的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供综合性法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223A824D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="4650EB36" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与众多与不良资产项目相关的债务重整、破产清算及法拍项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58145F3B" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="340CBD89" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多客户处理其在中国各个城市及开发区内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的租赁及定建租赁项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FF29D7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E10F89">
+    <w:p w14:paraId="50DEAF1F" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在基础设施投融资及运营管理领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2C7206" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="55A83051" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与基础设施公募</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITs首批试点发行项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4128672E" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="711CBD23" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家投资人就其在国内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）及分布式能源站（CHP）项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A00B4DD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="35112D6F" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家能源公司，为其在中国多个城市设立合资企业以开发、建造和运营液化天然气（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LNG）接收站、管廊项目以及相关的码头使用安排提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC8DEAA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="715CE81D" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表买方财团向沙钢集团收购欧洲和亚太地区领先的数据中心开发运营商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Switch；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1ADBCA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="38651AF8" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家新能源车企提供“出海”项目日常法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6A3C31" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="08955E78" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海电气在中国和中美洲、南美洲、欧洲的电站建设项目提供咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15536A50" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="1B1ED995" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>THi控股集团在阿联酋和沙特投资运营产业园项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21468B0F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="442F014B" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武太钢集团，为其在印度尼西亚中苏拉威西省投资建设码头、燃煤电厂以及镍铁加工线项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20241FDB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="7A273F2B" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国卡万塔能源，为其在中国投资、建设及运营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA5A15A" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="06AB6714" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表易商红木就其屋顶光伏项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521E1AE4" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="046A798E" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威立雅，就其在中国开发、运营及管理城市供水、污水处理及能源项目提供法律及合规服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF2156E" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="3C47228F" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表柏林水务，为其在中国的污水处理项目的竞标、投资、建设、融资和运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C47A643" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="6548509E" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为通用电气在广州设立海上风电机组总装基地以及海上风电运营和开发中心提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A44C8C0" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="4892FFD0" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为法国电力在中国的风力发电项目投资、建设及运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A31008D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="5A9B1200" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表明阳新能源集团就其境外各国风电投资及设备供应项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9B4966" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="14000DF1" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葡萄牙</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sunseap集团在国内收购光伏电站项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E80E2D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="5A33D68F" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield可再生能源部门为其收购TerraForm持有的中国境内的太阳能发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F097E44" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="2FE3F26E" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表索尔维，为其参与在中国辽宁省盘锦市开发大型炼油化工一体化联合装置、炼油厂和石化项目综合体项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFC4EA2" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="303A9CB0" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为空气化工在中国的气体供应和管廊工程的建设运营提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D538714" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="6FAF271C" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为雪弗龙在中国的管廊和码头项目法律服务，包括相关的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B5C8D6" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="251B9FB2" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中联重工在东欧和南美的工厂投资和建设项目提供全方位法律服务，项目均为“一带一路”战略指导下的重大标志性项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B6E2AF" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="08709304" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东方国际集团在非洲投资建设渔业加工厂、并拟议投资建设开发区提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5C81FF" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="76A452E6" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK资本，为其对金州环境集团进行的投资提供法律服务，金州环境集团主要从事污水处理、自来水供应以及垃圾发电等项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEFA9B8" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E10F89">
+    <w:p w14:paraId="1B07D3BF" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在建筑工程领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FFBC5C" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="0149C0A1" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表森株式会社为上海环球金融中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5687389C" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="2DEBC532" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华大半导体，为其在上海临港的半导体生产线</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371875CC" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="48D01CC4" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为特斯拉上海浦东</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Giga 3工厂的建设项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51591894" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="6A132986" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺华制药位于上海张江的诺华上海研发中心项目的开发和建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F6EB23" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="4A355ED1" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为字节跳动位于厦门的办公综合体项目提供建设全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED73CA7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="66872694" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为默林娱乐在中国各地改造、装修杜莎夫人蜡像馆及上海乐高乐园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A45D84" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="092029B6" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拜耳在上海和南京的化学品生产设施的建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B01E20D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="68DC1C2D" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为迪卡侬在中国的商场建设的设计、施工、监理、项目管理等合同的标准化提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F990FB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="12740E92" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为庆隆集团在上海长风生态园区内的住宅建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DEF62D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="7EE8B7F0" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为罗氏制药在上海浦东的制药厂及研发中心建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6479A211" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="4B0B1F22" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为波士顿科学在上海临港的生产基地项目建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E187831" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="5A6EE9E7" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为强生集团提供工程建设项目标准施工合同起草和审阅的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03851FFD" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="20E13FAB" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为江森自控在重庆、浙江和沈阳的生产基地建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F7AE30" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="46022A0E" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事食品位于上海浦江高科技园内的研发中心的开发建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7159161D" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="7B0DFF4D" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时在中国的生产、零售及研发设施的建设和装修项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E0F2BA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="4434A265" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音在浦东国际机场的飞机修理机库工程的设计和建造提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8D2768" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="3882D9A6" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在英特尔大连晶圆制造厂的建造承包项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AF66AA" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="018A1793" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美施威尔在南京收购一家国内设计院提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A761BB" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="71F4FE42" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多境外建筑设计公司在中国的设计项目及相关合同提供法律服务，并代表其他众多国外及国内的业主及承包商为其工业、仓储、住宅、办公及商业设施的建设及管理项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4123D123" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="0CCC983A" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A07D74F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="741C97C9" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F77E0C9" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="25FC0D2D" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>挪威商学院，工商管理硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBA）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A60AD5" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="2BC784EA" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D85F80F" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="28DC18F8" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFCA8C7" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="7BD17D9C" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12823080" w14:textId="77777777" w:rsidR="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="306CED88" w14:textId="77777777" w:rsidR="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="27E2E956" w:rsidR="00A46A04" w:rsidRPr="00E10F89" w:rsidRDefault="00E10F89" w:rsidP="00E10F89">
+    <w:p w14:paraId="4F0A196B" w14:textId="27B1CED6" w:rsidR="00A46A04" w:rsidRPr="00791488" w:rsidRDefault="00791488" w:rsidP="00791488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>林律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E10F89">
+      <w:r w:rsidRPr="00791488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E10F89" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00791488" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2879,2040 +2879,2040 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00707B61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="766EC770"/>
+    <w:nsid w:val="0228648E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3070C038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02052670"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75128F90"/>
+    <w:nsid w:val="023F4CC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9176DD24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02BA50A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="568EE86C"/>
+    <w:nsid w:val="06D12401"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24F8C9F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06465F98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0FE11B8"/>
+    <w:nsid w:val="07312518"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C062FFC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A640A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61380BEA"/>
+    <w:nsid w:val="09EE1575"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70307432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FB0BD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDB8B5F4"/>
+    <w:nsid w:val="0E156D9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="540A8F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083043FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E388B16"/>
+    <w:nsid w:val="0E3B0CCA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6AE8C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D14B3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCBC2298"/>
+    <w:nsid w:val="103D34D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4904842A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E67AA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A9A8B9C"/>
+    <w:nsid w:val="18757FFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03B8FA84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB64C1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E408BAB0"/>
+    <w:nsid w:val="1A741093"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3FC1B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D563DB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE48CB76"/>
+    <w:nsid w:val="1B2476E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FACCE9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3C1532"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97E6DA68"/>
+    <w:nsid w:val="1C870B6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED649E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="109B328A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78886630"/>
+    <w:nsid w:val="1D1738E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAE64430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11774862"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6AC6824"/>
+    <w:nsid w:val="1DBC5AB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59F43AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125C1102"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E3AE606"/>
+    <w:nsid w:val="1E5E2AA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02FCFF82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AA7B0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37F4E15C"/>
+    <w:nsid w:val="20477F14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E84063B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156D2104"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F38C7AA"/>
+    <w:nsid w:val="21B43444"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EA6B600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15866657"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23E0AA74"/>
+    <w:nsid w:val="22944B14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DA469F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="162077FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="892E1566"/>
+    <w:nsid w:val="250A22AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A60CADF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17862533"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="991083C2"/>
+    <w:nsid w:val="265C4A90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90CEB402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="180C47FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5DCAB64"/>
+    <w:nsid w:val="26E44557"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5A230B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18564478"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E480C196"/>
+    <w:nsid w:val="277E4878"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="856868A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19307409"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7B030D6"/>
+    <w:nsid w:val="27DF5DCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A1C02E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196C7A7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78DE4BDE"/>
+    <w:nsid w:val="28E04DF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A516A82C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3B447D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1B8DF22"/>
+    <w:nsid w:val="2C8829BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="008C6196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C8E2D72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C023D96"/>
+    <w:nsid w:val="2C96212C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3C89DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F3C0414"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90F8EF46"/>
+    <w:nsid w:val="2E302F93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC10D448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207156E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8506A54E"/>
+    <w:nsid w:val="329C596C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E55EF9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224B3F84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="374E27EA"/>
+    <w:nsid w:val="33F735B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8A20E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B22E10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1EB0AE2E"/>
+    <w:nsid w:val="3758793A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3948C9BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23C44436"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70025606"/>
+    <w:nsid w:val="375D29DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9A0A5DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24201E9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91DAFF16"/>
+    <w:nsid w:val="37C379A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A3CAB48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="267A5FE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A2E225A"/>
+    <w:nsid w:val="38543E53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6C27BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29AD7F79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="097401BC"/>
+    <w:nsid w:val="390C3159"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="774E4B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ADC723D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F367B24"/>
+    <w:nsid w:val="39302914"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD4E343E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31652D60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28221FE0"/>
+    <w:nsid w:val="398F5B36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8444AB5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35890B71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7F4D256"/>
+    <w:nsid w:val="3A296A2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D19E4710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37422F1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A727558"/>
+    <w:nsid w:val="3A57618D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="113A5FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37562F24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D08D6E6"/>
+    <w:nsid w:val="3AF9263E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCD4101A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39617C20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="096CF484"/>
+    <w:nsid w:val="3C6C4663"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07301354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A470843"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5D2D300"/>
+    <w:nsid w:val="3CAB3C6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86223DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA45CC9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E452D0C6"/>
+    <w:nsid w:val="3CEA2532"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="400EC502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E835DE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4E48738"/>
+    <w:nsid w:val="3D3153BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A10525A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED2500E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCAE1446"/>
+    <w:nsid w:val="3FE61B37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2008574"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414F24BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5E6C208"/>
+    <w:nsid w:val="40D02FDF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CC865FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AF2AC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D0207E2"/>
+    <w:nsid w:val="41841727"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="869EE82A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448D2408"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E3AE606"/>
+    <w:nsid w:val="450D34A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="123E5700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44EB3A80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7ECCE4FC"/>
+    <w:nsid w:val="46D051B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5983304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45534D6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE045B72"/>
+    <w:nsid w:val="499F1C46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F520D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45627910"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="596030F4"/>
+    <w:nsid w:val="49A87BA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A6E0184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45883A79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFF8717C"/>
+    <w:nsid w:val="4BA42394"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B6EB568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DF43AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="466E38D4"/>
+    <w:nsid w:val="502A2123"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A509CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E24152"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CD6F0A0"/>
+    <w:nsid w:val="537E4A8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="965CD754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9F614F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28D253B2"/>
+    <w:nsid w:val="53BC0951"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83861CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA71826"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46A49462"/>
+    <w:nsid w:val="55586915"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6AE8C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E402828"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1548D42E"/>
+    <w:nsid w:val="56827AC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A664ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EF2690D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B8C3402"/>
+    <w:nsid w:val="57D7285E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D8059FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512072D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EAC449C"/>
+    <w:nsid w:val="5815654A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C3A7530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FA0FF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E946CFA"/>
+    <w:nsid w:val="587F5402"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A48E57F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5491140C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C1CCEAC"/>
+    <w:nsid w:val="59AA1427"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD82D8D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55333BBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96FE3C8C"/>
+    <w:nsid w:val="5AE96409"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B472E6F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561A6ED0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FC201EA"/>
+    <w:nsid w:val="5E620DFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB4800B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E717C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27F8B444"/>
+    <w:nsid w:val="60376C44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC7ADED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="573015E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9E02A58"/>
+    <w:nsid w:val="60666AE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E04DF64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E331C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C1AC0CA"/>
+    <w:nsid w:val="61D61149"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80C6D210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A012EB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACFCAF96"/>
+    <w:nsid w:val="62A63ECF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EB48440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8553D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE9A0794"/>
+    <w:nsid w:val="62B87D08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="706077F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD04C0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="099E531C"/>
+    <w:nsid w:val="63242660"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7FCB676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60BA7978"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6F4A1C2"/>
+    <w:nsid w:val="63340D29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E98A9E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A41570"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="614AA820"/>
+    <w:nsid w:val="634776ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFB2E3DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66051790"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0087D3A"/>
+    <w:nsid w:val="65FA0111"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="296A239E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67EE6E90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03449F36"/>
+    <w:nsid w:val="67F1558D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A994021E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683C12D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38C0711A"/>
+    <w:nsid w:val="6D523F85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F98C0376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B475B89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="512438FA"/>
+    <w:nsid w:val="70165E22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1E641C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71575AB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E3EB672"/>
+    <w:nsid w:val="710107F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A20BB02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73002135"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4A0CC2A"/>
+    <w:nsid w:val="71E06FAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0282778A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76AB4664"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0DA40D6"/>
+    <w:nsid w:val="756334FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="870A07B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77030DB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2188B928"/>
+    <w:nsid w:val="77973C86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEF8B3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="779B44BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC424DB4"/>
+    <w:nsid w:val="78524449"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1F6F166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78DC5B82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E5C4D80"/>
+    <w:nsid w:val="7912740B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="807A4AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="796D0DF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2DAF5D4"/>
+    <w:nsid w:val="7A7810C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3243996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F0F25D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05D887D4"/>
+    <w:nsid w:val="7D2541BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40FC842A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FC0439A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9EE5D40"/>
+    <w:nsid w:val="7FF667DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73109778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="2">
-[...23 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="76"/>
   </w:num>
-  <w:num w:numId="11">
-[...133 lines deleted...]
-  </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="58">
     <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="61">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="80">
     <w:abstractNumId w:val="79"/>
   </w:num>
-  <w:num w:numId="63">
-[...52 lines deleted...]
-  </w:num>
   <w:num w:numId="81">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="82">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="83">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="83"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4980,50 +4980,51 @@
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
+    <w:rsid w:val="00791488"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
@@ -5045,51 +5046,50 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00E10F89"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -6147,61 +6147,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E10F89"/>
+    <w:rsid w:val="00791488"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E10F89"/>
+    <w:rsid w:val="00791488"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6487,51 +6487,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{081E19CE-DF2B-44A2-9E33-8433CAB0D9BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4843D0D7-53B7-4933-88AA-4E1B87384FBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>534</Words>
   <Characters>3044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>