--- v0 (2026-05-21)
+++ v1 (2026-07-24)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="56AE476D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4A115444" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A3441A">
+            <w:r w:rsidRPr="00FB5D57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>楼伟亮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7FC3C063" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+          <w:p w14:paraId="706EB16B" w14:textId="7C7B9D96" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A3441A">
+            <w:r w:rsidRPr="00FB5D57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A3441A">
+            <w:r w:rsidRPr="00FB5D57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 广州</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="13B881CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+          <w:p w14:paraId="6199424A" w14:textId="2D598A37" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A3441A">
+            <w:r w:rsidRPr="00FB5D57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1118 / +86 20 3225 3888</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2857E48C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+          <w:p w14:paraId="4F910ACA" w14:textId="5F182A3C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A3441A">
+            <w:r w:rsidRPr="00FB5D57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>llou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="59B9B0A3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A3441A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="70E74286" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43BA4FA1" wp14:editId="0A99FB47">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72F00464" wp14:editId="47C0712C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4EE7913F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A3441A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3D1919DC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A3441A">
+            <w:r w:rsidRPr="00FB5D57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>楼伟亮律师的主要执业领域为资本市场、收购兼并及私募融资业务。楼律师曾任深圳证券交易所创业板第一届上市委委员。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317FA1EB" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="09E1D4D9" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,999 +447,999 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA82270" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="6BBE32E0" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C33CB1" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="5D1A07AD" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BF40F4" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="03918B83" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为蚂蚁集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO及H股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A43BF1" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="26B0E007" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为阿里巴巴集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9988. HK）香港IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2023A174" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="023F0755" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为虹软科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>608088. SH）科创板首批A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F255486" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="5582B10B" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为药明康德（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603259. SH）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B483B7A" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="3F180632" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为迈瑞医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760. SZ）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E04F186" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="423AF6CB" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为丽人丽妆</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575A7F9A" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="1E11718D" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为华润微（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688396. SH）首家红筹企业A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48263873" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="58094DB0" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为中芯国际（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688981. SH）首家红筹境外上市公司A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FFBDC4" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="67047830" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为三生国健（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688336. SH）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DA44DC" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="141825F1" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为药明生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2269. HK）香港IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AECB8C7" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="06D45E58" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为分众传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002027. SZ）法律顾问，为其重组及A股借壳上市提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638902A6" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="68BDAE2D" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内外上市公司并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4480FAAC" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="4646BAD9" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为买方团中国律师参与前程无忧、泰邦生物、中国鑫达进行中的美股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CE4DAC" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="5E26B687" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为买方团中国律师参与并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58.com、奇虎360、药明康德、迈瑞医疗、天合光能及爱康医疗的美股私有化及银泰商业、盈德气体的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDA7B3C" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="4B21235C" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为董事会特别委员会的中国法律顾问参与并完成如家的美股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F34B7A1" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="622A38A5" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴参与其对高鑫零售（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6808. HK）、圆通速递（600233. SH）、申通快递（002468.SZ）、韵达股份（002120. SZ）、美凯龙（601828. SH / 1528.HK）、万达电影（0027394.SZ）、千方科技（002373. SZ）、爱施德（002416. SZ）、三江购物（601116.SH）、新华都（002264.SZ）、苏宁云商（002024.SZ）、中国联通（600050. SH）以及石基信息（002153.SZ）旗下石基零售的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BB1EB5" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="0B29A397" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服参与其对润和软件（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300339. SZ）、南威软件（6003636. SH）、新开普（300248.SZ）、华宇软件（002373. SZ）、科蓝软件（300663. SZ）及朗新科技（300682. SZ）的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358D1C01" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="3A23298B" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德弘资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DCP Capital），为其入股通化东宝（600867. SH）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AB95E6" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="22D6BFED" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为吸并方律师，为宝钢股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600019. SH）吸收合并武钢股份（600005. SH）及宝钢集团与武钢集团合并提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE0FA6A" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="5026FC33" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金，为其参与重庆钢铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601005. SH）的破产重整并取得重整后重庆钢铁控股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC121DE" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="743C5D8E" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦江股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600754. SH），为其收购法国卢浮酒店集团提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4590BA25" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="6B8F3D51" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55445C83" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="308853AE" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服，为其投资永安低碳、永安低碳与哈啰单车合并及合并后的哈啰单车数轮融资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAB613D" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="27A2EA74" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏力半导体，为其与华虹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NEC的合并交易提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B80FAB3" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="3C8CD455" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平集团，为其对中通速递、盖雅工场的投资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403C2157" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="7E013DC3" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本，为其对壹米滴答、完美日记等公司的投资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A52B88" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="6E99BC1A" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，为其多个基金投资项目提供服务，涉及领域包括娱乐产业、影视制作、医药、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、快递、时尚连锁、基因科技、零售超市等行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0022BF99" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="1577FB19" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅投资，为其对多个基金投资项目提供服务，涉及城市基础设施、影视制作、珠宝连锁经营</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2619D4BA" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="1D28944E" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA67EF2" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="7FE868C6" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CDEEF5" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="627D40A8" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中欧国际工商管理学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E8C771" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="77E1B331" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711AFECD" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="3EF8DADF" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C233790" w14:textId="77777777" w:rsidR="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="4FC2B671" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="196DC6C1" w:rsidR="00A46A04" w:rsidRPr="00A3441A" w:rsidRDefault="00A3441A" w:rsidP="00A3441A">
+    <w:p w14:paraId="4F0A196B" w14:textId="0DB58A8F" w:rsidR="00A46A04" w:rsidRPr="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>楼律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3441A">
+      <w:r w:rsidRPr="00FB5D57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年加入方达。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A3441A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FB5D57" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,263 +1645,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013F02AD"/>
+    <w:nsid w:val="055825C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA6EC7F2"/>
+    <w:tmpl w:val="AAEE118A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03046B19"/>
+    <w:nsid w:val="066C0ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C54BB3C"/>
+    <w:tmpl w:val="CFAC999C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03712615"/>
+    <w:nsid w:val="0A593048"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07D827D8"/>
+    <w:tmpl w:val="112294E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09273EF0"/>
+    <w:nsid w:val="0E8715A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68F0306A"/>
+    <w:tmpl w:val="ED8A54B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095C366F"/>
+    <w:nsid w:val="114238AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5BCC9DC"/>
+    <w:tmpl w:val="9D0A198E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D02FDC"/>
+    <w:nsid w:val="13671C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C41AC32C"/>
+    <w:tmpl w:val="9DB00AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA20431"/>
+    <w:nsid w:val="159244BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFF0AC62"/>
+    <w:tmpl w:val="B172EEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21625AF7"/>
+    <w:nsid w:val="23AC3DAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0D8AC8A"/>
+    <w:tmpl w:val="D4045A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23C9099A"/>
+    <w:nsid w:val="26750ABD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3B48E8C"/>
+    <w:tmpl w:val="9A148AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25130FFD"/>
+    <w:nsid w:val="2D623400"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F4850FE"/>
+    <w:tmpl w:val="89D2CF5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E053E09"/>
+    <w:nsid w:val="2D6D5831"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F66BD9C"/>
+    <w:tmpl w:val="998CF522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1989,92 +1989,176 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31473295"/>
+    <w:nsid w:val="30E44DF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46DCC91A"/>
+    <w:tmpl w:val="35EC2934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37AC0895"/>
+    <w:nsid w:val="332677DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFA28A24"/>
+    <w:tmpl w:val="EA74E620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33B271B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDC643A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="349B655E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4B4F4E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37FF624A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="112294E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39430BA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA9887FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2146,526 +2230,442 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="402A4CCC"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB26DCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="612C2A42"/>
+    <w:tmpl w:val="DA5EFCD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40302D58"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44FD5E96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54BE8CD8"/>
+    <w:tmpl w:val="E48C78C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DE5159"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA60C13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="965007FE"/>
+    <w:tmpl w:val="5ABAE9E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464F18CB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="537D270C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9E87D36"/>
+    <w:tmpl w:val="FEFA4C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48954703"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56605D57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23A26A32"/>
+    <w:tmpl w:val="5DD88ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B03D58"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61F3033F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB84C178"/>
+    <w:tmpl w:val="AD02D554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C97C71"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61F41CA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7C8FBB8"/>
+    <w:tmpl w:val="36E42736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D46676"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65A95180"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="680C0890"/>
+    <w:tmpl w:val="226E1EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7B71A5"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F2053A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C41ACED8"/>
+    <w:tmpl w:val="09A41476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACA50A9"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A840D46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAD83478"/>
+    <w:tmpl w:val="C6122E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F592080"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F462542"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="446C6532"/>
+    <w:tmpl w:val="AF4A4CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B64F6B"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71EC32AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF020034"/>
+    <w:tmpl w:val="183407C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66CB4A37"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72E762EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46DCC91A"/>
+    <w:tmpl w:val="F330283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C0C5824"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764A4AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59DA6B0C"/>
-[...83 lines deleted...]
-    <w:tmpl w:val="0D1A13E6"/>
+    <w:tmpl w:val="33BACAFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
-[...5 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14">
-[...8 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
-[...32 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2770,93 +2770,93 @@
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
-    <w:rsid w:val="00A3441A"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
+    <w:rsid w:val="00FB5D57"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3899,61 +3899,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A3441A"/>
+    <w:rsid w:val="00FB5D57"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A3441A"/>
+    <w:rsid w:val="00FB5D57"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4239,51 +4239,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B0AF47B-EEDB-478B-B823-43416E9BB363}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3027B554-E3FD-4D5A-88C8-813441B4BB86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>235</Words>
   <Characters>1344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>