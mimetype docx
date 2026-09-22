--- v1 (2026-07-24)
+++ v2 (2026-09-22)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4A115444" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+          <w:p w14:paraId="2C4F11E8" w14:textId="319667C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FB5D57">
+            <w:r w:rsidRPr="00577126">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>楼伟亮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7C7B9D96" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+          <w:p w14:paraId="706EB16B" w14:textId="162444CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FB5D57">
+            <w:r w:rsidRPr="00577126">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB5D57">
+            <w:r w:rsidRPr="00577126">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 广州</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2D598A37" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+          <w:p w14:paraId="6199424A" w14:textId="087024BF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FB5D57">
+            <w:r w:rsidRPr="00577126">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1118 / +86 20 3225 3888</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5F182A3C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+          <w:p w14:paraId="4F910ACA" w14:textId="513E76AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FB5D57">
+            <w:r w:rsidRPr="00577126">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>llou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="70E74286" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="08CF00B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72F00464" wp14:editId="47C0712C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="085AB6FC" wp14:editId="486F5E85">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3D1919DC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FB5D57" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="645B82AB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FB5D57">
+            <w:r w:rsidRPr="00577126">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>楼伟亮律师的主要执业领域为资本市场、收购兼并及私募融资业务。楼律师曾任深圳证券交易所创业板第一届上市委委员。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E1D4D9" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0BB09B28" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,999 +447,999 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBE32E0" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="59F98B93" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1A07AD" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="4F1A0B09" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03918B83" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="48093614" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为蚂蚁集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO及H股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B0E007" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="3FC14D20" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为阿里巴巴集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9988. HK）香港IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023F0755" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="722B8AEC" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为虹软科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>608088. SH）科创板首批A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5582B10B" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="402865C4" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为药明康德（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603259. SH）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F180632" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="59ECD901" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为迈瑞医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760. SZ）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423AF6CB" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="68487C7C" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为丽人丽妆</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E11718D" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="4F3EC7A7" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为华润微（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688396. SH）首家红筹企业A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58094DB0" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="33921F88" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为中芯国际（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688981. SH）首家红筹境外上市公司A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67047830" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="655D5C12" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为三生国健（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688336. SH）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141825F1" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="380750AE" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为药明生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2269. HK）香港IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D45E58" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="688E2E29" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为分众传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002027. SZ）法律顾问，为其重组及A股借壳上市提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BDAE2D" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="68279686" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内外上市公司并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4646BAD9" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="11F40ED0" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为买方团中国律师参与前程无忧、泰邦生物、中国鑫达进行中的美股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E26B687" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="687BBB62" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为买方团中国律师参与并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58.com、奇虎360、药明康德、迈瑞医疗、天合光能及爱康医疗的美股私有化及银泰商业、盈德气体的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B21235C" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="29061A9E" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为董事会特别委员会的中国法律顾问参与并完成如家的美股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622A38A5" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="345C9CEE" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴参与其对高鑫零售（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6808. HK）、圆通速递（600233. SH）、申通快递（002468.SZ）、韵达股份（002120. SZ）、美凯龙（601828. SH / 1528.HK）、万达电影（0027394.SZ）、千方科技（002373. SZ）、爱施德（002416. SZ）、三江购物（601116.SH）、新华都（002264.SZ）、苏宁云商（002024.SZ）、中国联通（600050. SH）以及石基信息（002153.SZ）旗下石基零售的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B29A397" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="20B3F891" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服参与其对润和软件（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300339. SZ）、南威软件（6003636. SH）、新开普（300248.SZ）、华宇软件（002373. SZ）、科蓝软件（300663. SZ）及朗新科技（300682. SZ）的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A23298B" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="438BAC87" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德弘资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DCP Capital），为其入股通化东宝（600867. SH）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D6BFED" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="073F206A" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为吸并方律师，为宝钢股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600019. SH）吸收合并武钢股份（600005. SH）及宝钢集团与武钢集团合并提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5026FC33" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="7D1AA2D8" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金，为其参与重庆钢铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601005. SH）的破产重整并取得重整后重庆钢铁控股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743C5D8E" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="33CAF022" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦江股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600754. SH），为其收购法国卢浮酒店集团提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8F3D51" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="19E53C41" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308853AE" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="5338FD01" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服，为其投资永安低碳、永安低碳与哈啰单车合并及合并后的哈啰单车数轮融资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A2EA74" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="1ADDDB4A" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏力半导体，为其与华虹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NEC的合并交易提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8CD455" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="2D3ACC67" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平集团，为其对中通速递、盖雅工场的投资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E013DC3" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="08E959CD" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本，为其对壹米滴答、完美日记等公司的投资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E99BC1A" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="6989F6C8" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，为其多个基金投资项目提供服务，涉及领域包括娱乐产业、影视制作、医药、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、快递、时尚连锁、基因科技、零售超市等行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1577FB19" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="4A65A3A7" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅投资，为其对多个基金投资项目提供服务，涉及城市基础设施、影视制作、珠宝连锁经营</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D28944E" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="4B47BD28" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE868C6" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="7ED80AEB" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627D40A8" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="24C9CB02" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中欧国际工商管理学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E1B331" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="781CCE5D" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF8DADF" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="7B329084" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC2B671" w14:textId="77777777" w:rsidR="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="3614FEC7" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0DB58A8F" w:rsidR="00A46A04" w:rsidRPr="00FB5D57" w:rsidRDefault="00FB5D57" w:rsidP="00FB5D57">
+    <w:p w14:paraId="4F0A196B" w14:textId="43673EB3" w:rsidR="00A46A04" w:rsidRPr="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>楼律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5D57">
+      <w:r w:rsidRPr="00577126">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年加入方达。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FB5D57" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00577126" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,263 +1645,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055825C8"/>
+    <w:nsid w:val="06632BE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAEE118A"/>
+    <w:tmpl w:val="B87AAB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="066C0ADC"/>
+    <w:nsid w:val="07F15B4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFAC999C"/>
+    <w:tmpl w:val="FFBC6548"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A593048"/>
+    <w:nsid w:val="0893332E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="112294E8"/>
+    <w:tmpl w:val="C2942E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8715A7"/>
+    <w:nsid w:val="0CCD35DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED8A54B0"/>
+    <w:tmpl w:val="8DA0AA22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="114238AE"/>
+    <w:nsid w:val="15504AEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D0A198E"/>
+    <w:tmpl w:val="C00ADBD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13671C2E"/>
+    <w:nsid w:val="1763761C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DB00AF6"/>
+    <w:tmpl w:val="B6600FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159244BF"/>
+    <w:nsid w:val="18FF1C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B172EEC6"/>
+    <w:tmpl w:val="5CCC57DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23AC3DAC"/>
+    <w:nsid w:val="26ED0EE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4045A30"/>
+    <w:tmpl w:val="CAE8AD60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26750ABD"/>
+    <w:nsid w:val="289D46DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A148AF6"/>
+    <w:tmpl w:val="E9FCF0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D623400"/>
+    <w:nsid w:val="2D0B3177"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89D2CF5A"/>
+    <w:tmpl w:val="71E4B168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6D5831"/>
+    <w:nsid w:val="2E257577"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="998CF522"/>
+    <w:tmpl w:val="22DCB782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1989,683 +1989,683 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30E44DF4"/>
+    <w:nsid w:val="31776146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35EC2934"/>
+    <w:tmpl w:val="8CC4BF02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="332677DD"/>
+    <w:nsid w:val="36035C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA74E620"/>
+    <w:tmpl w:val="340AF168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33B271B8"/>
+    <w:nsid w:val="37D9363C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDC643A4"/>
+    <w:tmpl w:val="9D00A9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349B655E"/>
+    <w:nsid w:val="384C7D64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4B4F4E8"/>
+    <w:tmpl w:val="E86037B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37FF624A"/>
+    <w:nsid w:val="3939045D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="112294E8"/>
+    <w:tmpl w:val="B95805C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39430BA2"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E06257E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA9887FA"/>
+    <w:tmpl w:val="CF22D944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EB26DCD"/>
+    <w:nsid w:val="435438DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA5EFCD2"/>
+    <w:tmpl w:val="6C126E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44FD5E96"/>
+    <w:nsid w:val="46503E36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E48C78C0"/>
+    <w:tmpl w:val="2BCCAF78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA60C13"/>
+    <w:nsid w:val="46E449C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ABAE9E4"/>
+    <w:tmpl w:val="8E92DB56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537D270C"/>
+    <w:nsid w:val="534D7401"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEFA4C06"/>
+    <w:tmpl w:val="D5B88AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56605D57"/>
+    <w:nsid w:val="53B764BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DD88ED8"/>
+    <w:tmpl w:val="937C9A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61F3033F"/>
+    <w:nsid w:val="56AE0EF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD02D554"/>
+    <w:tmpl w:val="3C7E0AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61F41CA0"/>
+    <w:nsid w:val="58DA6ED3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36E42736"/>
+    <w:tmpl w:val="41DC0844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65A95180"/>
+    <w:nsid w:val="58F207A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="226E1EA8"/>
+    <w:tmpl w:val="A8FC3A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F2053A"/>
+    <w:nsid w:val="669E0B3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09A41476"/>
+    <w:tmpl w:val="A178290C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A840D46"/>
+    <w:nsid w:val="6EA340B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6122E4C"/>
+    <w:tmpl w:val="D5B88AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F462542"/>
+    <w:nsid w:val="784701E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF4A4CA4"/>
+    <w:tmpl w:val="30E0827A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71EC32AC"/>
+    <w:nsid w:val="7B7A533A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="183407C2"/>
+    <w:tmpl w:val="2E0267E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72E762EF"/>
+    <w:nsid w:val="7F1A5CE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F330283A"/>
+    <w:tmpl w:val="86AAAF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="764A4AF4"/>
+    <w:nsid w:val="7FA9434C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33BACAFC"/>
+    <w:tmpl w:val="BE6494B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2714,50 +2714,51 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="00577126"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -2812,51 +2813,50 @@
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
-    <w:rsid w:val="00FB5D57"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3899,61 +3899,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB5D57"/>
+    <w:rsid w:val="00577126"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB5D57"/>
+    <w:rsid w:val="00577126"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4239,51 +4239,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3027B554-E3FD-4D5A-88C8-813441B4BB86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{753E524C-DAE4-405E-80B9-9D3A3EEAC832}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>235</Words>
   <Characters>1344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>