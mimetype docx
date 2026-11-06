--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="319667C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5F90B06D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4113" w:rsidP="004E4113">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00577126">
+            <w:r w:rsidRPr="004E4113">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>楼伟亮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="162444CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
+          <w:p w14:paraId="706EB16B" w14:textId="76F93DCD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4113" w:rsidP="004E4113">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00577126">
+            <w:r w:rsidRPr="004E4113">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00577126">
+            <w:r w:rsidRPr="004E4113">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 广州</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="087024BF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
+          <w:p w14:paraId="6199424A" w14:textId="52C4D922" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4113" w:rsidP="004E4113">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00577126">
+            <w:r w:rsidRPr="004E4113">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1118 / +86 20 3225 3888</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="513E76AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="00577126">
+          <w:p w14:paraId="4F910ACA" w14:textId="64CACA56" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4113" w:rsidP="004E4113">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00577126">
+            <w:r w:rsidRPr="004E4113">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>llou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="08CF00B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3DA99013" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4113" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="085AB6FC" wp14:editId="486F5E85">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D08FA33" wp14:editId="45F6CED8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="645B82AB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00577126" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="52C12F0A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004E4113" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00577126">
+            <w:r w:rsidRPr="004E4113">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>楼伟亮律师的主要执业领域为资本市场、收购兼并及私募融资业务。楼律师曾任深圳证券交易所创业板第一届上市委委员。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB09B28" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="084377E9" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,999 +447,999 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F98B93" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="6F75D6A4" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1A0B09" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="5C9D810A" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>首次公开发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48093614" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="783B0782" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为蚂蚁集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO及H股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC14D20" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="3E2188E2" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为阿里巴巴集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9988. HK）香港IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722B8AEC" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="32660C65" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为虹软科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>608088. SH）科创板首批A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402865C4" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="2F5A8B9A" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为药明康德（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603259. SH）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ECD901" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="097FA048" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为迈瑞医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760. SZ）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68487C7C" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="5A7D24D9" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，为丽人丽妆</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3EC7A7" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="076A3430" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为华润微（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688396. SH）首家红筹企业A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33921F88" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="023E35FB" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为中芯国际（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688981. SH）首家红筹境外上市公司A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655D5C12" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="04ACD7E6" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师，为三生国健（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688336. SH）A股IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380750AE" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="3B865202" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人中国律师，为药明生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2269. HK）香港IPO提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688E2E29" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="01042BFC" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为分众传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002027. SZ）法律顾问，为其重组及A股借壳上市提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68279686" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="441A5DF9" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内外上市公司并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F40ED0" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="4F59A73D" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为买方团中国律师参与前程无忧、泰邦生物、中国鑫达进行中的美股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687BBB62" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="29400268" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为买方团中国律师参与并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58.com、奇虎360、药明康德、迈瑞医疗、天合光能及爱康医疗的美股私有化及银泰商业、盈德气体的港股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29061A9E" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="1C6641A5" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为董事会特别委员会的中国法律顾问参与并完成如家的美股私有化</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345C9CEE" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="00539532" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴参与其对高鑫零售（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6808. HK）、圆通速递（600233. SH）、申通快递（002468.SZ）、韵达股份（002120. SZ）、美凯龙（601828. SH / 1528.HK）、万达电影（0027394.SZ）、千方科技（002373. SZ）、爱施德（002416. SZ）、三江购物（601116.SH）、新华都（002264.SZ）、苏宁云商（002024.SZ）、中国联通（600050. SH）以及石基信息（002153.SZ）旗下石基零售的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B3F891" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="34B5D16F" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服参与其对润和软件（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300339. SZ）、南威软件（6003636. SH）、新开普（300248.SZ）、华宇软件（002373. SZ）、科蓝软件（300663. SZ）及朗新科技（300682. SZ）的投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438BAC87" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="5E283217" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德弘资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DCP Capital），为其入股通化东宝（600867. SH）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073F206A" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="4A5F60CC" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为吸并方律师，为宝钢股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600019. SH）吸收合并武钢股份（600005. SH）及宝钢集团与武钢集团合并提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1AA2D8" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="2C174693" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金，为其参与重庆钢铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601005. SH）的破产重整并取得重整后重庆钢铁控股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CAF022" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="06C7B5A4" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦江股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600754. SH），为其收购法国卢浮酒店集团提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E53C41" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="41504D1F" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5338FD01" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="0D04798D" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服，为其投资永安低碳、永安低碳与哈啰单车合并及合并后的哈啰单车数轮融资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADDDB4A" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="4F05A88C" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏力半导体，为其与华虹</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NEC的合并交易提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3ACC67" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="049B7E20" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平集团，为其对中通速递、盖雅工场的投资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E959CD" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="769F71F5" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本，为其对壹米滴答、完美日记等公司的投资提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6989F6C8" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="4C730360" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，为其多个基金投资项目提供服务，涉及领域包括娱乐产业、影视制作、医药、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT、快递、时尚连锁、基因科技、零售超市等行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A65A3A7" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="0DA89108" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅投资，为其对多个基金投资项目提供服务，涉及城市基础设施、影视制作、珠宝连锁经营</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B47BD28" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="35DAC52F" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED80AEB" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="61F5B382" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C9CB02" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="5CFABB0A" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中欧国际工商管理学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781CCE5D" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="138319A4" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B329084" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="7D29B89B" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3614FEC7" w14:textId="77777777" w:rsidR="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="118AE6C3" w14:textId="77777777" w:rsidR="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="43673EB3" w:rsidR="00A46A04" w:rsidRPr="00577126" w:rsidRDefault="00577126" w:rsidP="00577126">
+    <w:p w14:paraId="4F0A196B" w14:textId="20EA2810" w:rsidR="00A46A04" w:rsidRPr="004E4113" w:rsidRDefault="004E4113" w:rsidP="004E4113">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>楼律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577126">
+      <w:r w:rsidRPr="004E4113">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003年加入方达。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00577126" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004E4113" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,1027 +1645,1027 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06632BE5"/>
+    <w:nsid w:val="080B50DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B87AAB82"/>
+    <w:tmpl w:val="956A7D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F15B4F"/>
+    <w:nsid w:val="0ABC77E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFBC6548"/>
+    <w:tmpl w:val="5A0250D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0893332E"/>
+    <w:nsid w:val="0D6927BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2942E4C"/>
+    <w:tmpl w:val="6CD47B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CCD35DD"/>
+    <w:nsid w:val="12546227"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DA0AA22"/>
+    <w:tmpl w:val="6FE407CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15504AEB"/>
+    <w:nsid w:val="1CCC7ACF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C00ADBD2"/>
+    <w:tmpl w:val="9ADEE0F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1763761C"/>
+    <w:nsid w:val="1D9B7EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6600FE0"/>
+    <w:tmpl w:val="9500C268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FF1C14"/>
+    <w:nsid w:val="1E491025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CCC57DC"/>
+    <w:tmpl w:val="85F235DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26ED0EE3"/>
+    <w:nsid w:val="2C28318F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAE8AD60"/>
+    <w:tmpl w:val="F4646B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289D46DE"/>
+    <w:nsid w:val="2E292597"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9FCF0DA"/>
+    <w:tmpl w:val="1A9C2412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0B3177"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FA1751B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71E4B168"/>
+    <w:tmpl w:val="5D503D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E257577"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="358D16A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22DCB782"/>
+    <w:tmpl w:val="D1EA73C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31776146"/>
+    <w:nsid w:val="3A2C69D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CC4BF02"/>
+    <w:tmpl w:val="E8140116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36035C36"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA7252D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="340AF168"/>
+    <w:tmpl w:val="7422BDAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D9363C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D6E5DF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D00A9EC"/>
+    <w:tmpl w:val="F6C0CD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384C7D64"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E5F0EB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E86037B0"/>
+    <w:tmpl w:val="58C4BB26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3939045D"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8B6C13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B95805C6"/>
+    <w:tmpl w:val="A41E7BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E06257E"/>
+    <w:nsid w:val="42D937EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF22D944"/>
+    <w:tmpl w:val="14569C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435438DA"/>
+    <w:nsid w:val="469F7CE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C126E0C"/>
+    <w:tmpl w:val="0A00E42E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46503E36"/>
+    <w:nsid w:val="46D52413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BCCAF78"/>
+    <w:tmpl w:val="451478FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E449C8"/>
+    <w:nsid w:val="48716748"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E92DB56"/>
+    <w:tmpl w:val="6B0875C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="534D7401"/>
+    <w:nsid w:val="534A1380"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5B88AF0"/>
+    <w:tmpl w:val="A8126ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B764BB"/>
+    <w:nsid w:val="534D7BF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="937C9A48"/>
+    <w:tmpl w:val="59EE6B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56AE0EF0"/>
+    <w:nsid w:val="54300023"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C7E0AC4"/>
+    <w:tmpl w:val="CCAA442C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58DA6ED3"/>
+    <w:nsid w:val="54DF3756"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41DC0844"/>
+    <w:tmpl w:val="9DAA173A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F207A5"/>
+    <w:nsid w:val="551F54E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8FC3A12"/>
+    <w:tmpl w:val="5186FCB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="669E0B3B"/>
+    <w:nsid w:val="5649015A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A178290C"/>
+    <w:tmpl w:val="1FAC560C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA340B7"/>
+    <w:nsid w:val="5B632228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5B88AF0"/>
+    <w:tmpl w:val="5C7A2656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="784701E1"/>
+    <w:nsid w:val="5C2306EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30E0827A"/>
+    <w:tmpl w:val="47029EB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B7A533A"/>
+    <w:nsid w:val="602367F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E0267E2"/>
+    <w:tmpl w:val="EC0C1840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1A5CE1"/>
+    <w:nsid w:val="77AA07F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86AAAF8A"/>
+    <w:tmpl w:val="A41E7BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA9434C"/>
+    <w:nsid w:val="7B344E4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE6494B6"/>
+    <w:tmpl w:val="280E08BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-[...62 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="27">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2709,56 +2709,56 @@
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
+    <w:rsid w:val="004E4113"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="00577126"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -3899,61 +3899,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00577126"/>
+    <w:rsid w:val="004E4113"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00577126"/>
+    <w:rsid w:val="004E4113"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4239,51 +4239,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{753E524C-DAE4-405E-80B9-9D3A3EEAC832}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{108C903C-11B4-42A3-B61F-329168FFEA7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>235</Words>
   <Characters>1344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>