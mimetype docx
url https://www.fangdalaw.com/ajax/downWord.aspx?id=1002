--- v0 (2026-06-21)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7C7B4ECE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1D753891" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FC2839">
+            <w:r w:rsidRPr="00DF75C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>殷莹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="218B4021" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+          <w:p w14:paraId="706EB16B" w14:textId="3507DB22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FC2839">
+            <w:r w:rsidRPr="00DF75C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7627FF3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+          <w:p w14:paraId="6199424A" w14:textId="096E73A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FC2839">
+            <w:r w:rsidRPr="00DF75C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1166 +86 1381 6692 558</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7777AB69" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D56BDE1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FC2839">
+            <w:r w:rsidRPr="00DF75C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lyin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7B4AA06F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC2839" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="706E38E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78F9BA6E" wp14:editId="4D3A94CE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F8A3D4D" wp14:editId="21C796EA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="44F7DCD8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FC2839" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="33BF4B23" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FC2839">
+            <w:r w:rsidRPr="00DF75C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>殷律师在私募融资、收购兼并和私募基金设立领域拥有丰富经验，并活跃于传媒、互联网与技术领域的相关法律服务中。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45642CFA" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="610C26C7" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1272 +438,1272 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6C75F1" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="248FF129" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>殷律师代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR、TPG、红杉投资、淡马锡、崇德投资、鼎晖投资、汇勤资本等私募基金完成了多项投资及投资退出项目，协助阿里巴巴、分众传媒、蚂蚁集团、华人文化、同程旅游等TMT行业领军企业完成了多项战略并购和投资交易。作为阿里巴巴、蚂蚁集团和同程艺龙等大厂的常年法律顾问，殷律师在互联网尤其是电子商务和科技金融领域累积了大量行业经验。此外，鉴于殷律师在基金设立、员工激励计划设立和资本市场领域的经验，殷律师是少数能够提供一站式法律服务的律师，并且尤其擅长提供复杂交易架构项下的法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A161725" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="012E5687" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E4D06C" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="383093F1" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金设立和资产管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434528A8" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="7211C718" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿，为其投资数个人民币基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3349455B" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="65A0497D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险，为其投资若干家著名人民币基金和美元基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6195631D" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="368561B6" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表普通合伙人为其发起设立元禾重元并购基金提供服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B74CA89" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="3C02F52F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海市创业投资引导基金作为有限合伙人投资数家创业投资基金提供服务，并作为上海创业投资有限公司的常年法律顾问，就其投资和投后管理基金提供大量法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4CCB49" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="2E8E111F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化，为其设立二期人民币基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCD344C" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="4482A81C" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朱雀资本，为其私募基金和公募基金业务提供常年法律服务，并为其若干个股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AD66BF" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="29A9114D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海创业投资有限公司，为其投资上海武岳峰集成电路股权投资合伙企业（有限合伙）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEB07E2" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="781CB8A3" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海普罗股权投资管理合伙企业（有限合伙）为其管理的国开装备产业投资基金（天津）合伙企业（有限合伙）之权益架构调整、有限合伙权益处置提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5963992F" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="641A439F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富，为其在上海自贸区设立数家有限合伙企业进行境外投资以及作为有限合伙人投资多个基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F37E48" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="443EEC8A" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海联创，为其以非法人中外合作企业设立人民币基金和以有限合伙形式设立人民币基金（联创永宣）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7027747D" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="186F0C4B" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港主板上市公司天鸽互动，为其投资美元和人民币平行基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E4F04C" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6A05775D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为其私募股权基金管理人设立提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC00EE9" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="16A04B6D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，为其设立新零售基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C9D14F" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6216D34F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR和东方藏山，为其设立大中华区特殊机会投资基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44983096" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="72F92441" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，为阿里拍卖设立不良资产处置平台提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1AB493" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="319F629D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资和收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6981547E" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6222E498" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康中金，为其投资深睿医疗、零氪科技提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7EE70F" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6C3099B3" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为阿里巴巴投资蚂蚁集团（持股约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>33%）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF0AC3E" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="4613DD2F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vanguard合资设立境内证券投顾公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C6831A" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6D8EFE01" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思海辉</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Pactera)，为海航集团和中国电子先后收购其控制权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A200D0B" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="703C2DA9" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化，为其投资一家领先的在线游戏企业和一家时尚内容供应商提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71782CB9" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="3080F66F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本，为其对同程旅游进行股权投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A59CEF" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="22CD392F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程旅游，为其与携程和万达进行的战略融资及商业合作提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB5086" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="21950E42" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程旅游，为其收购云南红土航空的控制权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176CAD90" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="1832EBE7" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，为其投资千寻位置网络有限公司等公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66647437" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="453E3730" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为其投资雪球等多家资管领域公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7141B0D7" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6E380035" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诸如快的打车、千寻位置网络有限公司等行业领军企业，为其私募融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285EE637" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="13A707B5" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市集成电路产业基金，为其投资和辉光电提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40597326" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="2179422C" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎美元基金投资兴盛优选、望石智慧、咖啡品牌</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tims提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4F441E" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="0AC2478E" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG，为其投资武汉理工数字传播工程有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A459DA6" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="35CFEB17" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE49540" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6D71A135" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一个由若干投资者组成的财团以自愿有条件要约收购白马户外媒体有限公司所有股份，并完成白马户外媒体从联交所退市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51484B2A" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="4369C216" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的数字科技公司，为其投资一家香港主板上市公司提供法律服务（项目进行中，保密处理）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E58348" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="72DC29E5" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎基金，为其投资香港上市公司准备投前须知和投后操作指南提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F2B9D6" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="42D33701" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金溢资本，就其投资的洪九果品基石投资和香港主板上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA9C643" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="2CC6D85D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，为其投资韩国上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shinsegae提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B0E6EA" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="7EA1855B" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天鸽集团，为其在香港联交所主板上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4858BED1" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="088C22FB" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金斯瑞生物，为其在香港联交所主板上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26699AD0" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="5002BD7D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝尊电子，为其在美国纳斯达克上市首次公开发行和香港联交所二次上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B283B1" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="1D2D293E" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>X-charge，为其美国纳斯达克上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B77681" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6AF273C8" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表分众传媒，为其在美国纳斯达克上市首次公开发行及后续发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2A2C20" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="3AD6FC96" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海辉软件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(hiSoft)，为其在美国纳斯达克上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F92247" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="62CF59DF" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海辉软件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(hiSoft)，为其与一家纽交所上市公司文思软件之间的合并提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F6B93A" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="3778CBCF" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思海辉</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Pactera)，一家纽交所上市公司，为其私有化提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCEAD26" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="6CB25ADF" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F07EB7B" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="45AEC858" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A53B7A" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="00C5DAF2" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFA7685" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="52F4C8F2" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E964A6" w14:textId="77777777" w:rsidR="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="7D134722" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="22C72260" w:rsidR="00A46A04" w:rsidRPr="00FC2839" w:rsidRDefault="00FC2839" w:rsidP="00FC2839">
+    <w:p w14:paraId="4F0A196B" w14:textId="679CCD99" w:rsidR="00A46A04" w:rsidRPr="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2839">
+      <w:r w:rsidRPr="00DF75C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FC2839" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DF75C9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1909,365 +1909,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00270089"/>
+    <w:nsid w:val="0018477A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="045CAC42"/>
+    <w:tmpl w:val="9E56CFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063E3ABF"/>
+    <w:nsid w:val="04A856AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83EA3548"/>
+    <w:tmpl w:val="39722BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8541E3"/>
+    <w:nsid w:val="05B6388F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E70C7F2"/>
+    <w:tmpl w:val="9822C974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8749F3"/>
+    <w:nsid w:val="08780A6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E9E257A"/>
+    <w:tmpl w:val="031452C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4664C7"/>
+    <w:nsid w:val="0D425529"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23AAA63E"/>
+    <w:tmpl w:val="43DC9B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DA23832"/>
+    <w:nsid w:val="0D4D7547"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD1A53B0"/>
+    <w:tmpl w:val="D688AF28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11047787"/>
+    <w:nsid w:val="0EAE65F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D883582"/>
+    <w:tmpl w:val="1EC4AE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11EC30A2"/>
+    <w:nsid w:val="0F2E1C05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1624A8EC"/>
+    <w:tmpl w:val="ADE24326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14456057"/>
+    <w:nsid w:val="125F0531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740C8834"/>
+    <w:tmpl w:val="E3526000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165C7EDB"/>
+    <w:nsid w:val="12E87129"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CFA815E"/>
+    <w:tmpl w:val="4E98A972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17AE3275"/>
+    <w:nsid w:val="1353135E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE72263E"/>
+    <w:tmpl w:val="C9E29548"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B25613"/>
+    <w:nsid w:val="14BF2A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDA27B34"/>
+    <w:tmpl w:val="26A0312A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2426758C"/>
+    <w:nsid w:val="1962742A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5F0D6BE"/>
+    <w:tmpl w:val="0B10B4C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CD94B44"/>
+    <w:nsid w:val="1C663A24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D10B232"/>
+    <w:tmpl w:val="9A4A86CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DDB6810"/>
+    <w:nsid w:val="1ED507D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25463004"/>
+    <w:tmpl w:val="4B3A7388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22861634"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03C28630"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="288E7994"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4CC88CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28B85443"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FDE73FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29847616"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="137CE804"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BEF22EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="190090B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2336,114 +2441,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F6C0FFA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E503B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E44AC62"/>
+    <w:tmpl w:val="F5901C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366461E5"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="312B790A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="727A2776"/>
+    <w:tmpl w:val="927C0E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7728F5"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362F68B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CA00706"/>
+    <w:tmpl w:val="857A3834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39FD663E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="351AAEE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A435039"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B10B4C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B334440"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D618FC9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2515,805 +2683,637 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42740E00"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C607EFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7158DB2C"/>
+    <w:tmpl w:val="902C4BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45417F1D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EAB70F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62AE17F8"/>
+    <w:tmpl w:val="1F6A8C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47BF1FB7"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40180DBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="685CFA28"/>
+    <w:tmpl w:val="1F160102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A224C50"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A7051D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC109314"/>
+    <w:tmpl w:val="FDE4B42A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB67502"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D60C7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48347EC0"/>
+    <w:tmpl w:val="DE70EDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2E504E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46AF6B0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDF2484C"/>
+    <w:tmpl w:val="DCAEA4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D66081D"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9218D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2B2F8A0"/>
+    <w:tmpl w:val="8BB2D6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8A2BC6"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B9D0101"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37B0CC56"/>
+    <w:tmpl w:val="FC8E611C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F925796"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53E365EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="429E06DC"/>
+    <w:tmpl w:val="CE7C00FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50075EDC"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="553B7365"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B80ACEA"/>
+    <w:tmpl w:val="38B6F7B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58336A17"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579539D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AE073D0"/>
+    <w:tmpl w:val="808E4CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B307E3A"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D461633"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D384892"/>
+    <w:tmpl w:val="4C5CE306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA71F0A"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D90F4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F66C90E"/>
+    <w:tmpl w:val="2A324E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D31CDF"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62F514A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D947FFE"/>
+    <w:tmpl w:val="123E482C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64D20837"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640F52C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="365E1A36"/>
+    <w:tmpl w:val="5446511E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6618684A"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67086929"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98FA5CDC"/>
+    <w:tmpl w:val="80C46FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="688A4FDF"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68EC70A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9702BBB6"/>
+    <w:tmpl w:val="80604AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69CD3E40"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C0472B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E03E466C"/>
+    <w:tmpl w:val="FFE0F3C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C5C419B"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79365272"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91563A48"/>
+    <w:tmpl w:val="2820C93E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F305ABA"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DCB3614"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="697E81CE"/>
+    <w:tmpl w:val="E2324586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="701C29DA"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EB70F5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A8E2258"/>
+    <w:tmpl w:val="D79AE5EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...166 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...103 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3445,66 +3445,66 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00DF75C9"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
-    <w:rsid w:val="00FC2839"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4547,61 +4547,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC2839"/>
+    <w:rsid w:val="00DF75C9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC2839"/>
+    <w:rsid w:val="00DF75C9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4887,51 +4887,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07E6942D-7A4D-4F5D-9266-843508E56F64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7619EB61-F85F-4592-BF8B-B65255BDD99E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>312</Words>
   <Characters>1781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>