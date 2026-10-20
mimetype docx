--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1D753891" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6546173C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00341B76" w:rsidP="00341B76">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00DF75C9">
+            <w:r w:rsidRPr="00341B76">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>殷莹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3507DB22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+          <w:p w14:paraId="706EB16B" w14:textId="4CF63436" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00341B76" w:rsidP="00341B76">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00DF75C9">
+            <w:r w:rsidRPr="00341B76">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="096E73A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+          <w:p w14:paraId="6199424A" w14:textId="1C3DDD2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00341B76" w:rsidP="00341B76">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00DF75C9">
+            <w:r w:rsidRPr="00341B76">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1166 +86 1381 6692 558</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6D56BDE1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+          <w:p w14:paraId="4F910ACA" w14:textId="0C5ACDDC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00341B76" w:rsidP="00341B76">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00DF75C9">
+            <w:r w:rsidRPr="00341B76">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lyin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="706E38E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1B884D3A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00341B76" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F8A3D4D" wp14:editId="21C796EA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="570769D5" wp14:editId="2A940466">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="33BF4B23" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DF75C9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1298217A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00341B76" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00DF75C9">
+            <w:r w:rsidRPr="00341B76">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>殷律师在私募融资、收购兼并和私募基金设立领域拥有丰富经验，并活跃于传媒、互联网与技术领域的相关法律服务中。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610C26C7" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5256C418" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1272 +438,1272 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248FF129" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="6A664A58" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>殷律师代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR、TPG、红杉投资、淡马锡、崇德投资、鼎晖投资、汇勤资本等私募基金完成了多项投资及投资退出项目，协助阿里巴巴、分众传媒、蚂蚁集团、华人文化、同程旅游等TMT行业领军企业完成了多项战略并购和投资交易。作为阿里巴巴、蚂蚁集团和同程艺龙等大厂的常年法律顾问，殷律师在互联网尤其是电子商务和科技金融领域累积了大量行业经验。此外，鉴于殷律师在基金设立、员工激励计划设立和资本市场领域的经验，殷律师是少数能够提供一站式法律服务的律师，并且尤其擅长提供复杂交易架构项下的法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012E5687" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="0C5E7194" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383093F1" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="2FB570B9" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金设立和资产管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7211C718" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="06E9D95E" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿，为其投资数个人民币基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A0497D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="58A7BE28" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险，为其投资若干家著名人民币基金和美元基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368561B6" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="18E27DCE" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表普通合伙人为其发起设立元禾重元并购基金提供服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C02F52F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="66E2FFAE" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海市创业投资引导基金作为有限合伙人投资数家创业投资基金提供服务，并作为上海创业投资有限公司的常年法律顾问，就其投资和投后管理基金提供大量法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8E111F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="576D4289" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化，为其设立二期人民币基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4482A81C" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="60C3227C" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朱雀资本，为其私募基金和公募基金业务提供常年法律服务，并为其若干个股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A9114D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="2AC6152E" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海创业投资有限公司，为其投资上海武岳峰集成电路股权投资合伙企业（有限合伙）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781CB8A3" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="48D11C09" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海普罗股权投资管理合伙企业（有限合伙）为其管理的国开装备产业投资基金（天津）合伙企业（有限合伙）之权益架构调整、有限合伙权益处置提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641A439F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="0A66EBC3" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富，为其在上海自贸区设立数家有限合伙企业进行境外投资以及作为有限合伙人投资多个基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443EEC8A" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="3EF04BDF" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海联创，为其以非法人中外合作企业设立人民币基金和以有限合伙形式设立人民币基金（联创永宣）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186F0C4B" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="5F915B1F" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港主板上市公司天鸽互动，为其投资美元和人民币平行基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A05775D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="14A18845" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为其私募股权基金管理人设立提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A04B6D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="2B27391F" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，为其设立新零售基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6216D34F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="6E4603FE" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR和东方藏山，为其设立大中华区特殊机会投资基金提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F92441" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="075080AB" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，为阿里拍卖设立不良资产处置平台提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319F629D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="1E631A8D" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资和收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6222E498" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="4C1161BB" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康中金，为其投资深睿医疗、零氪科技提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3099B3" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="003DB1CD" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为阿里巴巴投资蚂蚁集团（持股约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>33%）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4613DD2F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="7A753C30" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vanguard合资设立境内证券投顾公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8EFE01" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="2C5BC4C3" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思海辉</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Pactera)，为海航集团和中国电子先后收购其控制权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703C2DA9" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="2DC18A91" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化，为其投资一家领先的在线游戏企业和一家时尚内容供应商提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3080F66F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="666F1D58" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本，为其对同程旅游进行股权投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CD392F" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="390CFF16" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程旅游，为其与携程和万达进行的战略融资及商业合作提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21950E42" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="1974DC7A" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程旅游，为其收购云南红土航空的控制权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1832EBE7" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="12ECB720" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，为其投资千寻位置网络有限公司等公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453E3730" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="414A2F13" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团，为其投资雪球等多家资管领域公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E380035" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="51734A07" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诸如快的打车、千寻位置网络有限公司等行业领军企业，为其私募融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A707B5" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="172C6230" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市集成电路产业基金，为其投资和辉光电提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2179422C" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="2D6EACCA" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎美元基金投资兴盛优选、望石智慧、咖啡品牌</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tims提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC2478E" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="0966463E" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG，为其投资武汉理工数字传播工程有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CFEB17" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="3265464E" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D71A135" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="72685ADD" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一个由若干投资者组成的财团以自愿有条件要约收购白马户外媒体有限公司所有股份，并完成白马户外媒体从联交所退市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4369C216" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="1B2C7A07" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的数字科技公司，为其投资一家香港主板上市公司提供法律服务（项目进行中，保密处理）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DC29E5" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="2F4AE2C4" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎基金，为其投资香港上市公司准备投前须知和投后操作指南提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D33701" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="13A6D3DC" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金溢资本，就其投资的洪九果品基石投资和香港主板上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC6D85D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="6A2D68E0" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，为其投资韩国上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shinsegae提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA1855B" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="240C4DEF" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天鸽集团，为其在香港联交所主板上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088C22FB" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="79EBB64D" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金斯瑞生物，为其在香港联交所主板上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5002BD7D" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="428695C9" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝尊电子，为其在美国纳斯达克上市首次公开发行和香港联交所二次上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2D293E" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="765F190C" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>X-charge，为其美国纳斯达克上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF273C8" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="3C66756E" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表分众传媒，为其在美国纳斯达克上市首次公开发行及后续发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD6FC96" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="3AECAF38" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海辉软件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(hiSoft)，为其在美国纳斯达克上市首次公开发行提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CF59DF" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="37BC19CC" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海辉软件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(hiSoft)，为其与一家纽交所上市公司文思软件之间的合并提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3778CBCF" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="02FC88CD" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思海辉</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Pactera)，一家纽交所上市公司，为其私有化提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB25ADF" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="5E93166E" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AEC858" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="1DE42DDC" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C5DAF2" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="4D7CBCFA" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F4C8F2" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="6AE085CE" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D134722" w14:textId="77777777" w:rsidR="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="14179787" w14:textId="77777777" w:rsidR="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="679CCD99" w:rsidR="00A46A04" w:rsidRPr="00DF75C9" w:rsidRDefault="00DF75C9" w:rsidP="00DF75C9">
+    <w:p w14:paraId="4F0A196B" w14:textId="681CC612" w:rsidR="00A46A04" w:rsidRPr="00341B76" w:rsidRDefault="00341B76" w:rsidP="00341B76">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF75C9">
+      <w:r w:rsidRPr="00341B76">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DF75C9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00341B76" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1909,470 +1909,512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0018477A"/>
+    <w:nsid w:val="007E0AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E56CFD8"/>
+    <w:tmpl w:val="AF805200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A856AA"/>
+    <w:nsid w:val="040E3CBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39722BE8"/>
+    <w:tmpl w:val="65CEEF92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B6388F"/>
+    <w:nsid w:val="06B454B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9822C974"/>
+    <w:tmpl w:val="266C8760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08780A6C"/>
+    <w:nsid w:val="07A60AA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="031452C4"/>
+    <w:tmpl w:val="39A0301E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D425529"/>
+    <w:nsid w:val="0A411056"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43DC9B8E"/>
+    <w:tmpl w:val="EAA4394C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4D7547"/>
+    <w:nsid w:val="0AA228C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D688AF28"/>
+    <w:tmpl w:val="211C73B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EAE65F4"/>
+    <w:nsid w:val="0CE73C7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EC4AE20"/>
+    <w:tmpl w:val="4CD85DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F2E1C05"/>
+    <w:nsid w:val="0DAF309D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADE24326"/>
+    <w:tmpl w:val="6B701704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125F0531"/>
+    <w:nsid w:val="0F0E4BCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3526000"/>
+    <w:tmpl w:val="F4285EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E87129"/>
+    <w:nsid w:val="147C7F1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E98A972"/>
+    <w:tmpl w:val="D018D70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1353135E"/>
+    <w:nsid w:val="157D7FC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9E29548"/>
+    <w:tmpl w:val="6C2EBDF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14BF2A52"/>
+    <w:nsid w:val="18053FA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26A0312A"/>
+    <w:tmpl w:val="063EC4A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1962742A"/>
+    <w:nsid w:val="19156F21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B10B4C4"/>
+    <w:tmpl w:val="65CEEF92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C663A24"/>
+    <w:nsid w:val="1B7A5060"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A4A86CC"/>
+    <w:tmpl w:val="8CEE0900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED507D4"/>
+    <w:nsid w:val="1C366C99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B3A7388"/>
+    <w:tmpl w:val="6032F138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22861634"/>
+    <w:nsid w:val="1D1E4912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03C28630"/>
+    <w:tmpl w:val="B5B8F00A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288E7994"/>
+    <w:nsid w:val="2041124E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4CC88CA"/>
+    <w:tmpl w:val="9C68F232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B85443"/>
+    <w:nsid w:val="219F13B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FDE73FA"/>
+    <w:tmpl w:val="0E4CD5D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29847616"/>
+    <w:nsid w:val="21DC2A82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="137CE804"/>
+    <w:tmpl w:val="FAAEA138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BEF22EA"/>
+    <w:nsid w:val="22427FDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="190090B6"/>
+    <w:tmpl w:val="9864A18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A41334F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8E21356"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AD14AC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B79C731C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2441,879 +2483,837 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30E503B3"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300B5A9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5901C98"/>
+    <w:tmpl w:val="96F2453E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312B790A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30515FDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="927C0E7E"/>
+    <w:tmpl w:val="C15CA29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362F68B8"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30600F88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="857A3834"/>
+    <w:tmpl w:val="D5944752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39FD663E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30EB7561"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="351AAEE6"/>
+    <w:tmpl w:val="8BFA6A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A435039"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A13EC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B10B4C4"/>
+    <w:tmpl w:val="2D2AF69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B334440"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E755CC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D618FC9A"/>
+    <w:tmpl w:val="A708620C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C607EFF"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46EC1C1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="902C4BCC"/>
+    <w:tmpl w:val="5EE87684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EAB70F7"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47054414"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F6A8C5E"/>
+    <w:tmpl w:val="BD1A14FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40180DBA"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48B16561"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F160102"/>
+    <w:tmpl w:val="854E85EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A7051D"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EA42010"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDE4B42A"/>
+    <w:tmpl w:val="EE0E3A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40D60C7A"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F390FDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE70EDE4"/>
+    <w:tmpl w:val="0FA203C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46AF6B0F"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50D41C2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCAEA4DA"/>
+    <w:tmpl w:val="8A8CA3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A9218D1"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CF0A97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BB2D6B4"/>
+    <w:tmpl w:val="ED8A8EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9D0101"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55CC4808"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC8E611C"/>
+    <w:tmpl w:val="E1F86B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E365EB"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5968320A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE7C00FE"/>
+    <w:tmpl w:val="40B61C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="553B7365"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7E6390"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38B6F7B2"/>
+    <w:tmpl w:val="FF224A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579539D9"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E8F67FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="808E4CC6"/>
+    <w:tmpl w:val="3A2AB166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D461633"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D92D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C5CE306"/>
+    <w:tmpl w:val="583EA534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D90F4C"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="675F7C23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A324E6A"/>
+    <w:tmpl w:val="8974C5DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F514A4"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69E00E43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="123E482C"/>
+    <w:tmpl w:val="1CC8768A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640F52C5"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D1D2D4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5446511E"/>
+    <w:tmpl w:val="EB12D36A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67086929"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F32F85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80C46FBC"/>
+    <w:tmpl w:val="37566A00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68EC70A0"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="766979C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80604AE4"/>
+    <w:tmpl w:val="DEA62EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C0472B"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFB77B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFE0F3C4"/>
+    <w:tmpl w:val="B9EAC208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79365272"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DA21454"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2820C93E"/>
+    <w:tmpl w:val="CB0AEA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-[...101 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="37">
-[...32 lines deleted...]
-  <w:num w:numId="48">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3344,50 +3344,51 @@
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
+    <w:rsid w:val="00341B76"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
@@ -3445,51 +3446,50 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00DF75C9"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4547,61 +4547,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF75C9"/>
+    <w:rsid w:val="00341B76"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DF75C9"/>
+    <w:rsid w:val="00341B76"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4887,60 +4887,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7619EB61-F85F-4592-BF8B-B65255BDD99E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FE15D37-B6E0-47E0-B2B4-4493EF9C4D4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>312</Words>
   <Characters>1781</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>