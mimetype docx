--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="73524650" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6D639613" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006B3ECD">
+            <w:r w:rsidRPr="00CF50B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李科武</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="36604ECB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+          <w:p w14:paraId="706EB16B" w14:textId="20814F9D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006B3ECD">
+            <w:r w:rsidRPr="00CF50B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="27BB9298" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+          <w:p w14:paraId="6199424A" w14:textId="1BD8057E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006B3ECD">
+            <w:r w:rsidRPr="00CF50B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 151 1005 5656</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="61F3AAAE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+          <w:p w14:paraId="4F910ACA" w14:textId="495762E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006B3ECD">
+            <w:r w:rsidRPr="00CF50B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5251CA19" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B3ECD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="688CAD57" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26C3075C" wp14:editId="1CD0C2E1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77E2DB76" wp14:editId="64DCCF52">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6740DD32" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006B3ECD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1950780C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006B3ECD">
+            <w:r w:rsidRPr="00CF50B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李科武律师具有中国和美国的法律执业资格，执业超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B3ECD">
+            <w:r w:rsidRPr="00CF50B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>15年，专精于境内外并购、金融机构纾困、PE/VC投资、公司融资、资本市场、合资以及一般公司法律事务，特别是在科技、金融、基建、工业、能源、娱乐、教育、医疗等领域，曾代表诸多境内外客户处理复杂的超大型交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603D6F61" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5A83F84A" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1687 +446,1687 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EB1578" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3ECD">
+    <w:p w14:paraId="29E190B2" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师负责的多项交易曾被国际领先的评价机构提名年度交易大奖。此外，李律师亦获得诸多国际评级机构的认可，包括被英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorporateINTL评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国跨境并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国风险投资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国合资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，并在Finance Monthly Deal Maker Awards 2024中被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>等。李律师亦在包括ICLG（《国际比较法律指南》）、Lexology、中国核心期刊《科技与法律》等杂志期刊中发表多篇法律文章。在2016年加入方</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>达之前，李律师曾在中国和美国就职于多家领先律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B800D72" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="4074B08F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FD420B" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3ECD">
+    <w:p w14:paraId="5AF35873" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大海外交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AB3A5A" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="6B435703" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国主权财富基金中国投资有限责任公司的多项海外投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2657A5" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="118C04DC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴与优步中国的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2E9262" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="192BE89E" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TikTok的前身Musical.ly与字节跳动的10亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0E0F22" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="133E14A3" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上市公司昆仑万维、奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360和金砖资本组成的买方团以5.75亿美元收购挪威上市互联网公司Opera的核心浏览器业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427EE6D7" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="62541398" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安以</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>79亿日元向软银出售日本Healthcare Technologies Corp.的股份以及后续的IP授权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A15A86A" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="05BE752E" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维与画啦啦在开曼的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿美元三角合并，同时完成D轮融资，总金额超1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF0FCA2" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="61C1C446" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团以股权投资的方式参与中广核集团与法国电力合资的英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，投资金额10.75亿英镑。HPC项目总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E57D64E" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="6C57AC17" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本和蚂蚁金服以</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.6亿美元投资入股分拆后的美国上市公司Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49186A3D" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="045E1B07" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GL Capital牵头的买方团以6亿美元收购并私有化美国上市医药公司SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C16F42" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="6A4C5820" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIO集团以超10亿美金出售微创临床设备公司Lumenis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA35E2C" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="7A11DD7B" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国大众旗下</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MAN Energy拟向中船重工龙江广瀚燃气轮机有限公司出售其在多个司法辖区的燃气轮机业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4699B1CA" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="06F2C635" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司易鑫集团分拆重组二手车业务淘车车并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6303F8" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="1BB6CDD1" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新国际投资某匈牙利光伏电站项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E15D5AF" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="01B70983" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表神华国华收购澳洲的三座风电场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECDF6D1" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="1FC63E83" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESSVP IV Silenos Zerfree GmbH以1.5亿欧元购买NIDEC的部分压缩机资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2ED857" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="2DDC7A58" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国某汽车零部件供应商拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元收购国内某汽车零部件供应商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40613A2F" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="6F109149" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京燃气拟议收购某巴西国有能源公司的巴西城市燃气输配资产，总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F21127E" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="3758D65A" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海尔集团收购位于司法重组程序下的巴西某领先白色家电制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5060853A" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="7310012F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity收购某医院集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362E94A0" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="02DC78CC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医疗器械公司先瑞达的外方股东向中信资本出售股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC119D3" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3ECD">
+    <w:p w14:paraId="42111361" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474C8FA6" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="238C9E47" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家科技公司完成种子轮到</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pre-IPO各轮次的股权融资，包括豌豆思维、淘车车、STARY、Realdream、伏瓦科技、苹芯科技、国汽智图、与光科技、合芯科技、清雷科技、Innovusion、Ever Machine、Pando Group等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47601399" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="75D0D7F1" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国纳斯达克上市公司虎牙在科技和娱乐（包括游戏、互联网、直播和元宇宙等）领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717EDA18" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="4B84A500" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表本草资本投资免疫治疗抗体技术平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D56C8B" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="7C62E99B" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表真格投资某跨境金融创业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B46563" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="31320DBF" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360国际投资美国短视频公司Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE693F1" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="789AF1A1" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东亚银行投资携程金服</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5457134E" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="4D8E2B5F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI公司依图科技</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEE58A4" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="1B12B46F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本在汽车领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C81DE40" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="0BCB55AC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本在医疗领域和娱乐领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142CC789" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="52F435A8" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本在消费品领域的股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1383D468" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3ECD">
+    <w:p w14:paraId="36AA229F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B079B07" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="5DE05C43" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国投资有限责任公司参与广岩国际的合资项目，注册资本</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4563FFD6" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="7A50203D" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中广核集团与法国电力合资开展英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DD8EEF" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="43BBA679" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rohinni公司与京东方在中国成立micro/mini-LED合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B21E70" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="73595414" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四维图新在高精地图领域的某合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CC5105" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="25A0D098" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维在教育领域的某合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CCDFC7" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="016F25FF" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云天化集团拟与某澳大利亚上市公司在老挝开展钾盐矿项目的合资开发</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1E5913" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="0C801925" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表湖南达利化工拟在苏丹开展的硝酸铵合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649F1A25" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="446CA944" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹麦石油天然气能源集团在中国的生物燃料、城市固体垃圾处理以及生物质利用领域的综合性投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A114E50" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="0CBCBB46" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新西兰</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Comvita公司在境内成立合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713DF7E0" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3ECD">
+    <w:p w14:paraId="3352EFF9" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高风险金融机构救助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55193FB9" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="083E95B6" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金通过划转从财政部取得中国长城</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>73.53%的股权，并完成了后续减资以及增资368亿元的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64271844" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="31B2A4B2" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金与中国保险保障基金共同发起设立中汇人寿，注册资本金</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>332亿元，并参与天安人寿的重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DED0920" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="5F0072E0" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金以</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600亿元投资恒丰银行，以及后续的股权转让交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7CE562" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="7801734E" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表成方汇达以</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>102.77亿元投资锦州银行，以450亿元人民币购买锦州银行的特定不良资产，以及750亿元定向债务工具的发行和认购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FE57B3" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="606EA8A5" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与华信信托的重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEEF02A" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B3ECD">
+    <w:p w14:paraId="3BEFAC63" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年法律顾问</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21394811" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="5A6E6AD3" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期担任多家公司的常年法律顾问，包括中国投资有限责任公司、中央汇金、好孩子、江苏同和、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VFS Global、平安科技、七牛云、豌豆思维、虎牙、伏瓦科技、苹芯科技、Cowles LLC等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FECB549" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="58FD64FF" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEBE6B9" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="3CC36F93" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国国防科技大学，文学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCCF248" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="1AF70CC4" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国克利夫兰马歇尔法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）（2010）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E427A7A" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="131B2BCC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECB925A" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="27512682" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A46710" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="1000B091" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国俄亥俄州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE58851" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="3B542E5C" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BDE6E8" w14:textId="77777777" w:rsidR="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="1C7DB875" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7B503C74" w:rsidR="00A46A04" w:rsidRPr="006B3ECD" w:rsidRDefault="006B3ECD" w:rsidP="006B3ECD">
+    <w:p w14:paraId="4F0A196B" w14:textId="1E1A16FB" w:rsidR="00A46A04" w:rsidRPr="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3ECD">
+      <w:r w:rsidRPr="00CF50B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006B3ECD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CF50B2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2332,1272 +2332,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01071FD1"/>
+    <w:nsid w:val="052E5FA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACBC20A4"/>
+    <w:tmpl w:val="DBF01F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01BF2EDF"/>
+    <w:nsid w:val="076F5CEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0568CE0"/>
+    <w:tmpl w:val="A9C69B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A85FB0"/>
+    <w:nsid w:val="0C193FA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63B0C110"/>
+    <w:tmpl w:val="D3DE86A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B83392"/>
+    <w:nsid w:val="0C2D53BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0E4AF22"/>
+    <w:tmpl w:val="CC52081A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="061D2C02"/>
+    <w:nsid w:val="0E906323"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D0EE4E8"/>
+    <w:tmpl w:val="116247D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C14794"/>
+    <w:nsid w:val="140A731D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2980928"/>
+    <w:tmpl w:val="F2B21808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08182600"/>
+    <w:nsid w:val="18826401"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56EAB63E"/>
+    <w:tmpl w:val="973C4FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D312E9"/>
+    <w:nsid w:val="18DF5116"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DBCF48E"/>
+    <w:tmpl w:val="9CCE353E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3F1E36"/>
+    <w:nsid w:val="21B96E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C630D20C"/>
+    <w:tmpl w:val="5B7C246A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7822E0"/>
+    <w:nsid w:val="23261925"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFDCF6A4"/>
+    <w:tmpl w:val="58A40642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F032AB7"/>
+    <w:nsid w:val="23E42350"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81144942"/>
+    <w:tmpl w:val="0772DD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129C21EE"/>
+    <w:nsid w:val="287F4C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE5EEBB6"/>
+    <w:tmpl w:val="44E451E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AB30C9C"/>
+    <w:nsid w:val="29863FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A55EA8FE"/>
+    <w:tmpl w:val="C318EBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="215D2805"/>
+    <w:nsid w:val="2D7C3354"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="809A1B20"/>
+    <w:tmpl w:val="71A66058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216973B2"/>
+    <w:nsid w:val="2EF2378D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC605B8C"/>
+    <w:tmpl w:val="C5AE2578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233023B9"/>
+    <w:nsid w:val="31D501AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27A0822C"/>
+    <w:tmpl w:val="DF1850A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25601B18"/>
+    <w:nsid w:val="326A4A5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A36856A8"/>
+    <w:tmpl w:val="6D6C27BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27680234"/>
+    <w:nsid w:val="3394783D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F92AAB6"/>
+    <w:tmpl w:val="D4681200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C00722"/>
+    <w:nsid w:val="37056C17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B503B36"/>
+    <w:tmpl w:val="360CE0BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CDC40C2"/>
+    <w:nsid w:val="393A1F9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3660342"/>
+    <w:tmpl w:val="C4AA4AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30474B38"/>
+    <w:nsid w:val="3B1E2048"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7D0C282"/>
+    <w:tmpl w:val="A0A8E91E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309E6A92"/>
+    <w:nsid w:val="43263832"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0568CE0"/>
+    <w:tmpl w:val="C204C442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C5149E"/>
+    <w:nsid w:val="44095008"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80E0A7E6"/>
+    <w:tmpl w:val="36B291BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C5727E"/>
+    <w:nsid w:val="457F6B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88E6510E"/>
+    <w:tmpl w:val="71BC9444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36396AD4"/>
+    <w:nsid w:val="45C026F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="061841AC"/>
+    <w:tmpl w:val="591E3570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D64488"/>
+    <w:nsid w:val="468824B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37A293E8"/>
+    <w:tmpl w:val="F702A0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AFA3DAB"/>
+    <w:nsid w:val="46C129C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85EC1E88"/>
+    <w:tmpl w:val="14F4388A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415E6E09"/>
+    <w:nsid w:val="48371B47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E9C5010"/>
+    <w:tmpl w:val="AAF294E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42946E2B"/>
+    <w:nsid w:val="4DC84A3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D205FEC"/>
+    <w:tmpl w:val="A690676A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431948CE"/>
+    <w:nsid w:val="4FA121D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59186132"/>
+    <w:tmpl w:val="25628BC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48646574"/>
+    <w:nsid w:val="501914ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99DC1036"/>
+    <w:tmpl w:val="7C2E56F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49032C28"/>
+    <w:nsid w:val="502C69DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00AE5D7E"/>
+    <w:tmpl w:val="185AACD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49811DFA"/>
+    <w:nsid w:val="54370427"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5E26C50"/>
+    <w:tmpl w:val="A32A26D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501C0C76"/>
+    <w:nsid w:val="599C70CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53EA8DFA"/>
+    <w:tmpl w:val="5B903AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52677796"/>
+    <w:nsid w:val="5ACF0F79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="029A2764"/>
+    <w:tmpl w:val="04CC5994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="551D7500"/>
+    <w:nsid w:val="5DE9072F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03400CDE"/>
+    <w:tmpl w:val="6592185A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55C834A0"/>
+    <w:nsid w:val="60B01C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE82E846"/>
+    <w:tmpl w:val="A6884C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55DF19D2"/>
+    <w:nsid w:val="60C35757"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38663442"/>
+    <w:tmpl w:val="5A7227B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9D2FEB"/>
+    <w:nsid w:val="62AA6009"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4594AEB6"/>
+    <w:tmpl w:val="7FE03CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D3D47B1"/>
+    <w:nsid w:val="63767713"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB14938E"/>
+    <w:tmpl w:val="E782FC12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF845A3"/>
+    <w:nsid w:val="6DEF3EFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10003390"/>
+    <w:tmpl w:val="5B94B934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF10020"/>
+    <w:nsid w:val="6FAD0263"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="525C07CC"/>
+    <w:tmpl w:val="DE5E4A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65007422"/>
+    <w:nsid w:val="773A4A46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0A86A2C"/>
+    <w:tmpl w:val="AA201232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680B340F"/>
+    <w:nsid w:val="7854119E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D91A3D3A"/>
+    <w:tmpl w:val="F8AC8BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683B60F3"/>
+    <w:nsid w:val="789548D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21E48B1E"/>
+    <w:tmpl w:val="6464E858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="688A3323"/>
+    <w:nsid w:val="7A043A96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9152850A"/>
+    <w:tmpl w:val="D0469D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A4C4184"/>
+    <w:nsid w:val="7A0B5AE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7626A72"/>
+    <w:tmpl w:val="1BC6BEC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C567D4C"/>
+    <w:nsid w:val="7C2A23A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A66A9AC0"/>
+    <w:tmpl w:val="724C3144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="729D3817"/>
+    <w:nsid w:val="7E4F66FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4C84044"/>
+    <w:tmpl w:val="D3DE86A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78896351"/>
+    <w:nsid w:val="7E694416"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90CE9FF6"/>
+    <w:tmpl w:val="3FD4394E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EB77C80"/>
+    <w:nsid w:val="7F9E1A20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93B4F9A2"/>
+    <w:tmpl w:val="64A21110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
-[...5 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
-[...8 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="25">
-[...32 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="37">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3658,51 +3658,50 @@
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006B3ECD"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
@@ -3720,50 +3719,51 @@
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
+    <w:rsid w:val="00CF50B2"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4832,61 +4832,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B3ECD"/>
+    <w:rsid w:val="00CF50B2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B3ECD"/>
+    <w:rsid w:val="00CF50B2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5172,51 +5172,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B40E56B2-C2AF-41FF-B859-C373228BC60A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAA4D3E1-ACF3-43B2-85EA-8CEC81D61FA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>347</Words>
   <Characters>1983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>