--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6D639613" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3E85ABC2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CF50B2">
+            <w:r w:rsidRPr="00A04CCE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李科武</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="20814F9D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+          <w:p w14:paraId="706EB16B" w14:textId="291B12BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CF50B2">
+            <w:r w:rsidRPr="00A04CCE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1BD8057E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+          <w:p w14:paraId="6199424A" w14:textId="0EAA9E4D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CF50B2">
+            <w:r w:rsidRPr="00A04CCE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 151 1005 5656</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="495762E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+          <w:p w14:paraId="4F910ACA" w14:textId="4287A7F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CF50B2">
+            <w:r w:rsidRPr="00A04CCE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="688CAD57" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="01667EBA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77E2DB76" wp14:editId="64DCCF52">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="541868EE" wp14:editId="6119529E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1950780C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CF50B2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="404D9A9B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CF50B2">
+            <w:r w:rsidRPr="00A04CCE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李科武律师具有中国和美国的法律执业资格，执业超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF50B2">
+            <w:r w:rsidRPr="00A04CCE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>15年，专精于境内外并购、金融机构纾困、PE/VC投资、公司融资、资本市场、合资以及一般公司法律事务，特别是在科技、金融、基建、工业、能源、娱乐、教育、医疗等领域，曾代表诸多境内外客户处理复杂的超大型交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A83F84A" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="01FE09BF" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1687 +446,1687 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E190B2" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF50B2">
+    <w:p w14:paraId="1CBF003B" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师负责的多项交易曾被国际领先的评价机构提名年度交易大奖。此外，李律师亦获得诸多国际评级机构的认可，包括被英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorporateINTL评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国跨境并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国风险投资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国合资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，并在Finance Monthly Deal Maker Awards 2024中被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>等。李律师亦在包括ICLG（《国际比较法律指南》）、Lexology、中国核心期刊《科技与法律》等杂志期刊中发表多篇法律文章。在2016年加入方</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>达之前，李律师曾在中国和美国就职于多家领先律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4074B08F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="42104DC8" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF35873" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF50B2">
+    <w:p w14:paraId="4AF0F850" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大海外交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B435703" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="6870AEF3" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国主权财富基金中国投资有限责任公司的多项海外投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118C04DC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="2669C169" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴与优步中国的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192BE89E" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="4442C9E7" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TikTok的前身Musical.ly与字节跳动的10亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133E14A3" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="264581A6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上市公司昆仑万维、奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360和金砖资本组成的买方团以5.75亿美元收购挪威上市互联网公司Opera的核心浏览器业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62541398" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="39596CF4" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>79亿日元向软银出售日本Healthcare Technologies Corp.的股份以及后续的IP授权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BE752E" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="3044F309" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维与画啦啦在开曼的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿美元三角合并，同时完成D轮融资，总金额超1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C1C446" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="46FAF5B1" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团以股权投资的方式参与中广核集团与法国电力合资的英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，投资金额10.75亿英镑。HPC项目总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C57AC17" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="10214656" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本和蚂蚁金服以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.6亿美元投资入股分拆后的美国上市公司Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045E1B07" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="2B1BB746" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GL Capital牵头的买方团以6亿美元收购并私有化美国上市医药公司SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4C5820" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="1DD4A598" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIO集团以超10亿美金出售微创临床设备公司Lumenis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A11DD7B" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="70C93103" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国大众旗下</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MAN Energy拟向中船重工龙江广瀚燃气轮机有限公司出售其在多个司法辖区的燃气轮机业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F2C635" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="27D7444E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司易鑫集团分拆重组二手车业务淘车车并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB6CDD1" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="6D0663FF" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新国际投资某匈牙利光伏电站项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B70983" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="69DBD567" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表神华国华收购澳洲的三座风电场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC63E83" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="213D6D43" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESSVP IV Silenos Zerfree GmbH以1.5亿欧元购买NIDEC的部分压缩机资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDC7A58" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="5E4A0010" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国某汽车零部件供应商拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元收购国内某汽车零部件供应商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F109149" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="51CA8F1C" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京燃气拟议收购某巴西国有能源公司的巴西城市燃气输配资产，总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3758D65A" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="25C2E306" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海尔集团收购位于司法重组程序下的巴西某领先白色家电制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7310012F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="2F4F822F" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity收购某医院集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DC78CC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="6D5127D0" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医疗器械公司先瑞达的外方股东向中信资本出售股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42111361" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF50B2">
+    <w:p w14:paraId="45D249F2" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238C9E47" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="39E82E09" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家科技公司完成种子轮到</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pre-IPO各轮次的股权融资，包括豌豆思维、淘车车、STARY、Realdream、伏瓦科技、苹芯科技、国汽智图、与光科技、合芯科技、清雷科技、Innovusion、Ever Machine、Pando Group等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D0D7F1" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="096B7C8A" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国纳斯达克上市公司虎牙在科技和娱乐（包括游戏、互联网、直播和元宇宙等）领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B84A500" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="1BE37C92" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表本草资本投资免疫治疗抗体技术平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C62E99B" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="2C7127A3" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表真格投资某跨境金融创业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31320DBF" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="4A3A87DC" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360国际投资美国短视频公司Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789AF1A1" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="6D9D13B6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东亚银行投资携程金服</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8E2B5F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="39382669" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI公司依图科技</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B12B46F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="3C3F58A9" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本在汽车领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCB55AC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="73516099" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本在医疗领域和娱乐领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F435A8" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="154236AB" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本在消费品领域的股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AA229F" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF50B2">
+    <w:p w14:paraId="4FCD059D" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE05C43" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="456A6137" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国投资有限责任公司参与广岩国际的合资项目，注册资本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A50203D" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="0C467005" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中广核集团与法国电力合资开展英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BBA679" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="7BE39BBC" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rohinni公司与京东方在中国成立micro/mini-LED合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73595414" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="278ADCF6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四维图新在高精地图领域的某合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A0D098" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="523FC723" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维在教育领域的某合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016F25FF" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="1059C696" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云天化集团拟与某澳大利亚上市公司在老挝开展钾盐矿项目的合资开发</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C801925" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="3F749D42" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表湖南达利化工拟在苏丹开展的硝酸铵合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446CA944" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="1FE10214" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹麦石油天然气能源集团在中国的生物燃料、城市固体垃圾处理以及生物质利用领域的综合性投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBCBB46" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="5B60B574" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新西兰</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Comvita公司在境内成立合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3352EFF9" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF50B2">
+    <w:p w14:paraId="715CD672" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高风险金融机构救助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083E95B6" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="3B4408BD" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金通过划转从财政部取得中国长城</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>73.53%的股权，并完成了后续减资以及增资368亿元的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B2A4B2" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="201CF46F" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金与中国保险保障基金共同发起设立中汇人寿，注册资本金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>332亿元，并参与天安人寿的重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0072E0" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="2C42ACFC" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600亿元投资恒丰银行，以及后续的股权转让交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7801734E" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="5B7F350E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表成方汇达以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>102.77亿元投资锦州银行，以450亿元人民币购买锦州银行的特定不良资产，以及750亿元定向债务工具的发行和认购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606EA8A5" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="08718CE6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与华信信托的重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEFAC63" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF50B2">
+    <w:p w14:paraId="6FC3B7DA" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年法律顾问</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6E6AD3" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="2A7A3FC5" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期担任多家公司的常年法律顾问，包括中国投资有限责任公司、中央汇金、好孩子、江苏同和、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VFS Global、平安科技、七牛云、豌豆思维、虎牙、伏瓦科技、苹芯科技、Cowles LLC等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FD64FF" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="09D84FE2" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC36F93" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="638F349E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国国防科技大学，文学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF70CC4" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="3D3B4C29" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国克利夫兰马歇尔法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）（2010）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131B2BCC" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="1F5A5683" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27512682" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="26BCA62E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1000B091" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="1082A627" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国俄亥俄州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B542E5C" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="5BD05695" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7DB875" w14:textId="77777777" w:rsidR="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="45D00F24" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1E1A16FB" w:rsidR="00A46A04" w:rsidRPr="00CF50B2" w:rsidRDefault="00CF50B2" w:rsidP="00CF50B2">
+    <w:p w14:paraId="4F0A196B" w14:textId="59E1A6E7" w:rsidR="00A46A04" w:rsidRPr="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF50B2">
+      <w:r w:rsidRPr="00A04CCE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CF50B2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A04CCE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2332,1272 +2332,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="052E5FA7"/>
+    <w:nsid w:val="003B0668"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBF01F3C"/>
+    <w:tmpl w:val="8F3801FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076F5CEF"/>
+    <w:nsid w:val="02C26A7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9C69B44"/>
+    <w:tmpl w:val="1A0CB2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C193FA9"/>
+    <w:nsid w:val="04EB5962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3DE86A6"/>
+    <w:tmpl w:val="ECA07E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2D53BE"/>
+    <w:nsid w:val="077542B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC52081A"/>
+    <w:tmpl w:val="3900106E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E906323"/>
+    <w:nsid w:val="088623FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="116247D0"/>
+    <w:tmpl w:val="81981692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140A731D"/>
+    <w:nsid w:val="0C530A3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2B21808"/>
+    <w:tmpl w:val="9E3005EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18826401"/>
+    <w:nsid w:val="0CB649E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="973C4FF6"/>
+    <w:tmpl w:val="0F441F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DF5116"/>
+    <w:nsid w:val="0E9239D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CCE353E"/>
+    <w:tmpl w:val="9CCCDF86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B96E2A"/>
+    <w:nsid w:val="12C95D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B7C246A"/>
+    <w:tmpl w:val="7ECE43F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23261925"/>
+    <w:nsid w:val="14CA4125"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A40642"/>
+    <w:tmpl w:val="E9BC582A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23E42350"/>
+    <w:nsid w:val="159064BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0772DD5A"/>
+    <w:tmpl w:val="1728CAA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="287F4C14"/>
+    <w:nsid w:val="15EA64B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44E451E2"/>
+    <w:tmpl w:val="D3667A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29863FD2"/>
+    <w:nsid w:val="1DFA464A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C318EBFE"/>
+    <w:tmpl w:val="852A3182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D7C3354"/>
+    <w:nsid w:val="1EC35F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71A66058"/>
+    <w:tmpl w:val="3AB830A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF2378D"/>
+    <w:nsid w:val="211E3530"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5AE2578"/>
+    <w:tmpl w:val="AB2659BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31D501AA"/>
+    <w:nsid w:val="23496C8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF1850A4"/>
+    <w:tmpl w:val="7F541DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326A4A5D"/>
+    <w:nsid w:val="25090868"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D6C27BA"/>
+    <w:tmpl w:val="B7361D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3394783D"/>
+    <w:nsid w:val="263D2318"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4681200"/>
+    <w:tmpl w:val="D7CC5AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37056C17"/>
+    <w:nsid w:val="289F24D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="360CE0BA"/>
+    <w:tmpl w:val="E0BAD49E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393A1F9B"/>
+    <w:nsid w:val="2E733CAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4AA4AF4"/>
+    <w:tmpl w:val="81981692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B1E2048"/>
+    <w:nsid w:val="302251F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0A8E91E"/>
+    <w:tmpl w:val="7CB25788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43263832"/>
+    <w:nsid w:val="35036FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C204C442"/>
+    <w:tmpl w:val="106C5A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44095008"/>
+    <w:nsid w:val="35676D09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36B291BE"/>
+    <w:tmpl w:val="03E6CB2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="457F6B0D"/>
+    <w:nsid w:val="3A5A6065"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71BC9444"/>
+    <w:tmpl w:val="79DA3322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C026F3"/>
+    <w:nsid w:val="3BEB61FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="591E3570"/>
+    <w:tmpl w:val="C254BAC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="468824B2"/>
+    <w:nsid w:val="3E312A79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F702A0CE"/>
+    <w:tmpl w:val="E3745BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46C129C7"/>
+    <w:nsid w:val="4E7A6582"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14F4388A"/>
+    <w:tmpl w:val="CFAA5E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48371B47"/>
+    <w:nsid w:val="4F0536C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAF294E2"/>
+    <w:tmpl w:val="1262AF94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC84A3F"/>
+    <w:nsid w:val="54213E55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A690676A"/>
+    <w:tmpl w:val="4ABA1BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA121D0"/>
+    <w:nsid w:val="546610CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25628BC0"/>
+    <w:tmpl w:val="A4FE460E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501914ED"/>
+    <w:nsid w:val="567C0E40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C2E56F4"/>
+    <w:tmpl w:val="DB2CC180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="502C69DF"/>
+    <w:nsid w:val="56A2527E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="185AACD2"/>
+    <w:tmpl w:val="A484E782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54370427"/>
+    <w:nsid w:val="56B81EC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A32A26D6"/>
+    <w:tmpl w:val="CDFA6EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="599C70CF"/>
+    <w:nsid w:val="58CF4DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B903AC6"/>
+    <w:tmpl w:val="E6AE4B3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACF0F79"/>
+    <w:nsid w:val="593648C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04CC5994"/>
+    <w:tmpl w:val="92344B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DE9072F"/>
+    <w:nsid w:val="5C5D2729"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6592185A"/>
+    <w:tmpl w:val="A9408682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60B01C2D"/>
+    <w:nsid w:val="63237610"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6884C78"/>
+    <w:tmpl w:val="151C5934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C35757"/>
+    <w:nsid w:val="66F17B3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A7227B4"/>
+    <w:tmpl w:val="02583356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AA6009"/>
+    <w:nsid w:val="672E1796"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FE03CC4"/>
+    <w:tmpl w:val="B724527E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63767713"/>
+    <w:nsid w:val="6C57045C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E782FC12"/>
+    <w:tmpl w:val="852C4CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEF3EFB"/>
+    <w:nsid w:val="6F2E10EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B94B934"/>
+    <w:tmpl w:val="E88CFD88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FAD0263"/>
+    <w:nsid w:val="6FC059AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE5E4A60"/>
+    <w:tmpl w:val="014E5F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773A4A46"/>
+    <w:nsid w:val="7455436C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA201232"/>
+    <w:tmpl w:val="F16EBD7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7854119E"/>
+    <w:nsid w:val="76C7748F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8AC8BC8"/>
+    <w:tmpl w:val="76923C26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789548D4"/>
+    <w:nsid w:val="776A77A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6464E858"/>
+    <w:tmpl w:val="13587604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A043A96"/>
+    <w:nsid w:val="79126999"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0469D32"/>
+    <w:tmpl w:val="678285E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0B5AE0"/>
+    <w:nsid w:val="7B780DD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BC6BEC2"/>
+    <w:tmpl w:val="7ED892C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2A23A2"/>
+    <w:nsid w:val="7D59008B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="724C3144"/>
+    <w:tmpl w:val="107E0E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E4F66FD"/>
+    <w:nsid w:val="7DA57043"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3DE86A6"/>
+    <w:tmpl w:val="F41A5348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E694416"/>
+    <w:nsid w:val="7F9B2A5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FD4394E"/>
+    <w:tmpl w:val="71D226C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F9E1A20"/>
+    <w:nsid w:val="7FAB16FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64A21110"/>
+    <w:tmpl w:val="D4D819E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="11">
-[...35 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="24">
-[...68 lines deleted...]
-  <w:num w:numId="47">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="48">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3701,69 +3701,69 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
+    <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
-    <w:rsid w:val="00CF50B2"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
@@ -4832,61 +4832,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF50B2"/>
+    <w:rsid w:val="00A04CCE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF50B2"/>
+    <w:rsid w:val="00A04CCE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5172,51 +5172,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAA4D3E1-ACF3-43B2-85EA-8CEC81D61FA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02A7B2CF-D681-46A4-839C-D31872F471C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>347</Words>
   <Characters>1983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>