--- v2 (2026-08-19)
+++ v3 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3E85ABC2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="43C04EF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A04CCE">
+            <w:r w:rsidRPr="00132A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李科武</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="291B12BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+          <w:p w14:paraId="706EB16B" w14:textId="43A11D96" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A04CCE">
+            <w:r w:rsidRPr="00132A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0EAA9E4D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+          <w:p w14:paraId="6199424A" w14:textId="16F8D983" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A04CCE">
+            <w:r w:rsidRPr="00132A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 151 1005 5656</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4287A7F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+          <w:p w14:paraId="4F910ACA" w14:textId="63BD3E25" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A04CCE">
+            <w:r w:rsidRPr="00132A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="01667EBA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7CB4D469" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="541868EE" wp14:editId="6119529E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4045B781" wp14:editId="05FDD19F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="404D9A9B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A04CCE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="76CEFBEB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A04CCE">
+            <w:r w:rsidRPr="00132A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李科武律师具有中国和美国的法律执业资格，执业超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A04CCE">
+            <w:r w:rsidRPr="00132A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>15年，专精于境内外并购、金融机构纾困、PE/VC投资、公司融资、资本市场、合资以及一般公司法律事务，特别是在科技、金融、基建、工业、能源、娱乐、教育、医疗等领域，曾代表诸多境内外客户处理复杂的超大型交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FE09BF" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6A62952D" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1687 +446,1687 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBF003B" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A04CCE">
+    <w:p w14:paraId="0C74A681" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师负责的多项交易曾被国际领先的评价机构提名年度交易大奖。此外，李律师亦获得诸多国际评级机构的认可，包括被英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorporateINTL评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国跨境并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国风险投资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国合资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，并在Finance Monthly Deal Maker Awards 2024中被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>等。李律师亦在包括ICLG（《国际比较法律指南》）、Lexology、中国核心期刊《科技与法律》等杂志期刊中发表多篇法律文章。在2016年加入方</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>达之前，李律师曾在中国和美国就职于多家领先律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42104DC8" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="0D256980" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF0F850" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A04CCE">
+    <w:p w14:paraId="1E09CA03" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大海外交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6870AEF3" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="77915120" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国主权财富基金中国投资有限责任公司的多项海外投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2669C169" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="0588205C" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴与优步中国的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4442C9E7" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="6CCBB50B" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TikTok的前身Musical.ly与字节跳动的10亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264581A6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="195CB568" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上市公司昆仑万维、奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360和金砖资本组成的买方团以5.75亿美元收购挪威上市互联网公司Opera的核心浏览器业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39596CF4" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="21C20E7B" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>79亿日元向软银出售日本Healthcare Technologies Corp.的股份以及后续的IP授权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3044F309" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="6BD31DB9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维与画啦啦在开曼的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿美元三角合并，同时完成D轮融资，总金额超1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FAF5B1" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="08B36E8E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团以股权投资的方式参与中广核集团与法国电力合资的英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，投资金额10.75亿英镑。HPC项目总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10214656" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="6DC6D340" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本和蚂蚁金服以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.6亿美元投资入股分拆后的美国上市公司Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1BB746" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="49A66082" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GL Capital牵头的买方团以6亿美元收购并私有化美国上市医药公司SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD4A598" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="20625009" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIO集团以超10亿美金出售微创临床设备公司Lumenis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C93103" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="411C4B23" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国大众旗下</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MAN Energy拟向中船重工龙江广瀚燃气轮机有限公司出售其在多个司法辖区的燃气轮机业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D7444E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="1B093DB6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司易鑫集团分拆重组二手车业务淘车车并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0663FF" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="6B02F3AD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新国际投资某匈牙利光伏电站项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DBD567" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="78A3621C" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表神华国华收购澳洲的三座风电场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213D6D43" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="3DB39A0E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESSVP IV Silenos Zerfree GmbH以1.5亿欧元购买NIDEC的部分压缩机资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4A0010" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="6C1194C3" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国某汽车零部件供应商拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元收购国内某汽车零部件供应商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CA8F1C" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="5BC3E758" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京燃气拟议收购某巴西国有能源公司的巴西城市燃气输配资产，总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C2E306" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="54DB5DD5" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海尔集团收购位于司法重组程序下的巴西某领先白色家电制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4F822F" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="04844FAC" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity收购某医院集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5127D0" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="19D244DC" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医疗器械公司先瑞达的外方股东向中信资本出售股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D249F2" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A04CCE">
+    <w:p w14:paraId="646F01F9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E82E09" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="38D49FC1" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家科技公司完成种子轮到</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pre-IPO各轮次的股权融资，包括豌豆思维、淘车车、STARY、Realdream、伏瓦科技、苹芯科技、国汽智图、与光科技、合芯科技、清雷科技、Innovusion、Ever Machine、Pando Group等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096B7C8A" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="78B88EBD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国纳斯达克上市公司虎牙在科技和娱乐（包括游戏、互联网、直播和元宇宙等）领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE37C92" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="6581163A" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表本草资本投资免疫治疗抗体技术平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7127A3" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="099EA57F" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表真格投资某跨境金融创业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3A87DC" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="225F4E31" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360国际投资美国短视频公司Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9D13B6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="716B86DA" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东亚银行投资携程金服</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39382669" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="69130E25" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI公司依图科技</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3F58A9" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="03309CA6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本在汽车领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73516099" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="0BC05E88" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本在医疗领域和娱乐领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154236AB" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="3129F86E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本在消费品领域的股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCD059D" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A04CCE">
+    <w:p w14:paraId="47B4ECBD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456A6137" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="11419565" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国投资有限责任公司参与广岩国际的合资项目，注册资本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C467005" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="5300B98E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中广核集团与法国电力合资开展英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE39BBC" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="0A053BA9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rohinni公司与京东方在中国成立micro/mini-LED合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278ADCF6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="42339C8A" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四维图新在高精地图领域的某合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523FC723" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="5F568091" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维在教育领域的某合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1059C696" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="74482BE3" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云天化集团拟与某澳大利亚上市公司在老挝开展钾盐矿项目的合资开发</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F749D42" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="01623BE6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表湖南达利化工拟在苏丹开展的硝酸铵合资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE10214" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="7D9CD85B" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹麦石油天然气能源集团在中国的生物燃料、城市固体垃圾处理以及生物质利用领域的综合性投资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B60B574" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="5C9BC48F" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新西兰</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Comvita公司在境内成立合资公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715CD672" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A04CCE">
+    <w:p w14:paraId="706FD71B" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高风险金融机构救助</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4408BD" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="2716A7B0" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金通过划转从财政部取得中国长城</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>73.53%的股权，并完成了后续减资以及增资368亿元的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201CF46F" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="449475AF" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金与中国保险保障基金共同发起设立中汇人寿，注册资本金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>332亿元，并参与天安人寿的重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C42ACFC" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="04483B43" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中央汇金以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600亿元投资恒丰银行，以及后续的股权转让交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7F350E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="557F47B6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表成方汇达以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>102.77亿元投资锦州银行，以450亿元人民币购买锦州银行的特定不良资产，以及750亿元定向债务工具的发行和认购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08718CE6" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="743636DD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与华信信托的重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC3B7DA" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A04CCE">
+    <w:p w14:paraId="2F3F8EC0" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年法律顾问</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7A3FC5" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="5D026394" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>长期担任多家公司的常年法律顾问，包括中国投资有限责任公司、中央汇金、好孩子、江苏同和、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VFS Global、平安科技、七牛云、豌豆思维、虎牙、伏瓦科技、苹芯科技、Cowles LLC等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D84FE2" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="4C64B054" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638F349E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="545C5AB2" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国国防科技大学，文学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3B4C29" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="7582E796" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国克利夫兰马歇尔法学院，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）（2010）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5A5683" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="4FFAB286" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BCA62E" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="195F17CE" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1082A627" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="448FC5C9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国俄亥俄州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD05695" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="3EAE0938" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D00F24" w14:textId="77777777" w:rsidR="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="6D560445" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="59E1A6E7" w:rsidR="00A46A04" w:rsidRPr="00A04CCE" w:rsidRDefault="00A04CCE" w:rsidP="00A04CCE">
+    <w:p w14:paraId="4F0A196B" w14:textId="17EEB697" w:rsidR="00A46A04" w:rsidRPr="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A04CCE">
+      <w:r w:rsidRPr="00132A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A04CCE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00132A15" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2332,1272 +2332,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003B0668"/>
+    <w:nsid w:val="02841F14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F3801FE"/>
+    <w:tmpl w:val="77BE13EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02C26A7E"/>
+    <w:nsid w:val="03DE0042"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A0CB2E6"/>
+    <w:tmpl w:val="3E0CE484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04EB5962"/>
+    <w:nsid w:val="065173F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECA07E90"/>
+    <w:tmpl w:val="AAEA53EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077542B1"/>
+    <w:nsid w:val="076849CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3900106E"/>
+    <w:tmpl w:val="79367B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088623FB"/>
+    <w:nsid w:val="080551A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81981692"/>
+    <w:tmpl w:val="22F0A344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C530A3C"/>
+    <w:nsid w:val="0B211534"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E3005EE"/>
+    <w:tmpl w:val="3A460DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB649E2"/>
+    <w:nsid w:val="0B590DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F441F4C"/>
+    <w:tmpl w:val="069267D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9239D5"/>
+    <w:nsid w:val="0B770D33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CCCDF86"/>
+    <w:tmpl w:val="2856EDF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C95D5B"/>
+    <w:nsid w:val="0C57272D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ECE43F2"/>
+    <w:tmpl w:val="73808F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14CA4125"/>
+    <w:nsid w:val="0E4777B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9BC582A"/>
+    <w:tmpl w:val="342C0D0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159064BC"/>
+    <w:nsid w:val="16B30A80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1728CAA4"/>
+    <w:tmpl w:val="63EAA5D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15EA64B3"/>
+    <w:nsid w:val="17D2130C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3667A9C"/>
+    <w:tmpl w:val="68ECA2BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DFA464A"/>
+    <w:nsid w:val="1B6F1661"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="852A3182"/>
+    <w:tmpl w:val="DB1441BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC35F8C"/>
+    <w:nsid w:val="1DBB36F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AB830A2"/>
+    <w:tmpl w:val="7E82A700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211E3530"/>
+    <w:nsid w:val="1ED745F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB2659BE"/>
+    <w:tmpl w:val="3AD42458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23496C8A"/>
+    <w:nsid w:val="25C82105"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F541DA8"/>
+    <w:tmpl w:val="D542F536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25090868"/>
+    <w:nsid w:val="28755BE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7361D14"/>
+    <w:tmpl w:val="EA64B1CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="263D2318"/>
+    <w:nsid w:val="294A351C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7CC5AD4"/>
+    <w:tmpl w:val="BDF6300A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289F24D0"/>
+    <w:nsid w:val="2A0D6BC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0BAD49E"/>
+    <w:tmpl w:val="828CCD2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E733CAF"/>
+    <w:nsid w:val="30A73B22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81981692"/>
+    <w:tmpl w:val="EEF61196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302251F5"/>
+    <w:nsid w:val="312F0D0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CB25788"/>
+    <w:tmpl w:val="32681014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35036FF1"/>
+    <w:nsid w:val="34416AC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="106C5A5E"/>
+    <w:tmpl w:val="9968A474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35676D09"/>
+    <w:nsid w:val="34420488"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03E6CB2A"/>
+    <w:tmpl w:val="6DB4044A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5A6065"/>
+    <w:nsid w:val="385C6997"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79DA3322"/>
+    <w:tmpl w:val="EF6477EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BEB61FB"/>
+    <w:nsid w:val="39FF303D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C254BAC8"/>
+    <w:tmpl w:val="75D4E362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E312A79"/>
+    <w:nsid w:val="3B236EB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3745BA2"/>
+    <w:tmpl w:val="58562E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7A6582"/>
+    <w:nsid w:val="3C9D01CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFAA5E54"/>
+    <w:tmpl w:val="77BE13EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0536C4"/>
+    <w:nsid w:val="3F2118D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1262AF94"/>
+    <w:tmpl w:val="F64C6B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54213E55"/>
+    <w:nsid w:val="408D1BC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ABA1BDC"/>
+    <w:tmpl w:val="690A3626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546610CC"/>
+    <w:nsid w:val="4D6B4924"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4FE460E"/>
+    <w:tmpl w:val="39B6847C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="567C0E40"/>
+    <w:nsid w:val="4DD474CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB2CC180"/>
+    <w:tmpl w:val="D3281E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A2527E"/>
+    <w:nsid w:val="4F523FF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A484E782"/>
+    <w:tmpl w:val="B5A4D7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B81EC9"/>
+    <w:nsid w:val="50120681"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDFA6EEE"/>
+    <w:tmpl w:val="F138A58C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58CF4DB4"/>
+    <w:nsid w:val="538A1BEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6AE4B3A"/>
+    <w:tmpl w:val="5A5ABC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593648C2"/>
+    <w:nsid w:val="546F60CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92344B52"/>
+    <w:tmpl w:val="4EF47E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5D2729"/>
+    <w:nsid w:val="556A0AA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9408682"/>
+    <w:tmpl w:val="565441E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63237610"/>
+    <w:nsid w:val="56721362"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="151C5934"/>
+    <w:tmpl w:val="B0403926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F17B3B"/>
+    <w:nsid w:val="5AEC529B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02583356"/>
+    <w:tmpl w:val="321853C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="672E1796"/>
+    <w:nsid w:val="5DC62F18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B724527E"/>
+    <w:tmpl w:val="B1967F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C57045C"/>
+    <w:nsid w:val="5E8A0BCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="852C4CA4"/>
+    <w:tmpl w:val="832EE878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2E10EF"/>
+    <w:nsid w:val="5EBA55D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E88CFD88"/>
+    <w:tmpl w:val="A530D55E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC059AA"/>
+    <w:nsid w:val="63C4273A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="014E5F5A"/>
+    <w:tmpl w:val="37A42054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7455436C"/>
+    <w:nsid w:val="648800F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F16EBD7E"/>
+    <w:tmpl w:val="60F2C076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C7748F"/>
+    <w:nsid w:val="66AE6B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76923C26"/>
+    <w:tmpl w:val="FAA06094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776A77A3"/>
+    <w:nsid w:val="6BB3054A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13587604"/>
+    <w:tmpl w:val="8FCAC228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79126999"/>
+    <w:nsid w:val="6BC525B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="678285E2"/>
+    <w:tmpl w:val="8ACE923C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B780DD1"/>
+    <w:nsid w:val="6D162203"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ED892C8"/>
+    <w:tmpl w:val="C82E2C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D59008B"/>
+    <w:nsid w:val="70BF2EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="107E0E68"/>
+    <w:tmpl w:val="F9C22E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA57043"/>
+    <w:nsid w:val="7C936B38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F41A5348"/>
+    <w:tmpl w:val="AB10196C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F9B2A5A"/>
+    <w:nsid w:val="7E357BA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71D226C6"/>
+    <w:tmpl w:val="26FE4454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FAB16FE"/>
+    <w:nsid w:val="7F4D7F02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4D819E2"/>
+    <w:tmpl w:val="1532728E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
-[...26 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
-[...23 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
-[...55 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3605,50 +3605,51 @@
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
+    <w:rsid w:val="00132A15"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
@@ -3701,51 +3702,50 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
-    <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
@@ -4832,61 +4832,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A04CCE"/>
+    <w:rsid w:val="00132A15"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A04CCE"/>
+    <w:rsid w:val="00132A15"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5172,51 +5172,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02A7B2CF-D681-46A4-839C-D31872F471C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1772919-B7A6-4FD9-8E7C-FBB1DD0B3DD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>347</Words>
   <Characters>1983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>