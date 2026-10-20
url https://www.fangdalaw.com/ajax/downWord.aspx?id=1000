--- v3 (2026-08-19)
+++ v4 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="43C04EF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+          <w:p w14:paraId="2C4F11E8" w14:textId="78DD8336" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00132A15">
+            <w:r w:rsidRPr="00617D1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李科武</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="43A11D96" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+          <w:p w14:paraId="706EB16B" w14:textId="64FFB8A2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00132A15">
+            <w:r w:rsidRPr="00617D1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="16F8D983" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+          <w:p w14:paraId="6199424A" w14:textId="415B0F2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00132A15">
+            <w:r w:rsidRPr="00617D1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 151 1005 5656</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="63BD3E25" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+          <w:p w14:paraId="4F910ACA" w14:textId="5D61C92C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00132A15">
+            <w:r w:rsidRPr="00617D1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7CB4D469" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7E5A94CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617D1A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4045B781" wp14:editId="05FDD19F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="740B4FDD" wp14:editId="47FA5341">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="76CEFBEB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00132A15" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="528F5BE3" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00617D1A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00132A15">
+            <w:r w:rsidRPr="00617D1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李科武律师具有中国和美国的法律执业资格，执业超过</w:t>
             </w:r>
-            <w:r w:rsidRPr="00132A15">
+            <w:r w:rsidRPr="00617D1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>15年，专精于境内外并购、金融机构纾困、PE/VC投资、公司融资、资本市场、合资以及一般公司法律事务，特别是在科技、金融、基建、工业、能源、娱乐、教育、医疗等领域，曾代表诸多境内外客户处理复杂的超大型交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A62952D" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0B250A1C" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1687 +446,1658 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C74A681" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132A15">
+    <w:p w14:paraId="5E494E1C" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师负责的多项交易曾被国际领先的评价机构提名年度交易大奖。此外，李律师亦获得诸多国际评级机构的认可，包括被英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CorporateINTL评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国跨境并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国风险投资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国合资最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，并在Finance Monthly Deal Maker Awards 2024中被评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年中国并购最佳律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>等。李律师亦在包括ICLG（《国际比较法律指南》）、Lexology、中国核心期刊《科技与法律》等杂志期刊中发表多篇法律文章。在2016年加入方</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>达之前，李律师曾在中国和美国就职于多家领先律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D256980" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="03558F6B" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E09CA03" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132A15">
+    <w:p w14:paraId="0E57AD92" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大海外交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77915120" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="2850C5C2" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国主权财富基金中国投资有限责任公司的多项海外投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0588205C" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="43368E61" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴与优步中国的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCBB50B" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="478AEEA7" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TikTok的前身Musical.ly与字节跳动的10亿美元三角合并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195CB568" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="601C8ADF" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上市公司昆仑万维、奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360和金砖资本组成的买方团以5.75亿美元收购挪威上市互联网公司Opera的核心浏览器业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C20E7B" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="3F057B89" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>79亿日元向软银出售日本Healthcare Technologies Corp.的股份以及后续的IP授权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD31DB9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="77E76D96" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表豌豆思维与画啦啦在开曼的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿美元三角合并，同时完成D轮融资，总金额超1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B36E8E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="1D97B82D" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泰康集团以股权投资的方式参与中广核集团与法国电力合资的英国欣克利角</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C核电项目，投资金额10.75亿英镑。HPC项目总投资超过200亿英镑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC6D340" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="6182C9FF" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本和蚂蚁金服以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.6亿美元投资入股分拆后的美国上市公司Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A66082" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="0F91617F" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GL Capital牵头的买方团以6亿美元收购并私有化美国上市医药公司SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20625009" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="3B3637C0" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIO集团以超10亿美金出售微创临床设备公司Lumenis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411C4B23" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="5159E741" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国大众旗下</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MAN Energy拟向中船重工龙江广瀚燃气轮机有限公司出售其在多个司法辖区的燃气轮机业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B093DB6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="592CFB32" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司易鑫集团分拆重组二手车业务淘车车并完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B02F3AD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="32616A68" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国新国际投资某匈牙利光伏电站项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A3621C" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="09FE96B3" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表神华国华收购澳洲的三座风电场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB39A0E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="6793125E" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESSVP IV Silenos Zerfree GmbH以1.5亿欧元购买NIDEC的部分压缩机资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1194C3" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="54F1398E" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国某汽车零部件供应商拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿美元收购国内某汽车零部件供应商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC3E758" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="46B8D9E4" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京燃气拟议收购某巴西国有能源公司的巴西城市燃气输配资产，总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB5DD5" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="143C6548" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海尔集团收购位于司法重组程序下的巴西某领先白色家电制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04844FAC" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="17BC14BA" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity收购某医院集团</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D244DC" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="5651E4DF" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医疗器械公司先瑞达的外方股东向中信资本出售股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646F01F9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132A15">
+    <w:p w14:paraId="0A953B16" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性少数股权投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D49FC1" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="64194910" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家科技公司完成种子轮到</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pre-IPO各轮次的股权融资，包括豌豆思维、淘车车、STARY、Realdream、伏瓦科技、苹芯科技、国汽智图、与光科技、合芯科技、清雷科技、Innovusion、Ever Machine、Pando Group等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B88EBD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="6D0024C5" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国纳斯达克上市公司虎牙在科技和娱乐（包括游戏、互联网、直播和元宇宙等）领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6581163A" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="44F42406" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表本草资本投资免疫治疗抗体技术平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099EA57F" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="72D6146F" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表真格投资某跨境金融创业公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225F4E31" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="669A6198" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360国际投资美国短视频公司Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716B86DA" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="03C72E21" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东亚银行投资携程金服</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69130E25" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="301427A9" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI公司依图科技</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03309CA6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="2949B322" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本在汽车领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC05E88" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="5F056A76" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本在医疗领域和娱乐领域的多项股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3129F86E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="3DA1CD02" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本在消费品领域的股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B4ECBD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132A15">
+    <w:p w14:paraId="10F27D85" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性合资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11419565" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+    <w:p w14:paraId="6EDA11FB" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="5300B98E" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中广核集团与法国电力合资开展英国欣克利角</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C核电项目，总投资超过200亿英镑</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB79AA6" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="0A053BA9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表美国</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rohinni公司与京东方在中国成立micro/mini-LED合资公司</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191AA771" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="42339C8A" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表四维图新在高精地图领域的某合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37710642" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...7 lines deleted...]
-    <w:p w14:paraId="5F568091" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表豌豆思维在教育领域的某合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F104784" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...7 lines deleted...]
-    <w:p w14:paraId="74482BE3" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表云天化集团拟与某澳大利亚上市公司在老挝开展钾盐矿项目的合资开发</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A44046" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...7 lines deleted...]
-    <w:p w14:paraId="01623BE6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表湖南达利化工拟在苏丹开展的硝酸铵合资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59523561" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...7 lines deleted...]
-    <w:p w14:paraId="7D9CD85B" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表丹麦石油天然气能源集团在中国的生物燃料、城市固体垃圾处理以及生物质利用领域的综合性投资项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1053240F" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...7 lines deleted...]
-    <w:p w14:paraId="5C9BC48F" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表新西兰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Comvita公司在境内成立合资公司</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38694F91" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>高风险金融机构救助</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE59FEB" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...31 lines deleted...]
-    <w:p w14:paraId="2716A7B0" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中央汇金通过划转从财政部取得中国长城</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>73.53%的股权，并完成了后续减资以及增资368亿元的交易</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036E169A" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="449475AF" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中央汇金与中国保险保障基金共同发起设立中汇人寿，注册资本金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>332亿元，并参与天安人寿的重组</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D16402F" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="04483B43" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表中央汇金以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>600亿元投资恒丰银行，以及后续的股权转让交易</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F699FF" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="557F47B6" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表成方汇达以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>102.77亿元投资锦州银行，以450亿元人民币购买锦州银行的特定不良资产，以及750亿元定向债务工具的发行和认购</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD4E990" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="743636DD" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>参与华信信托的重整</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239BC45D" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>常年法律顾问</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1402E9" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...24 lines deleted...]
-    <w:p w14:paraId="5D026394" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>长期担任多家公司的常年法律顾问，包括中国投资有限责任公司、中央汇金、好孩子、江苏同和、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>VFS Global、平安科技、七牛云、豌豆思维、虎牙、伏瓦科技、苹芯科技、Cowles LLC等</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D87F98" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>教育背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1214955C" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...33 lines deleted...]
-    <w:p w14:paraId="545C5AB2" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国国防科技大学，文学学士（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2005）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CD6791" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...14 lines deleted...]
-    <w:p w14:paraId="7582E796" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国克利夫兰马歇尔法学院，法律博士（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Juris Doctor）（2010）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1635EB2F" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>执业资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1F5ACB" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...33 lines deleted...]
-    <w:p w14:paraId="195F17CE" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中华人民共和国执业律师</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325419F4" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...7 lines deleted...]
-    <w:p w14:paraId="448FC5C9" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国俄亥俄州律师资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3888F81B" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>工作语言</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1047795A" w14:textId="77777777" w:rsidR="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...26 lines deleted...]
-    <w:p w14:paraId="6D560445" w14:textId="77777777" w:rsidR="00132A15" w:rsidRDefault="00132A15" w:rsidP="00132A15">
+      <w:r w:rsidRPr="00617D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="21072207" w:rsidR="00A46A04" w:rsidRPr="00617D1A" w:rsidRDefault="00617D1A" w:rsidP="00617D1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00132A15">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00132A15">
+      <w:r w:rsidRPr="00617D1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00132A15" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00617D1A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2332,1372 +2303,1348 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02841F14"/>
+    <w:nsid w:val="01997CA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77BE13EE"/>
+    <w:tmpl w:val="5C00DD3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03DE0042"/>
+    <w:nsid w:val="02343E40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E0CE484"/>
+    <w:tmpl w:val="53601650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065173F3"/>
+    <w:nsid w:val="0301728F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAEA53EE"/>
+    <w:tmpl w:val="ADB474BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076849CD"/>
+    <w:nsid w:val="063D7CDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79367B78"/>
+    <w:tmpl w:val="EC24E5EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="080551A3"/>
+    <w:nsid w:val="06494038"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22F0A344"/>
+    <w:tmpl w:val="F118E6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B211534"/>
+    <w:nsid w:val="07C94CC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A460DEC"/>
+    <w:tmpl w:val="6212DE6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B590DF3"/>
+    <w:nsid w:val="0A87158F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="069267D2"/>
+    <w:tmpl w:val="759A2D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B770D33"/>
+    <w:nsid w:val="0A9D649B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2856EDF2"/>
+    <w:tmpl w:val="A0AEA63E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C57272D"/>
+    <w:nsid w:val="0AE366E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73808F7C"/>
+    <w:tmpl w:val="EEC6A99C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4777B6"/>
+    <w:nsid w:val="0CE60BA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="342C0D0E"/>
+    <w:tmpl w:val="8E3AD8CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16B30A80"/>
+    <w:nsid w:val="14150DAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63EAA5D6"/>
+    <w:tmpl w:val="B2C835D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D2130C"/>
+    <w:nsid w:val="151B523D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68ECA2BE"/>
+    <w:tmpl w:val="06DCA3C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6F1661"/>
+    <w:nsid w:val="184D0497"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB1441BE"/>
+    <w:tmpl w:val="AD5642E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DBB36F5"/>
+    <w:nsid w:val="198A6D8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E82A700"/>
+    <w:tmpl w:val="42C4B56E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED745F5"/>
+    <w:nsid w:val="1DEA51A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AD42458"/>
+    <w:tmpl w:val="4C7CB31E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C82105"/>
+    <w:nsid w:val="1E753511"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D542F536"/>
+    <w:tmpl w:val="52DC397C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28755BE7"/>
+    <w:nsid w:val="201B715F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA64B1CE"/>
+    <w:tmpl w:val="EF58ADDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294A351C"/>
+    <w:nsid w:val="217D7095"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDF6300A"/>
+    <w:tmpl w:val="9746E060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0D6BC7"/>
+    <w:nsid w:val="22F304FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="828CCD2A"/>
+    <w:tmpl w:val="67F6D658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30A73B22"/>
+    <w:nsid w:val="24BC77BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEF61196"/>
+    <w:tmpl w:val="4044F1CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312F0D0D"/>
+    <w:nsid w:val="283D6961"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32681014"/>
+    <w:tmpl w:val="00A03ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34416AC2"/>
+    <w:nsid w:val="332E199B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9968A474"/>
+    <w:tmpl w:val="3C4EFC6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34420488"/>
+    <w:nsid w:val="33C41585"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DB4044A"/>
+    <w:tmpl w:val="D5C2F9CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385C6997"/>
+    <w:nsid w:val="36342A2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF6477EC"/>
+    <w:tmpl w:val="3342B458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39FF303D"/>
+    <w:nsid w:val="39193C3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75D4E362"/>
+    <w:tmpl w:val="53601650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B236EB0"/>
+    <w:nsid w:val="3BAB5ABB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58562E72"/>
+    <w:tmpl w:val="DD9A02DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9D01CB"/>
+    <w:nsid w:val="3E0D3075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77BE13EE"/>
+    <w:tmpl w:val="73F4F630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2118D3"/>
+    <w:nsid w:val="3F642EDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F64C6B64"/>
+    <w:tmpl w:val="953CB144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="408D1BC0"/>
+    <w:nsid w:val="40763000"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="690A3626"/>
+    <w:tmpl w:val="8BDAAF42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6B4924"/>
+    <w:nsid w:val="409439D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39B6847C"/>
+    <w:tmpl w:val="DD489AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD474CE"/>
+    <w:nsid w:val="41661643"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3281E80"/>
+    <w:tmpl w:val="05A866DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F523FF9"/>
+    <w:nsid w:val="4382199B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5A4D7FE"/>
+    <w:tmpl w:val="B99E7924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50120681"/>
+    <w:nsid w:val="4AD632BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F138A58C"/>
+    <w:tmpl w:val="2AE62626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538A1BEE"/>
+    <w:nsid w:val="4CF2310B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A5ABC56"/>
+    <w:tmpl w:val="595EC3C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546F60CC"/>
+    <w:nsid w:val="501E575C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EF47E12"/>
+    <w:tmpl w:val="78F48AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556A0AA4"/>
+    <w:nsid w:val="51700D26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="565441E6"/>
+    <w:tmpl w:val="CE24EF22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56721362"/>
+    <w:nsid w:val="53DC6A28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0403926"/>
+    <w:tmpl w:val="E3027698"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AEC529B"/>
+    <w:nsid w:val="5C4474CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="321853C8"/>
+    <w:tmpl w:val="5EDA5248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DC62F18"/>
+    <w:nsid w:val="5FFC13F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1967F70"/>
+    <w:tmpl w:val="7C14A6F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8A0BCD"/>
+    <w:nsid w:val="60DB7925"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="832EE878"/>
+    <w:tmpl w:val="B3A0AADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EBA55D2"/>
+    <w:nsid w:val="612062B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A530D55E"/>
+    <w:tmpl w:val="4BEE7B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C4273A"/>
+    <w:nsid w:val="61816050"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37A42054"/>
+    <w:tmpl w:val="F5A8F00E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648800F3"/>
+    <w:nsid w:val="63271B52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60F2C076"/>
+    <w:tmpl w:val="61DA79B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66AE6B55"/>
+    <w:nsid w:val="68844EE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAA06094"/>
+    <w:tmpl w:val="52723B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB3054A"/>
+    <w:nsid w:val="720A314F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FCAC228"/>
+    <w:tmpl w:val="F0C8B74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC525B6"/>
+    <w:nsid w:val="72143F4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8ACE923C"/>
+    <w:tmpl w:val="8EA02F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D162203"/>
+    <w:nsid w:val="72917226"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C82E2C2A"/>
+    <w:tmpl w:val="65BC5016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BF2EC1"/>
+    <w:nsid w:val="72AF66FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9C22E3E"/>
+    <w:tmpl w:val="B5C0108A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C936B38"/>
+    <w:nsid w:val="737C34D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB10196C"/>
+    <w:tmpl w:val="F4308CB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E357BA9"/>
+    <w:nsid w:val="79B6154B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26FE4454"/>
+    <w:tmpl w:val="3E304388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
-[...29 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="20">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="35">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="37">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="38">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
-    <w:rsid w:val="00132A15"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="00617D1A"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -4832,61 +4779,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00132A15"/>
+    <w:rsid w:val="00617D1A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00132A15"/>
+    <w:rsid w:val="00617D1A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5172,66 +5119,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1772919-B7A6-4FD9-8E7C-FBB1DD0B3DD1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C39E254-8DF3-42F7-BF7D-D861E88121BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>347</Words>
-  <Characters>1983</Characters>
+  <Words>342</Words>
+  <Characters>1954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2326</CharactersWithSpaces>
+  <CharactersWithSpaces>2292</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>